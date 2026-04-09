--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -115,1028 +115,1028 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Multiple-Attempts Approach to Optimize Multiple-Vote Symbol-Flipping NB-LDPC Decoder</w:t>
+                <w:t xml:space="preserve">DynHaMo: Dynamic Hardware-based Monitoring dedicated to Attacks Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Abdallah</w:t>
+                <w:t xml:space="preserve">Juliette Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Monière</w:t>
+                <w:t xml:space="preserve">Maria Méndez Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Boutillon</w:t>
+                <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-5. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (5s), pp.1 - 25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2025.3623073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3762646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318815v1</w:t>
+                <w:t xml:space="preserve">hal-05169582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specialized Scalar and SIMD Instructions for Error Correction Codes Decoding on RISC-V Processors</w:t>
+                <w:t xml:space="preserve">Adaptive Multiple-Attempts Approach to Optimize Multiple-Vote Symbol-Flipping NB-LDPC Decoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mael Tourres</w:t>
+                <w:t xml:space="preserve">Abdallah Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Chavet</w:t>
+                <w:t xml:space="preserve">Camille Monière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Coussy</w:t>
+                <w:t xml:space="preserve">E. Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.6964-6976. </w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3527028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2025.3623073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04891163v1</w:t>
+                <w:t xml:space="preserve">hal-05318815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DynHaMo: Dynamic Hardware-based Monitoring dedicated to Attacks Detection</w:t>
+                <w:t xml:space="preserve">Specialized Scalar and SIMD Instructions for Error Correction Codes Decoding on RISC-V Processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Pottier</w:t>
+                <w:t xml:space="preserve">Mael Tourres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Méndez Real</w:t>
+                <w:t xml:space="preserve">Cyrille Chavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pillement</w:t>
+                <w:t xml:space="preserve">Philippe Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24 (5s), pp.1 - 25. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.6964-6976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3762646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3527028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169582v1</w:t>
+                <w:t xml:space="preserve">hal-04891163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable High-Throughput and Low-Latency DVB-S2(x) LDPC Decoders on SIMD Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Backpack Quotient Filter: a dynamic and space-efficient data structure for querying k -mers with abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Andreace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Open Journal of the Communications Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OJCOMS.2024.3494059⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.111435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.111435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05464592v1</w:t>
+                <w:t xml:space="preserve">pasteur-04698948v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a Low Earth Orbit Satellite Chirped Preamble Detector</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scalable High-Throughput and Low-Latency DVB-S2(x) LDPC Decoders on SIMD Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Collard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Open Journal of the Communications Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.7216-7227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OJCOMS.2024.3494059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAES.2024.3431508⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04663738v1</w:t>
+                <w:t xml:space="preserve">hal-05464592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Backpack Quotient Filter: a dynamic and space-efficient data structure for querying k -mers with abundance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementation of a Low Earth Orbit Satellite Chirped Preamble Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Andreace</w:t>
+                <w:t xml:space="preserve">Matthieu Magnant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Dufresne</w:t>
+                <w:t xml:space="preserve">Guillaume Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Peterlongo</w:t>
+                <w:t xml:space="preserve">Florian Collard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.111435. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.111435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2024.3431508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04698948v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time energy-efficient software and hardware implementations of a QCSP communication system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Monière</w:t>
+                <w:t xml:space="preserve">A High-Level Methodology to Evaluate and Optimize Digital Architectures Targeting Spike Encoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Saïghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2023.102933⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.120654-120665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3324877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406481v1</w:t>
+                <w:t xml:space="preserve">hal-04406432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance hard-input LDPC decoding on multi-core devices for optical space links</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time energy-efficient software and hardware implementations of a QCSP communication system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Monière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pignoly</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 137, pp.102832. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2023.102832⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 141, pp.102933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2023.102933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406492v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High-Level Methodology to Evaluate and Optimize Digital Architectures Targeting Spike Encoding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Gillet</w:t>
+                <w:t xml:space="preserve">High-performance hard-input LDPC decoding on multi-core devices for optical space links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Vincent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Saïghi</w:t>
+                <w:t xml:space="preserve">Vincent Pignoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.120654-120665. </w:t>
+              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 137, pp.102832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3324877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2023.102832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406432v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based Design of Hardware SC Polar Decoders for FPGAs</w:t>
               </w:r>
@@ -1161,51 +1161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Crenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Reconfigurable Technology and Systems (TRETS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1269,51 +1269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Crenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1341,399 +1341,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Throughput FFT-SPA Decoder Implementation for Non-Binary LDPC Codes on x86 Multicore Processors</w:t>
+                <w:t xml:space="preserve">Low-latency and high-throughput software turbo decoders on multi-core architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11265-019-01447-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12243-019-00727-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286153v1</w:t>
+                <w:t xml:space="preserve">hal-02286158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-latency and high-throughput software turbo decoders on multi-core architectures</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">AFF3CT: A Fast Forward Error Correction Toolbox!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leonardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12243-019-00727-5⟩</w:t>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.100345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2019.100345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286158v1</w:t>
+                <w:t xml:space="preserve">hal-02358306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFF3CT: A Fast Forward Error Correction Toolbox!</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Throughput FFT-SPA Decoder Implementation for Non-Binary LDPC Codes on x86 Multicore Processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftwareX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.100345. </w:t>
+              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.softx.2019.100345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11265-019-01447-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358306v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-performance software implementations of SCAN decoder for polar codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 73 (5-6), pp.401-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1810,51 +1810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Khouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1882,347 +1882,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flexible SoC and Its Methodology for Parser-Based Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast Converging ADMM Penalized Algorithm for LDPC Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Debbabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jigar Solanki</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Khouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Reconfigurable Technology and Systems (TRETS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415653v1</w:t>
+                <w:t xml:space="preserve">hal-01286238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Converging ADMM Penalized Algorithm for LDPC Decoding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Flexible SoC and Its Methodology for Parser-Based Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jego</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jigar Solanki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Reconfigurable Technology and Systems (TRETS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2939379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286238v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lowering the Error Floor of Turbo Codes With CRC Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Tonnellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (4), pp.404 - 407. </w:t>
@@ -2312,51 +2312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Khouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (6), pp.676 - 679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2384,524 +2384,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput multi-core LDPC decoders based on x86 processor</w:t>
+                <w:t xml:space="preserve">High-throughput LDPC decoder on low-power embedded processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (11), pp.1861-1864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286270v1</w:t>
+                <w:t xml:space="preserve">hal-01286228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput LDPC decoder on low-power embedded processors</w:t>
+                <w:t xml:space="preserve">High-throughput multi-core LDPC decoders based on x86 processor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 19 (11), pp.1861-1864</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286228v1</w:t>
+                <w:t xml:space="preserve">hal-01286270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU-Like On-Chip System for Decoding LDPC Codes</w:t>
+                <w:t xml:space="preserve">Multi-Gb/s software decoding of Polar Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63 (2), pp.349-359</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00980616v1</w:t>
+                <w:t xml:space="preserve">hal-01286280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Gb/s software decoding of Polar Codes</w:t>
+                <w:t xml:space="preserve">A High Throughput Efficient Approach for Decoding LDPC Codes onto GPU Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Crenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Embedded Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (2), pp.29-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LES.2014.2311317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286280v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High Throughput Efficient Approach for Decoding LDPC Codes onto GPU Devices</w:t>
+                <w:t xml:space="preserve">GPU-Like On-Chip System for Decoding LDPC Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Crenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Embedded Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (2), pp.29-32. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (4), pp.95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LES.2014.2311317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2538668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002957v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Flexible NISC-Based LDPC Decoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62 (10), pp.2469-2479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2929,1154 +2929,1154 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Very High Throughput Deblocking Filter for H.264/AVC</w:t>
+                <w:t xml:space="preserve">Design Space Exploration for Partially Reconfigurable Architectures in Real-Time Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moez Kthiri</w:t>
+                <w:t xml:space="preserve">F. Duhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Negru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11265-013-0744-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (8), pp.571-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2013.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818170v1</w:t>
+                <w:t xml:space="preserve">hal-00998839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Softcore Processor Optimization According to Real-Application Requirements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Very High Throughput Deblocking Filter for H.264/AVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Kthiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jego</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Kadionik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Attitalah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Embedded Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LES.2012.2234080⟩</w:t>
+              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73 (2), pp.189-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11265-013-0744-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945635v1</w:t>
+                <w:t xml:space="preserve">hal-00818170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'optimisation des processeurs embarques : Une approche favorisant la réduction de la surface et de la consommation des processeurs embarqués</w:t>
+                <w:t xml:space="preserve">Softcore Processor Optimization According to Real-Application Requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/TSI.32.725-754⟩</w:t>
+              <w:t xml:space="preserve">IEEE Embedded Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (1), pp.4-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LES.2012.2234080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987580v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Space Exploration for Partially Reconfigurable Architectures in Real-Time Systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodologie d'optimisation des processeurs embarques : Une approche favorisant la réduction de la surface et de la consommation des processeurs embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 59 (8), pp.571-581. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (6), pp.725-754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2013.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/TSI.32.725-754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998839v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilisation au développement d'accélérateurs matériels sur FPGA</w:t>
+                <w:t xml:space="preserve">Automatic low-cost IP watermarking technique based on output mark insertions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Dallet</w:t>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 11 (2012), pp.3. </w:t>
+              <w:t xml:space="preserve">Design Automation for Embedded System, Springer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (2), pp.71-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/j3ea/2012003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10617-012-9085-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987572v1</w:t>
+                <w:t xml:space="preserve">hal-00753211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic low-cost IP watermarking technique based on output mark insertions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of multi-mode application-specific cores based on high-level synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design Automation for Embedded System, Springer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16 (2), pp.71-92. </w:t>
+              <w:t xml:space="preserve">Integration, the VLSI Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (1), pp.9-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10617-012-9085-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vlsi.2011.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753211v1</w:t>
+                <w:t xml:space="preserve">hal-00746813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zebra : Building Efficient Network Message Parsers for Embedded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mercadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Réveillère</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Embedded Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, PP (99), pp.1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LES.2012.2208617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of multi-mode application-specific cores based on high-level synthesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensibilisation au développement d'accélérateurs matériels sur FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integration, the VLSI Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vlsi.2011.07.003⟩</w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (2012), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/2012003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00746813v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power consumption models for decimation FIR filters in multistandard receivers</w:t>
+                <w:t xml:space="preserve">Mixed Cartesian feedback for Zero-IF WCDMA transmitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Grati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Khouja</w:t>
+                <w:t xml:space="preserve">Nicolas Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiheb Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VLSI Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2012/870546⟩</w:t>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73 (3), pp.909-917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10470-012-9937-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987525v1</w:t>
+                <w:t xml:space="preserve">hal-00847598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Cartesian feedback for Zero-IF WCDMA transmitter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Abid</w:t>
+                <w:t xml:space="preserve">Power consumption models for decimation FIR filters in multistandard receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Grati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Khouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Ghazel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10470-012-9937-1⟩</w:t>
+              <w:t xml:space="preserve">VLSI Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (2012), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/870546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00847598v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPGA based system for automatic cDNA microarray image processing</w:t>
               </w:r>
@@ -4185,480 +4185,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word-Length Aware DSP Hardware Design Flow Based on High-Level Synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High level design flow targeting real multistandard circuit designer requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Grati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of communication and computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (7), pp.ISSN 1548-7709</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554228v1</w:t>
+                <w:t xml:space="preserve">hal-00631026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High level design flow targeting real multistandard circuit designer requirements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Grati</w:t>
+                <w:t xml:space="preserve">La synthèse de haut-niveau, un atout indéniable pour la construction de systèmes complexes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Khouja</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Ghazel</w:t>
+                <w:t xml:space="preserve">Aurélien Ribon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of communication and computer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1 (7), pp.ISSN 1548-7709</w:t>
+              <w:t xml:space="preserve">Journal l'Actualité Composants, Edité par le Centre National d'Etudes Spatiales (CNES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (4), pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631026v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La synthèse de haut-niveau, un atout indéniable pour la construction de systèmes complexes ?</w:t>
+                <w:t xml:space="preserve">Latency-Sensitive High-Level Synthesis for Multiple Word-Length DSP Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dallet</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal l'Actualité Composants, Edité par le Centre National d'Etudes Spatiales (CNES)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011, pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2011/927670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987585v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latency-Sensitive High-Level Synthesis for Multiple Word-Length DSP Design</w:t>
+                <w:t xml:space="preserve">Word-Length Aware DSP Hardware Design Flow Based on High-Level Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (63(1)), pp.341-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11265-010-0467-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2011/927670⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00631012v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement ludique de la programmation objets à l'aide des applications de traitement de l'image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4718,51 +4718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Memory Access Management for High-Performance DSP Applications Using High-Level Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4822,51 +4822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de haut niveau en tenant compte de la dynamique des traitements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Andriamisaina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5038,801 +5038,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RISC-V processor enhanced with a dynamic micro-decoder unit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Nieddu</w:t>
+                <w:t xml:space="preserve">Design of a radiofrequency receiver for IoT communications using satellites in lowearth orbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robinson Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Mendez Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th NanoSatellite Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Stellenbosch South Africa, South Africa</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616772v3</w:t>
+                <w:t xml:space="preserve">hal-05230471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error Correction Codes, from Communication to Cryptography... Two sides of one chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Chavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Tourres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Fahimuddin Alavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence annuelle GdR Sécurité Informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GdR SI, Jun 2024, Rennes - IRISA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a radiofrequency receiver for IoT communications using satellites in lowearth orbit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ferre</w:t>
+                <w:t xml:space="preserve">RISC-V processor enhanced with a dynamic micro-decoder unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nieddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mendez Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th NanoSatellite Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nancy, France. paper #4224, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS61496.2024.10849306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230471v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616772v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing a RISC-V architecture: A dynamic approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Nieddu</w:t>
+                <w:t xml:space="preserve">Implantation d'un détecteur de préambules vobulés par satellite en orbite basse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Magnant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ben Temim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Collard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Design, Automation and Test in Europe Conference (DATE 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gretsi 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03906564v1</w:t>
+                <w:t xml:space="preserve">hal-04310386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation d'un détecteur de préambules vobulés par satellite en orbite basse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Smart Kalman Filter: A Deep Learning-Based Approach for Time-Varying Channel Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Ben Temim</w:t>
+                <w:t xml:space="preserve">Antoine Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florian Collard</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Fourny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gretsi 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE 34th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Toronto, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC56721.2023.10293766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310386v1</w:t>
+                <w:t xml:space="preserve">hal-04637304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Smart Kalman Filter: A Deep Learning-Based Approach for Time-Varying Channel Estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ferré</w:t>
+                <w:t xml:space="preserve">Securing a RISC-V architecture: A dynamic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mendez Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nieddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 34th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Toronto, Canada. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2023 Design, Automation and Test in Europe Conference (DATE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Antwerp, Belgium. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC56721.2023.10293766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/DATE56975.2023.10136972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637304v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processeur RISC-V enrichi avec une unité de microdécodage dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nieddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPAS 2023 - Conférence francophone en informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5857,103 +5857,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Low-Earth Orbit Detector Implementation for Chirp-Based Preamble Communication Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Magnant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ben Temim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Collard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE Latin-American Conference on Communications (LATINCOM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Panama City, Panama. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5981,1295 +5981,1295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Performance Gallager-E Decoders for Hard Input LDPC Decoding on Multi-core Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Software and Hardware Implementations of a QCSP Communication System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Moniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jego</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Architecture for Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. pp.3-15, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-12748-9_1⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. pp.29-41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-12748-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103371v1</w:t>
+                <w:t xml:space="preserve">hal-04103277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible design methodology for spike encoding implementation on FPGA</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Performance Gallager-E Decoders for Hard Input LDPC Decoding on Multi-core Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Saïghi</w:t>
+                <w:t xml:space="preserve">Vincent Pignoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE Biomedical Circuits and Systems Conference (BioCAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BioCAS54905.2022.9948601⟩</w:t>
+              <w:t xml:space="preserve">Design and Architecture for Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. pp.3-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-12748-9_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570859v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology to Adapt Neural Network on Constrained Device at Topology level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexible design methodology for spike encoding implementation on FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logan Saint-Germain</w:t>
+                <w:t xml:space="preserve">Adrien F. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Saïghi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE Workshop on Signal Processing Systems (SiPS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SiPS55645.2022.9919244⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE Biomedical Circuits and Systems Conference (BioCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Taipei, Taiwan. pp.379-383, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BioCAS54905.2022.9948601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381562v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentations logicielles et matérielles efficientes d'une chaîne de communications QCSP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Monière</w:t>
+                <w:t xml:space="preserve">Methodology to Adapt Neural Network on Constrained Device at Topology level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logan Saint-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baldacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Crenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système, comPAS'2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE Workshop on Signal Processing Systems (SiPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rennes, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SiPS55645.2022.9919244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699091v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’architectures de FFT pour FPGA à base de modèles comportementaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Almorin</w:t>
+                <w:t xml:space="preserve">Implémentations logicielles et matérielles efficientes d'une chaîne de communications QCSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Monière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Kissel</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système (COMPAS 2022)</w:t>
+              <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système, comPAS'2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158203v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput FFT architectures using HLS tools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Conception d’architectures de FFT pour FPGA à base de modèles comportementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Almorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Crenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kissel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 29th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système (COMPAS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Amiens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158201v1</w:t>
+                <w:t xml:space="preserve">hal-04158203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient LoRa-like Transmitter Stacks for SDR Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lea Volpin</w:t>
+                <w:t xml:space="preserve">High-throughput FFT architectures using HLS tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Almorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ferre</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Crenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kissel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+              <w:t xml:space="preserve">2022 29th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECS202256217.2022.9971030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECS202256217.2022.9970886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214321v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Software and Hardware Implementations of a QCSP Communication System</w:t>
+                <w:t xml:space="preserve">Efficient LoRa-like Transmitter Stacks for SDR Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Moniere</w:t>
+                <w:t xml:space="preserve">Lea Volpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design and Architecture for Signal and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. pp.29-41, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-12748-9_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECS202256217.2022.9971030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103277v1</w:t>
+                <w:t xml:space="preserve">hal-04214321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended RISC-V hardware architecture for future digital communication systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Architecture matérielle programmable optimisée pour les systèmes de communications numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Tourres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Crenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Chavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 4th 5G World Forum (5GWF)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03586276v1</w:t>
+                <w:t xml:space="preserve">hal-03586312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time sliding window for the detection of CCSK frames</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kassem Saied</w:t>
+                <w:t xml:space="preserve">Extended RISC-V hardware architecture for future digital communication systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Tourres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Boutillon</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Crenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Chavet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Signal Processing Systems (SiPS'2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE 4th 5G World Forum (5GWF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montreal, Canada. pp.224-229, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/5GWF52925.2021.00046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404782v1</w:t>
+                <w:t xml:space="preserve">hal-03586276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture matérielle programmable optimisée pour les systèmes de communications numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mael Tourres</w:t>
+                <w:t xml:space="preserve">Time sliding window for the detection of CCSK frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Monière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassem Saied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P Coussy</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Signal Processing Systems (SiPS'2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Combria, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03586312v1</w:t>
+                <w:t xml:space="preserve">hal-03404782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Latency Sorter Architecture for Polar Codes Successive-Cancellation-List Decoding</w:t>
               </w:r>
@@ -7281,64 +7281,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Delomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE Workshop on Signal Processing Systems (SiPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Coimbra, Portugal. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7398,64 +7398,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Delomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Crenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Signal Processing Systems (SIPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7532,51 +7532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Khouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.73-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7653,51 +7653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Khouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Barcelona, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7748,64 +7748,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Delomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Crenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.661-664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7830,77 +7830,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High data rate and flexible hardware QC-LDPC decoder for satellite optical communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pignoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7964,64 +7964,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Delomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Crenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.89-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8072,64 +8072,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Delomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Crenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 10th International Symposium on Turbo Codes &amp; Iterative Information Processing (ISTC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Hong Kong, China. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8206,51 +8206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Khouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Barcelona, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8459,1057 +8459,1044 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An LP-based algorithm for decoding terminated LDPC convolutional codes</w:t>
+                <w:t xml:space="preserve">Low complexity ADMM-LP based decoding strategy for LDPC convolutional codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayfa Ben Thameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Khouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Internet of Things, Embedded Systems and Communications (IINTEC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Conference on Software, Telecommunications and Computer Networks (SoftCOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Split, Croatia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/SOFTCOM.2017.8115500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003010v1</w:t>
+                <w:t xml:space="preserve">hal-01702665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-latency software LDPC decoders for x86 multi-core devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced complexity ADMM-based schedules for LP decoding of LDPC convolutional codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Ben Thameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Khouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Workshop on Signal Processing Systems (SiPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lorient, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SiPS.2017.8110012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SiPS.2017.8110001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01702575v1</w:t>
+                <w:t xml:space="preserve">hal-01702572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey on decoding schedules of LDPC convolutional codes and associated hardware architectures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-latency software LDPC decoders for x86 multi-core devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Symposium on Computers and Communications (ISCC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Workshop on Signal Processing Systems (SiPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lorient, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SiPS.2017.8110001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024640⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01698390v1</w:t>
+                <w:t xml:space="preserve">hal-01702575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successive cancellation decoder for very long polar codes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A survey on decoding schedules of LDPC convolutional codes and associated hardware architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Ben Thameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Khouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Workshop on Signal Processing Systems (SiPS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE Symposium on Computers and Communications (ISCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Heraklion, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SiPS.2017.8110022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01702578v1</w:t>
+                <w:t xml:space="preserve">hal-01698390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Simulation and Prototyping with AFF3CT</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An LP-based algorithm for decoding terminated LDPC convolutional codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Ben Thameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Khouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Workshop on Signal Processing Systems (SiPS 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 International Conference on Internet of Things, Embedded Systems and Communications (IINTEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Gafsa, France. pp.95-100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965633v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low complexity ADMM-LP based decoding strategy for LDPC convolutional codes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Successive cancellation decoder for very long polar codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Software, Telecommunications and Computer Networks (SoftCOM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/SOFTCOM.2017.8115500⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Workshop on Signal Processing Systems (SiPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lorient, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SiPS.2017.8110022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702665v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced complexity ADMM-based schedules for LP decoding of LDPC convolutional codes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fast Simulation and Prototyping with AFF3CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leonardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Tonnellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delbergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Workshop on Signal Processing Systems (SiPS)</w:t>
+              <w:t xml:space="preserve">The 20th International Workshop on Signal Processing Systems (SiPS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lorient, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SiPS.2017.8110012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.10295.42409/1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702572v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware complexity reduction of LDPC-CC decoders based on message-passing approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hayfa Ben Thameur</w:t>
+                <w:t xml:space="preserve">QBox: an industrial solution for virtual platform simulation using QEMU and SystemC TLM-2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delbergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaima Bouzouita</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Khouja</w:t>
+                <w:t xml:space="preserve">Mark Burton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Konrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 17th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th European Congress on Embedded Real Time Software and Systems (ERTS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, TOULOUSE, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699161v1</w:t>
+                <w:t xml:space="preserve">hal-01292317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Consumption Analysis of Software Polar Decoders on Low Power Processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9621,51 +9608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Khouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 9th International Symposium on Turbo Codes and Iterative Information Processing (ISTC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Brest, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9712,77 +9699,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lowering the error floor of double-binary turbo codes: The flip and check algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Tonnellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9885,51 +9872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Khouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Shanghai, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9976,64 +9963,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scalable 3-phase polar decoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montréal, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10067,77 +10054,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Gbps Turbo Decoder on Multi-Core CPUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Tonnellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10195,1117 +10182,1134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the hardware complexity of the ADMM approach for LDPC decoding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imen Debbabi</w:t>
+                <w:t xml:space="preserve">Hardware complexity reduction of LDPC-CC decoders based on message-passing approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Ben Thameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Bouzouita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Khouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2016.7565042⟩</w:t>
+              <w:t xml:space="preserve">2016 17th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Sousse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/STA.2016.7952003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699143v1</w:t>
+                <w:t xml:space="preserve">hal-01699161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware architecture for lowering the error floor of LTE turbo codes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Leroux</w:t>
+                <w:t xml:space="preserve">Evaluation of the hardware complexity of the ADMM approach for LDPC decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Debbabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Khouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Doha, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2016.7565042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DASIP.2016.7853805⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01702580v1</w:t>
+                <w:t xml:space="preserve">hal-01699143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QBox: an industrial solution for virtual platform simulation using QEMU and SystemC TLM-2.0</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Konrad</w:t>
+                <w:t xml:space="preserve">Hardware architecture for lowering the error floor of LTE turbo codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Tonnellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Congress on Embedded Real Time Software and Systems (ERTS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASIP.2016.7853805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292317v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of ADMM-LP algorithm for LDPC decoding, a first step to hardware implementation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imen Debbabi</w:t>
+                <w:t xml:space="preserve">An Efficient, Portable and Generic Library for Successive Cancellation Decoding of Polar Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jego</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Cairo, Egypt. </w:t>
+              <w:t xml:space="preserve">The 28th International Workshop on Languages and Compilers for Parallel Computing (LCPC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Raleigh, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECS.2015.7440322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-29778-1_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699133v1</w:t>
+                <w:t xml:space="preserve">hal-01203105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient, Portable and Generic Library for Successive Cancellation Decoding of Polar Codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Cassagne</w:t>
+                <w:t xml:space="preserve">Analysis of ADMM-LP algorithm for LDPC decoding, a first step to hardware implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Debbabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Barthou</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Khouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th International Workshop on Languages and Compilers for Parallel Computing (LCPC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Raleigh, United States. </w:t>
+              <w:t xml:space="preserve">2015 IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Cairo, Egypt. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-29778-1_19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2015.7440322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203105v1</w:t>
+                <w:t xml:space="preserve">hal-01699133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and Analysis of a New Implementation of a Mixed-Signal Cartesian Feedback for a Low Power Zero-IF WCDMA Transmitter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dallet</w:t>
+                <w:t xml:space="preserve">Improving the Performance of Message Parsers for Embedded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jigar Solanki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, PARIS, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">Symposium on Applied Computing 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.1505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841311v1</w:t>
+                <w:t xml:space="preserve">hal-00806727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Performance of Message Parsers for Embedded Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
+                <w:t xml:space="preserve">Study and Analysis of a New Implementation of a Mixed-Signal Cartesian Feedback for a Low Power Zero-IF WCDMA Transmitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aulery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Deltimple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Applied Computing 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.1505</w:t>
+              <w:t xml:space="preserve">NEWCAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, PARIS, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806727v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial downsizing impact in the transrating tradeoff for content/context awareness in media network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">A generic video adaptation FPGA implementation towards content- and context-awareness in future networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Négru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Desfarges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Telecommunications and Multimedia (TEMU)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Karlsruhe, Germany. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985313v1</w:t>
+                <w:t xml:space="preserve">hal-00978478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartesian Feedback with digital enhancement applied to fully integrated CMOS RF transmitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Deltimple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Sanaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiheb Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMS2012 International Microwave Symposium, Workshop WSD: RF &amp; mmW PAs: Linearization and Power Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Montreal, Canada</w:t>
@@ -11347,51 +11351,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving architecture efficiency of SoftCore processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11410,4100 +11414,4096 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Video Adaptation Framework Towards Content - and Context - Awareness in Future Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Spatial downsizing impact in the transrating tradeoff for content/context awareness in media network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Negru</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Négru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Telecommunications and Multimedia (TEMU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Chania, Greece. pp.158-162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMU.2012.6294709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999540v1</w:t>
+                <w:t xml:space="preserve">hal-00985313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Mixed-Signal Cartesian Feedback Loop for a Low Power Zero-IF WCDMA Transmitter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delaunay</w:t>
+                <w:t xml:space="preserve">A Generic Video Adaptation Framework Towards Content - and Context - Awareness in Future Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Negru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Desfarges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE Circuits and Systems Society Latin American Symposium on Circuits and Systems (LASCAS2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Mexico. pp.4</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucharest, Romania. pp.2218 - 2222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669883v1</w:t>
+                <w:t xml:space="preserve">hal-00999540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New digital predistortion design based on mixed-signal cartesian feedback training for 3G homodyne transmitter</w:t>
+                <w:t xml:space="preserve">Design of a Mixed-Signal Cartesian Feedback Loop for a Low Power Zero-IF WCDMA Transmitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Sanaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiheb Rebai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Deltimple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International New Circuits and Systems Conference (NEWCAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd IEEE Circuits and Systems Society Latin American Symposium on Circuits and Systems (LASCAS2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Mexico. pp.4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985299v1</w:t>
+                <w:t xml:space="preserve">hal-00669883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic video adaptation FPGA implementation towards content- and context-awareness in future networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Willy Aubry</w:t>
+                <w:t xml:space="preserve">New digital predistortion design based on mixed-signal cartesian feedback training for 3G homodyne transmitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Sanaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiheb Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Deltimple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International New Circuits and Systems Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.93-96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2012.6328964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978478v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An LCF-ADC Model Using Co-simulation Technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation des performances de Xenomai avec un décodeur H.264/AVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Kthiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Kadionik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelassi Zied</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chiheb Rebai</w:t>
+                <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jego</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 International Workshop on ADC Modelling, Testing and Data Converter Analysis and Design and IEEE 2011 ADC Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Orvieto, Italy. pp.104-108</w:t>
+              <w:t xml:space="preserve">Colloque national du GDR SOC-SIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lyon, France. pp 1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957286v1</w:t>
+                <w:t xml:space="preserve">hal-00601828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic HLS based Low-Cost IP Watermarking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assertion support in high-level synthesis design flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Ribon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE International NEWCAS conference 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.490-493</w:t>
+              <w:t xml:space="preserve">Forum on Specification and Design Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Oldenburg, Germany. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00605723v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A system aproach for reducing power consumption of multimedia devices with a low QoE impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Desfarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Négru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 18th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Beirut, Lebanon. pp.5-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICECS.2011.6122200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Cartesian Feedback for Zero-IF WCDMA Transmitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiheb Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LASCAS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Bogota, Colombia. pp.1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LASCAS.2011.5750300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation matérielle du filtre anti-bloc pour la norme H.264/AVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Kthiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI: Conférence francophone de la communauté du traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reconfigurable Multi-core cryptoprocessor for Multi-channel Communication Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gogniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPDPS - 25th IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Anchorage, United States. pp.199-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00595998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation matérielle du filtre anti-bloc pour la norme H.264/AVC</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic HLS based Low-Cost IP Watermarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lévi</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone de la communauté du traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, France. pp 1-4</w:t>
+              <w:t xml:space="preserve">9th IEEE International NEWCAS conference 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.490-493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624679v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00605723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and implementation of a multi-core crypto-processor for software defined radios</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+                <w:t xml:space="preserve">An LCF-ADC Model Using Co-simulation Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelassi Zied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiheb Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dallet</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Applied Reconfigurable Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2011 International Workshop on ADC Modelling, Testing and Data Converter Analysis and Design and IEEE 2011 ADC Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Orvieto, Italy. pp.104-108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668594v1</w:t>
+                <w:t xml:space="preserve">hal-00957286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis and evaluation of Xenomai with H.264/AVC decoder</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
+                <w:t xml:space="preserve">Design and implementation of a multi-core crypto-processor for software defined radios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lévi</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Gogniat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICM: International Conference on Microelectronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium on Applied Reconfigurable Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Belfast, United Kingdom. pp.29-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-19475-7_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655237v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des performances de Xenomai avec un décodeur H.264/AVC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Implémentation matérielle du filtre anti-bloc pour la norme H.264/AVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Kthiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Attitalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du GDR SOC-SIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lyon, France. pp 1-2</w:t>
+              <w:t xml:space="preserve">Conférence francophone de la communauté du traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, France. pp 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601828v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assertion support in high-level synthesis design flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Ribon</w:t>
+                <w:t xml:space="preserve">Performance analysis and evaluation of Xenomai with H.264/AVC decoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Kthiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Kadionik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dallet</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum on Specification and Design Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Oldenburg, Germany. pp.1-8</w:t>
+              <w:t xml:space="preserve">ICM: International Conference on Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Hammamet, Tunisia. pp 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668604v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient phase noise modeling of a PLL-based frequency synthesizer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Lewis</w:t>
+                <w:t xml:space="preserve">Génération de moniteurs matériels dans un processus de synthèse de haut-niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Ribon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Dallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Communications, Control and Signal Processing (ISCCSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNRDM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpelleir, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00560326v1</w:t>
+                <w:t xml:space="preserve">hal-00567435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing and Smoothing Power consumption of ROM-based Controller Implementations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Multi-Core AES Cryptoprocessor for Multi-Channel SDR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Gogniat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Symposium on Integrated Circuits and Sytems Design, SBCCI 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Sao Paulo, Brazil. pp.8-13</w:t>
+              <w:t xml:space="preserve">Military Communication and Information Systems Conference, MCC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Wroclaw, Poland. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00552189v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00552208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Area Optimization Of ROM-Based Controllers Dedicated To Digital Signal Processing Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion des Assertions Comportementales dans un Flot de Synthèse de Haut-Niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Ribon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th EURASIP European Conference on Signal Processing 2010, EUSIPCO 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.547-551</w:t>
+              <w:t xml:space="preserve">GDR SocSiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552986v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low-Area Filter Bank Design Methodology for On-Chip ADC Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mechouk</w:t>
+                <w:t xml:space="preserve">Reducing and Smoothing Power consumption of ROM-based Controller Implementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ribon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems, ICECS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Athens, Greece. pp.724-727</w:t>
+              <w:t xml:space="preserve">23rd Symposium on Integrated Circuits and Sytems Design, SBCCI 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Sao Paulo, Brazil. pp.8-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00552169v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00552189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Digital Signal Processor Singularities to Minimize ROM Based Controller Area</w:t>
+                <w:t xml:space="preserve">Area Optimization Of ROM-Based Controllers Dedicated To Digital Signal Processing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ribon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE International NEWCAS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montréal, Canada. pp.29-32</w:t>
+              <w:t xml:space="preserve">18th EURASIP European Conference on Signal Processing 2010, EUSIPCO 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.547-551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00501605v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Assertion Support in HLS Design Flow.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Ribon</w:t>
+                <w:t xml:space="preserve">A Low-Area Filter Bank Design Methodology for On-Chip ADC Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mechouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">System, Software, SoC and Silicon Debug Conference, SD4 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Southampton, United Kingdom. pp.1</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems, ICECS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Athens, Greece. pp.724-727</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00552184v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00552169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Core AES Cryptoprocessor for Multi-Channel SDR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+                <w:t xml:space="preserve">Efficient phase noise modeling of a PLL-based frequency synthesizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Gogniat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Military Communication and Information Systems Conference, MCC 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Symposium on Communications, Control and Signal Processing (ISCCSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Cyprus. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCCSP.2010.5463478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00552208v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00560326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de moniteurs matériels dans un processus de synthèse de haut-niveau</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Digital Signal Processor Singularities to Minimize ROM Based Controller Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRDM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpelleir, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">8th IEEE International NEWCAS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montréal, Canada. pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00567435v1</w:t>
+                <w:t xml:space="preserve">hal-00501605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des Assertions Comportementales dans un Flot de Synthèse de Haut-Niveau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+                <w:t xml:space="preserve">Behavioral Assertion Support in HLS Design Flow.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Ribon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR SocSiP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">System, Software, SoC and Silicon Debug Conference, SD4 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Southampton, United Kingdom. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00567416v1</w:t>
+                <w:t xml:space="preserve">ujm-00552184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Multimode System Design for High Performance DSP Applications</w:t>
+                <w:t xml:space="preserve">Introduction à la synthèse de haut niveau (HLS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th EURASIP European Conference on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, United Kingdom. pp.000</w:t>
+              <w:t xml:space="preserve">Ecole thématique d'Architectures des systèmes matériels enfouis et méthodes de conception associées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389862v1</w:t>
+                <w:t xml:space="preserve">hal-00400044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments on Designing Low Power Decimation Filter for Multistandard Receiver on heterogeneous targets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Low Power Decimation and Channel Selection Filter for Multistandard Receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Grati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th EURASIP European Conference on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.000</w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Wireless Networking Conference (WCNC'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Budapest, Hungary. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389863v1</w:t>
+                <w:t xml:space="preserve">hal-00389865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reconfigurable Crypto Sub System for the Sotware Communication Architecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+                <w:t xml:space="preserve">Experiments on Designing Low Power Decimation Filter for Multistandard Receiver on heterogeneous targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Gogniat</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Grati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Military Communications Conference, MILCOM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Boston, United States. pp.1-7</w:t>
+              <w:t xml:space="preserve">17th EURASIP European Conference on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00479692v1</w:t>
+                <w:t xml:space="preserve">hal-00389863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Level Synthesis for the Design of FPGA-based Signal Processing Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Automated Multimode System Design for High Performance DSP Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Systems, Architectures, Modeling, and Simulation Conference (SAMOS'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Samos, Greece. pp.000</w:t>
+              <w:t xml:space="preserve">17th EURASIP European Conference on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, United Kingdom. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389864v1</w:t>
+                <w:t xml:space="preserve">hal-00389862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à la synthèse de haut niveau (HLS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Reconfigurable Crypto Sub System for the Sotware Communication Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Gogniat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique d'Architectures des systèmes matériels enfouis et méthodes de conception associées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Lannion, France</w:t>
+              <w:t xml:space="preserve">IEEE Military Communications Conference, MILCOM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Boston, United States. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400044v1</w:t>
+                <w:t xml:space="preserve">hal-00479692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Power Decimation and Channel Selection Filter for Multistandard Receiver</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Ghazel</w:t>
+                <w:t xml:space="preserve">High-Level Synthesis for the Design of FPGA-based Signal Processing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Wireless Networking Conference (WCNC'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Budapest, Hungary. pp.000</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Systems, Architectures, Modeling, and Simulation Conference (SAMOS'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Samos, Greece. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389865v1</w:t>
+                <w:t xml:space="preserve">hal-00389864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Decimation Structure for Complex Bandpass ΣΔ Modulator in Wideband Receiver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Orthogonal Online Digital Calibration for Time-Interleaved Analog-to-Digital Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haifa Fares Jridi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Rebai</w:t>
+                <w:t xml:space="preserve">Maher Jridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMEKO Workshop on ADC and DAC Modelling and Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Florence, Italy. pp.000</w:t>
+              <w:t xml:space="preserve">ISCAS'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Seattle, United States. pp.576-579</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400070v1</w:t>
+                <w:t xml:space="preserve">hal-00288043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Orthogonal Online Digital Calibration for Time-Interleaved Analog-to-Digital Converters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ferré</w:t>
+                <w:t xml:space="preserve">Orthogonal correction implementation for time interleaved analog-to-digital converters: realtime application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maher Jridi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCAS'2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Seattle, United States. pp.576-579</w:t>
+              <w:t xml:space="preserve">16th EURASIP European Conference on Signal Processing (EUSIPCO'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00288043v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthogonal correction implementation for time interleaved analog-to-digital converters: realtime application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Ferre</w:t>
+                <w:t xml:space="preserve">Site internet collaborative pour l'enseignement de la sécurité matérielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th EURASIP European Conference on Signal Processing (EUSIPCO'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. pp.000</w:t>
+              <w:t xml:space="preserve">7ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CESTIS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389914v1</w:t>
+                <w:t xml:space="preserve">hal-00400019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site internet collaborative pour l'enseignement de la sécurité matérielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+                <w:t xml:space="preserve">Low power implementation of decimation filter for multistandard receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Grati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CESTIS 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">IEEE Design and Technology of Integrated Systems (DTIS'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Tozeur, Tunisia. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400019v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00288655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low power implementation of decimation filter for multistandard receiver</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Ghazel</w:t>
+                <w:t xml:space="preserve">Unité de gestion des modes d'un IP multimode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mechouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Design and Technology of Integrated Systems (DTIS'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Tozeur, Tunisia. pp.00</w:t>
+              <w:t xml:space="preserve">Journées nationales du réseau doctoral en microélectronique (JNRDM 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00288655v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unité de gestion des modes d'un IP multimode</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+                <w:t xml:space="preserve">Optimized Decimation Structure for Complex Bandpass ΣΔ Modulator in Wideband Receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Fares Jridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales du réseau doctoral en microélectronique (JNRDM 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IMEKO Workshop on ADC and DAC Modelling and Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Florence, Italy. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400029v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux pratiques de gestion de périphériques d'une carte FPGA Xilinx Starter-Kit Spartan3-E à l'aide de picoprocesseur (picoBlaze)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CESTIS 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15541,77 +15541,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Decimation Filter Architecture for 5th Order Σ∆ Converter in GSM/ UMTS/ Wi-max Radio Receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jebalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International conference on Signals, Circuits &amp; Systems (SCS'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Hammamet, Tunisia. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15636,51 +15636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CrypatArchi Web Site : A collaborative Web Site for Teachnig Hardware Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15712,899 +15712,899 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00400013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimode architecture design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Adaptive Calibration Method for Time Interleaved Analog to Digital Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Jridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Willy Aubry</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design and Architectures for Signal and Image Processing Workshop (DASIP'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Grenoble, France. pp.00</w:t>
+              <w:t xml:space="preserve">NEWCAS'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Ottawa, Canada. pp.932-935</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00204577v1</w:t>
+                <w:t xml:space="preserve">hal-00180510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les convertisseurs analogique numérique entrelacés dans le temps: théorie et nouvelles tendances des méthodes de correction d'erreurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Intellectual Property Protection using Watermaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRDM'2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Lille, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">Colloque national du GDR SOC-SIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00180540v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intellectual Property Protection using Watermaking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+                <w:t xml:space="preserve">A Multi-Rate Filter for Broadband Radiotelescopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Quertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du GDR SOC-SIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">15th IMEKO-TC4 International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Iasi, Romania. pp.55-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400031v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Rate Filter for Broadband Radiotelescopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Camino</w:t>
+                <w:t xml:space="preserve">Mathematical Functions Based Watermarking for IPP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IMEKO-TC4 International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Iasi, Romania. pp.55-60</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems (ICECS'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00180426v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00204554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Functions Based Watermarking for IPP</w:t>
+                <w:t xml:space="preserve">HLS Design Flow for Multimode IP Generation Under Multiple Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dallet</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Khan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems (ICECS'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco. pp.00</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00204554v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLS Design Flow for Multimode IP Generation Under Multiple Constraints</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+                <w:t xml:space="preserve">A Decimation Filter for a Very Large Band Signal in Radioastronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Quertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Khan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gianni Comoretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco. pp.000</w:t>
+              <w:t xml:space="preserve">PRIME'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Bordeaux, France. pp.PRIME 2007 15.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400051v1</w:t>
+                <w:t xml:space="preserve">hal-00180517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decimation Filter for a Very Large Band Signal in Radioastronomy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Baudry</w:t>
+                <w:t xml:space="preserve">Multimode architecture design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianni Comoretto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shafqat Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRIME'2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Bordeaux, France. pp.PRIME 2007 15.3</w:t>
+              <w:t xml:space="preserve">Design and Architectures for Signal and Image Processing Workshop (DASIP'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Grenoble, France. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00180517v1</w:t>
+                <w:t xml:space="preserve">hal-00204577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Adaptive Calibration Method for Time Interleaved Analog to Digital Converters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">Les convertisseurs analogique numérique entrelacés dans le temps: théorie et nouvelles tendances des méthodes de correction d'erreurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Jridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS'2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Ottawa, Canada. pp.932-935</w:t>
+              <w:t xml:space="preserve">JNRDM'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Lille, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00180510v1</w:t>
+                <w:t xml:space="preserve">hal-00180540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bit-Width Aware High-level Synthesis for Digital Signal Processing Systems</w:t>
               </w:r>
@@ -16616,51 +16616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caaliph Andriamisaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.175-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16691,51 +16691,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IP Generation Targeting Multiple Bit-Width Standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems (ICECS'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Nice, France. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16786,51 +16786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Andriamisaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design of Circuits and Integrated Systems (DCIS'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Barcelona, Spain. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16881,51 +16881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caaliph Andriamisaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16937,822 +16937,822 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00104966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipelined memory controllers for DSP applications handling unpredictable data acesses</w:t>
+                <w:t xml:space="preserve">Bounded budgeted parallel architecture versus control dominated architecture for hazard data-signal processors synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2005, pp.268 - 269</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the SPIE Conference, Microtechnologies for the New Millennium (SPIE'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Sevilla, Spain. pp.100-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080044v1</w:t>
+                <w:t xml:space="preserve">hal-00179896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquenceur mémoire pour applications multimédia temps réel gérant les séquences d'accès indéterministes</w:t>
+                <w:t xml:space="preserve">Dynamic memory access management and address computation for dataflow applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Huet</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Andriamisaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2005, pp.183-186</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the IFIP International Conference on Very Large Scale Integration (VLSI-SOC'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Perth, Australia. pp.152-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105019v1</w:t>
+                <w:t xml:space="preserve">hal-00179910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Memory Access Management and Address Computation for Dataflow Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C- BASED RAPID PROTOTYPING FOR DIGITAL SIGNAL PROCESSING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.152-157</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Turkey. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080158v1</w:t>
+                <w:t xml:space="preserve">hal-00080466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipelined memory controllers for DSP real time applications handling unpredictable data accesses</w:t>
+                <w:t xml:space="preserve">Dynamic Memory Access Management and Address Computation for Dataflow Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caaliph Andriamisaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Antalya, Turkey. pp.000</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.152-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179898v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C- BASED RAPID PROTOTYPING FOR DIGITAL SIGNAL PROCESSING</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Séquenceur mémoire pour applications multimédia temps réel gérant les séquences d'accès indéterministes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caaliph Andriamisaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.183-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bomel</w:t>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">hal-00080466v1</w:t>
+                <w:t xml:space="preserve">hal-00105019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic memory access management and address computation for dataflow applications</w:t>
+                <w:t xml:space="preserve">Pipelined memory controllers for DSP applications handling unpredictable data acesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Andriamisaina</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Perth, Australia. pp.152-157</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.268 - 269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00179910v1</w:t>
+                <w:t xml:space="preserve">hal-00080044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded budgeted parallel architecture versus control dominated architecture for hazard data-signal processors synthesis</w:t>
+                <w:t xml:space="preserve">Pipelined memory controllers for DSP real time applications handling unpredictable data accesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the SPIE Conference, Microtechnologies for the New Millennium (SPIE'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Sevilla, Spain. pp.100-111</w:t>
+              <w:t xml:space="preserve">the European Signal Processing Conference (EUSIPCO'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Antalya, Turkey. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00179896v1</w:t>
+                <w:t xml:space="preserve">hal-00179898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Level Synthesis Assisted Rapid Prototyping for Digital Signal Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirstophe Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17820,51 +17820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reed-solomon behavioral virtual component for communication systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirstophe Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17941,64 +17941,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic System Level to Hw/Sw Design Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18074,90 +18074,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Side-channel attack hardware detection module added to RISC-V core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mendez Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RISC-V Summit Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Paris, France. pp.P497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18182,90 +18182,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MonitoRISC : Dynamic insertion of instructions dedicated to sidechannel attacks detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mendez Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 - Colloque National du GDR SoC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18290,77 +18290,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time QCSP Communication System Prototyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Monière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GDR SoC²</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18385,103 +18385,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture programmable pour les systèmes de communications numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Tourres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Crenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Chavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR SoC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18506,103 +18506,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFF3CT : Un environnement de simulation pour le codage de canal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Cassagne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leonardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Tonnellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delbergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le 12ème Colloque du GDR SoC/SiP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bordeaux, France. , </w:t>
@@ -18672,103 +18672,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartesian Feedback with Digital Enhancement for CMOS RF Transmitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Deltimple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiheb Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Deltimple</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexis Aulery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linearization and Efficiency Enhancement Techniques for Silicon Power Amplifiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
@@ -18838,51 +18838,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaminari: a resource-frugal index for approximate colored k -mer queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshihiro Shibuya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18890,51 +18890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Patro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -19322,51 +19322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318815v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Abdallah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moni&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boutillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2025.3623073" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Tourres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chavet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3527028" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169582v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pottier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#233;ndez Real" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3762646" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2024.3494059" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663738v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Magnant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Collard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3431508" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04698948v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Levallois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Andreace" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dufresne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111435" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406481v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2023.102933" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406492v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pignoly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2023.102832" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406432v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vincent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sa&#239;ghi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3324877" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Delomier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Crenne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-020-01519-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286153v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-019-01447-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286158v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-019-00727-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02358306v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cassagne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hartmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun He" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2019.100345" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698154v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Debbabi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Khouja" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Tlili" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-017-1284-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415653v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jigar Solanki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2939379" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286238v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698156v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Tonnellier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gadat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2016.2571283" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698155v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2016.2615304" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286270v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286228v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980616v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2538668" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286280v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002957v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Crenne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2014.2311317" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2311964" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818170v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Kthiri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kadionik" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Attitalah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-013-0744-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6CPLV6TG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945635v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2012.2234080" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987580v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.32.725-754" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998839v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duhem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aubry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Negru" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2013.06.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987572v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dallet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2012003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753211v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-012-9085-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730930v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; F. Bissyand&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2012.2208617" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746813v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Casseau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2011.07.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CMDZ6B7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987525v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Grati" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ghazel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/870546" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847598v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delaunay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Rebai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-012-9937-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2PKHQ0Z3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674041v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belean" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Terebes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2012.01.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6HXHVC5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554228v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-010-0467-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J71J7V6K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631026v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grati" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khouja" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghazel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987585v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631012v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/927670" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631185v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2010012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361870v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2008.2000821" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389847v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andriamisaina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232579v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Carrere" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616772v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nieddu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez Real" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10849306" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609110v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Fahimuddin Alavi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230471v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906564v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10136972" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310386v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Temim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637304v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Siebert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fourny" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC56721.2023.10293766" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448918v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663728v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATINCOM59467.2023.10361892" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103371v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12748-9_1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570859v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Gillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien F. Vincent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS54905.2022.9948601" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381562v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Saint-Germain" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS55645.2022.9919244" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699091v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158203v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Almorin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kissel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158201v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS202256217.2022.9970886" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214321v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Volpin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS202256217.2022.9971030" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103277v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moniere" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12748-9_3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586276v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/5GWF52925.2021.00046" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404782v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Saied" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586312v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coussy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327789v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS50750.2020.9195248" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490245v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002987v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Ben Thameur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003006v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002990v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003000v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002993v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003001v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003008v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003004v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane Noubir" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bornat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002982v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003010v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702575v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8110001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698390v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024640" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702578v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8110022" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965633v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delbergue" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10295.42409/1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702665v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SOFTCOM.2017.8115500" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702572v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8110012" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699161v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Bouzouita" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2016.7952003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363975v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760327" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699155v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593075" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699159v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593096" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699135v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471820" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699147v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2016.7527259" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363980v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593092" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699143v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2016.7565042" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702580v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853805" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292317v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Burton" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Konrad" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699133v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2015.7440322" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203105v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29778-1_19" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841311v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulery" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deltimple" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Belot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806727v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985313v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;gru" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMU.2012.6294709" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714363v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Sanaa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192235v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999540v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desfarges" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669883v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985299v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6328964" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978478v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957286v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelassi Zied" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605723v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668667v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2011.6122200" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586824v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS.2011.5750300" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306342v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Atitallah" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Levi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595998v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delahaye" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624679v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; L&#233;vi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668594v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19475-7_5" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HCL513GZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655237v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601828v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668604v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ribon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560326v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Eynard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lewis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2010.5463478" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00552189v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552986v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00552169v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mechouk" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501605v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00552184v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00552208v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567435v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567416v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389862v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389863v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479692v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389864v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400044v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389865v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400070v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Fares Jridi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebai" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288043v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Jridi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389914v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maher" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400019v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288655v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400029v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400026v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389913v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jebalia" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400013v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204577v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafqat Khan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180540v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400031v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180426v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Camino" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quertier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baudry" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204554v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400051v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180517v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Comoretto" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180510v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104964v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caaliph Andriamisaina" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179954v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400135v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104966v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080044v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105019v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080158v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179898v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080466v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bomel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179910v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179896v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389850v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirstophe J&#233;go" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le H&#233;no" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179894v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079258v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pasquier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045762v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615379v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880799v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586329v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965629v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13492.91520" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090527v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-418678-1.00002-7" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05395000v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Shibuya" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Patro" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011379v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04025353v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169582v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pottier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#233;ndez Real" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3762646" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Abdallah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moni&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boutillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2025.3623073" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891163v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Tourres" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chavet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3527028" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04698948v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Levallois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Andreace" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dufresne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111435" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464592v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2024.3494059" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663738v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Magnant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Collard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3431508" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vincent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sa&#239;ghi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3324877" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406481v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2023.102933" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pignoly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2023.102832" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Delomier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Crenne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-020-01519-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286158v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-019-00727-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02358306v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cassagne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hartmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun He" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2019.100345" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286153v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-019-01447-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698154v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Debbabi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Khouja" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Tlili" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-017-1284-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286238v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415653v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jigar Solanki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2939379" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698156v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Tonnellier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gadat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2016.2571283" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698155v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2016.2615304" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286228v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286270v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286280v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002957v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Crenne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2014.2311317" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980616v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2538668" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2311964" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998839v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duhem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aubry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Negru" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2013.06.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818170v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Kthiri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kadionik" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Attitalah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-013-0744-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6CPLV6TG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945635v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2012.2234080" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987580v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.32.725-754" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753211v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-012-9085-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746813v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Casseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2011.07.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CMDZ6B7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730930v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; F. Bissyand&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2012.2208617" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987572v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dallet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2012003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847598v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delaunay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Rebai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-012-9937-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2PKHQ0Z3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987525v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Grati" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ghazel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/870546" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674041v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belean" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Terebes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2012.01.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6HXHVC5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631026v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grati" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khouja" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghazel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987585v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631012v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/927670" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554228v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-010-0467-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J71J7V6K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631185v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2010012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361870v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2008.2000821" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389847v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andriamisaina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232579v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Carrere" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230471v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609110v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Fahimuddin Alavi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616772v3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nieddu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez Real" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10849306" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310386v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Temim" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637304v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Siebert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fourny" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC56721.2023.10293766" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906564v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10136972" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448918v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663728v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATINCOM59467.2023.10361892" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103277v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moniere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12748-9_3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103371v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12748-9_1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570859v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Gillet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien F. Vincent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS54905.2022.9948601" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381562v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Saint-Germain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS55645.2022.9919244" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699091v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158203v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Almorin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kissel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158201v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS202256217.2022.9970886" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214321v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Volpin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS202256217.2022.9971030" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586312v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coussy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586276v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/5GWF52925.2021.00046" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404782v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Saied" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327789v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS50750.2020.9195248" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490245v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002987v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Ben Thameur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003006v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002990v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003000v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002993v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003001v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003008v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003004v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane Noubir" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bornat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002982v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702665v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SOFTCOM.2017.8115500" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702572v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8110012" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702575v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8110001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698390v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024640" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003010v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702578v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8110022" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965633v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delbergue" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10295.42409/1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292317v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Burton" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Konrad" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363975v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760327" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699155v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593075" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699159v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593096" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699135v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471820" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699147v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2016.7527259" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363980v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593092" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699161v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Bouzouita" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2016.7952003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699143v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2016.7565042" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702580v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853805" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203105v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29778-1_19" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699133v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2015.7440322" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806727v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841311v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulery" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deltimple" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Belot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978478v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;gru" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desfarges" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714363v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Sanaa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192235v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985313v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMU.2012.6294709" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999540v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669883v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985299v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6328964" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601828v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Atitallah" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; L&#233;vi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668604v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ribon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668667v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2011.6122200" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586824v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS.2011.5750300" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306342v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Levi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595998v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delahaye" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605723v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957286v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelassi Zied" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668594v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19475-7_5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HCL513GZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624679v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655237v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567435v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00552208v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567416v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00552189v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552986v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00552169v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mechouk" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560326v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Eynard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lewis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2010.5463478" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501605v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00552184v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400044v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389865v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389863v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389862v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479692v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389864v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288043v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Jridi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389914v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maher" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400019v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288655v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400029v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400070v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Fares Jridi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebai" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400026v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389913v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jebalia" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400013v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180510v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400031v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180426v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Camino" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quertier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baudry" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204554v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400051v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180517v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Comoretto" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204577v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafqat Khan" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180540v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104964v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caaliph Andriamisaina" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179954v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400135v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104966v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179896v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179910v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080466v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bomel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080158v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105019v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080044v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179898v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389850v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirstophe J&#233;go" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le H&#233;no" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179894v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079258v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pasquier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045762v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615379v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880799v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586329v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965629v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13492.91520" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090527v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-418678-1.00002-7" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05395000v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Shibuya" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Patro" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011379v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04025353v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>