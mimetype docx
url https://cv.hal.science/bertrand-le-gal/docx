--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -81,4838 +81,4955 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DynHaMo: Dynamic Hardware-based Monitoring dedicated to Attacks Detection</w:t>
+                <w:t xml:space="preserve">Dual-Probability-Frequency Fast Successive Cancellation (DPF-FSC) decoding of non-binary polar code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Pottier</w:t>
+                <w:t xml:space="preserve">Abdallah Abadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Méndez Real</w:t>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+                <w:t xml:space="preserve">Camille Monière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pillement</w:t>
+                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24 (5s), pp.1 - 25. </w:t>
+              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3762646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JIOT.2026.3685184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169582v1</w:t>
+                <w:t xml:space="preserve">hal-05598262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Multiple-Attempts Approach to Optimize Multiple-Vote Symbol-Flipping NB-LDPC Decoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Monière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LCOMM.2025.3623073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specialized Scalar and SIMD Instructions for Error Correction Codes Decoding on RISC-V Processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Tourres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mael Tourres</w:t>
+                <w:t xml:space="preserve">Cyrille Chavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13, pp.6964-6976. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3527028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Backpack Quotient Filter: a dynamic and space-efficient data structure for querying k -mers with abundance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DynHaMo: Dynamic Hardware-based Monitoring dedicated to Attacks Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Levallois</w:t>
+                <w:t xml:space="preserve">Maria Méndez Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Andreace</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Peterlongo</w:t>
+                <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.111435⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (5s), pp.1 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3762646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04698948v2</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable High-Throughput and Low-Latency DVB-S2(x) LDPC Decoders on SIMD Devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Implementation of a Low Earth Orbit Satellite Chirped Preamble Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Magnant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Collard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Open Journal of the Communications Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OJCOMS.2024.3494059⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2024.3431508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464592v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a Low Earth Orbit Satellite Chirped Preamble Detector</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Backpack Quotient Filter: a dynamic and space-efficient data structure for querying k -mers with abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Andreace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florian Collard</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAES.2024.3431508⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.111435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.111435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663738v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04698948v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High-Level Methodology to Evaluate and Optimize Digital Architectures Targeting Spike Encoding</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Scalable High-Throughput and Low-Latency DVB-S2(x) LDPC Decoders on SIMD Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Saïghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3324877⟩</w:t>
+              <w:t xml:space="preserve">IEEE Open Journal of the Communications Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.7216-7227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OJCOMS.2024.3494059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406432v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time energy-efficient software and hardware implementations of a QCSP communication system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Monière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 141, pp.102933. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sysarc.2023.102933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-performance hard-input LDPC decoding on multi-core devices for optical space links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pignoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 137, pp.102832. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sysarc.2023.102832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based Design of Hardware SC Polar Decoders for FPGAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A High-Level Methodology to Evaluate and Optimize Digital Architectures Targeting Spike Encoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Delomier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jego</w:t>
+                <w:t xml:space="preserve">Sylvain Saïghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Reconfigurable Technology and Systems (TRETS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.120654-120665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3324877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612069v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Design of Flexible and Efficient LDPC Decoders on FPGA Devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Model-based Design of Hardware SC Polar Decoders for FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Delomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Crenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM Transactions on Reconfigurable Technology and Systems (TRETS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490238v1</w:t>
+                <w:t xml:space="preserve">hal-02612069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-latency and high-throughput software turbo decoders on multi-core architectures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Model-Based Design of Flexible and Efficient LDPC Decoders on FPGA Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Delomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Crenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11265-020-01519-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12243-019-00727-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02286158v1</w:t>
+                <w:t xml:space="preserve">hal-02490238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFF3CT: A Fast Forward Error Correction Toolbox!</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Throughput FFT-SPA Decoder Implementation for Non-Binary LDPC Codes on x86 Multicore Processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftwareX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.softx.2019.100345⟩</w:t>
+              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11265-019-01447-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358306v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Throughput FFT-SPA Decoder Implementation for Non-Binary LDPC Codes on x86 Multicore Processors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Low-latency and high-throughput software turbo decoders on multi-core architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11265-019-01447-8⟩</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12243-019-00727-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286153v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance software implementations of SCAN decoder for polar codes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">AFF3CT: A Fast Forward Error Correction Toolbox!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leonardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.100345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2019.100345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02003018v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicore and Manycore Implementations of ADMM-based Decoders for LDPC Decoding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High-performance software implementations of SCAN decoder for polar codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (5-6), pp.401-412</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698154v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Converging ADMM Penalized Algorithm for LDPC Decoding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Multicore and Manycore Implementations of ADMM-based Decoders for LDPC Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Debbabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Khouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11265-017-1284-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286238v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Flexible SoC and Its Methodology for Parser-Based Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jigar Solanki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Reconfigurable Technology and Systems (TRETS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10 (1), pp.4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2939379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lowering the Error Floor of Turbo Codes With CRC Verification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fast Converging ADMM Penalized Algorithm for LDPC Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Debbabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Khouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698156v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time LP Decoding of LDPC Codes for High Correction Performance Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lowering the Error Floor of Turbo Codes With CRC Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Tonnellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 5 (6), pp.676 - 679. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LWC.2016.2615304⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 5 (4), pp.404 - 407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LWC.2016.2571283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698155v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput LDPC decoder on low-power embedded processors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Real Time LP Decoding of LDPC Codes for High Correction Performance Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Debbabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Khouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (6), pp.676 - 679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LWC.2016.2615304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286228v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput multi-core LDPC decoders based on x86 processor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Gb/s software decoding of Polar Codes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High-throughput LDPC decoder on low-power embedded processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 63 (2), pp.349-359</w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (11), pp.1861-1864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286280v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High Throughput Efficient Approach for Decoding LDPC Codes onto GPU Devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">GPU-Like On-Chip System for Decoding LDPC Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Crenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Embedded Systems Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (4), pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2538668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LES.2014.2311317⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01002957v1</w:t>
+                <w:t xml:space="preserve">hal-00980616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU-Like On-Chip System for Decoding LDPC Codes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multi-Gb/s software decoding of Polar Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63 (2), pp.349-359</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2538668⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00980616v1</w:t>
+                <w:t xml:space="preserve">hal-01286280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flexible NISC-Based LDPC Decoder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A High Throughput Efficient Approach for Decoding LDPC Codes onto GPU Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Crenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2014.2311964⟩</w:t>
+              <w:t xml:space="preserve">IEEE Embedded Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (2), pp.29-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LES.2014.2311317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984961v1</w:t>
+                <w:t xml:space="preserve">hal-01002957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Space Exploration for Partially Reconfigurable Architectures in Real-Time Systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Flexible NISC-Based LDPC Decoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2013.06.007⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (10), pp.2469-2479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2014.2311964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998839v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Very High Throughput Deblocking Filter for H.264/AVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Kthiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Attitalah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 73 (2), pp.189-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11265-013-0744-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Softcore Processor Optimization According to Real-Application Requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Embedded Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (1), pp.4-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LES.2012.2234080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d'optimisation des processeurs embarques : Une approche favorisant la réduction de la surface et de la consommation des processeurs embarqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (6), pp.725-754. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/TSI.32.725-754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic low-cost IP watermarking technique based on output mark insertions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Design Space Exploration for Partially Reconfigurable Architectures in Real-Time Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Bossuet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Negru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design Automation for Embedded System, Springer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16 (2), pp.71-92. </w:t>
+              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (8), pp.571-581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10617-012-9085-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2013.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753211v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of multi-mode application-specific cores based on high-level synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensibilisation au développement d'accélérateurs matériels sur FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integration, the VLSI Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 45 (1), pp.9-21. </w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (2012), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vlsi.2011.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/2012003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746813v1</w:t>
+                <w:t xml:space="preserve">hal-00987572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zebra : Building Efficient Network Message Parsers for Embedded Systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Automatic low-cost IP watermarking technique based on output mark insertions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Embedded Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LES.2012.2208617⟩</w:t>
+              <w:t xml:space="preserve">Design Automation for Embedded System, Springer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (2), pp.71-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10617-012-9085-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730930v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilisation au développement d'accélérateurs matériels sur FPGA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Zebra : Building Efficient Network Message Parsers for Embedded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mercadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/j3ea/2012003⟩</w:t>
+              <w:t xml:space="preserve">IEEE Embedded Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, PP (99), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LES.2012.2208617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987572v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Cartesian feedback for Zero-IF WCDMA transmitter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Design of multi-mode application-specific cores based on high-level synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10470-012-9937-1⟩</w:t>
+              <w:t xml:space="preserve">Integration, the VLSI Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (1), pp.9-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vlsi.2011.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847598v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power consumption models for decimation FIR filters in multistandard receivers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mixed Cartesian feedback for Zero-IF WCDMA transmitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiheb Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VLSI Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2012/870546⟩</w:t>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73 (3), pp.909-917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10470-012-9937-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987525v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA based system for automatic cDNA microarray image processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Power consumption models for decimation FIR filters in multistandard receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Grati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Khouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Belean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Terebes</w:t>
+                <w:t xml:space="preserve">Adel Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2012.01.002⟩</w:t>
+              <w:t xml:space="preserve">VLSI Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (2012), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/870546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00674041v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High level design flow targeting real multistandard circuit designer requirements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">FPGA based system for automatic cDNA microarray image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Ghazel</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Belean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Borda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Terebes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of communication and computer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2012.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631026v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La synthèse de haut-niveau, un atout indéniable pour la construction de systèmes complexes ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Word-Length Aware DSP Hardware Design Flow Based on High-Level Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dallet</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal l'Actualité Composants, Edité par le Centre National d'Etudes Spatiales (CNES)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (63(1)), pp.341-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11265-010-0467-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987585v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latency-Sensitive High-Level Synthesis for Multiple Word-Length DSP Design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High level design flow targeting real multistandard circuit designer requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Grati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of communication and computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (7), pp.ISSN 1548-7709</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631012v1</w:t>
+                <w:t xml:space="preserve">hal-00631026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word-Length Aware DSP Hardware Design Flow Based on High-Level Synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La synthèse de haut-niveau, un atout indéniable pour la construction de systèmes complexes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ribon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal l'Actualité Composants, Edité par le Centre National d'Etudes Spatiales (CNES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (4), pp.11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00554228v1</w:t>
+                <w:t xml:space="preserve">hal-00987585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement ludique de la programmation objets à l'aide des applications de traitement de l'image</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Latency-Sensitive High-Level Synthesis for Multiple Word-Length DSP Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Grand</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 9, </w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011, pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/j3ea/2010012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2011/927670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631185v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Memory Access Management for High-Performance DSP Applications Using High-Level Synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Enseignement ludique de la programmation objets à l'aide des applications de traitement de l'image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Huet</w:t>
+                <w:t xml:space="preserve">Michael Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 16 (11), pp.1454-1464. </w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVLSI.2008.2000821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/2010012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361870v1</w:t>
+                <w:t xml:space="preserve">hal-00631185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dynamic Memory Access Management for High-Performance DSP Applications Using High-Level Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (11), pp.1454-1464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVLSI.2008.2000821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Synthèse de haut niveau en tenant compte de la dynamique des traitements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Andriamisaina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27 (9), pp.1129-1154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00389847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4922,13135 +5039,13135 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software defined radio implementation optimized for nanosatellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robinson Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAR 2025 - 3rd International Conference on Flight Vehicles, Aerothermodynamics and Re-entry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Space Agency (ESA), May 2025, Arcachon, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a radiofrequency receiver for IoT communications using satellites in lowearth orbit</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">RISC-V processor enhanced with a dynamic micro-decoder unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nieddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mendez Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th NanoSatellite Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nancy, France. paper #4224, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS61496.2024.10849306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230471v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616772v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error Correction Codes, from Communication to Cryptography... Two sides of one chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Chavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Chavet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Tourres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Fahimuddin Alavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence annuelle GdR Sécurité Informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GdR SI, Jun 2024, Rennes - IRISA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RISC-V processor enhanced with a dynamic micro-decoder unit</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Design of a radiofrequency receiver for IoT communications using satellites in lowearth orbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robinson Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Mendez Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th NanoSatellite Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Stellenbosch South Africa, South Africa</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616772v3</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation d'un détecteur de préambules vobulés par satellite en orbite basse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Securing a RISC-V architecture: A dynamic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mendez Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nieddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gretsi 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 Design, Automation and Test in Europe Conference (DATE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Antwerp, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/DATE56975.2023.10136972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310386v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Smart Kalman Filter: A Deep Learning-Based Approach for Time-Varying Channel Estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Implantation d'un détecteur de préambules vobulés par satellite en orbite basse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Magnant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ben Temim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Fourny</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Collard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 34th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gretsi 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC56721.2023.10293766⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04637304v1</w:t>
+                <w:t xml:space="preserve">hal-04310386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing a RISC-V architecture: A dynamic approach</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Smart Kalman Filter: A Deep Learning-Based Approach for Time-Varying Channel Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Fourny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Design, Automation and Test in Europe Conference (DATE 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE 34th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Toronto, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC56721.2023.10293766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/DATE56975.2023.10136972⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03906564v1</w:t>
+                <w:t xml:space="preserve">hal-04637304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processeur RISC-V enrichi avec une unité de microdécodage dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nieddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPAS 2023 - Conférence francophone en informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Low-Earth Orbit Detector Implementation for Chirp-Based Preamble Communication Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Magnant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ben Temim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Collard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE Latin-American Conference on Communications (LATINCOM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Panama City, Panama. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LATINCOM59467.2023.10361892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Software and Hardware Implementations of a QCSP Communication System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High-Performance Gallager-E Decoders for Hard Input LDPC Decoding on Multi-core Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pignoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Architecture for Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. pp.29-41, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-12748-9_3⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. pp.3-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-12748-9_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103277v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Performance Gallager-E Decoders for Hard Input LDPC Decoding on Multi-core Devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Flexible design methodology for spike encoding implementation on FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien F. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jego</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Saïghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design and Architecture for Signal and Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-12748-9_1⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE Biomedical Circuits and Systems Conference (BioCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Taipei, Taiwan. pp.379-383, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BioCAS54905.2022.9948601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103371v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible design methodology for spike encoding implementation on FPGA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Methodology to Adapt Neural Network on Constrained Device at Topology level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logan Saint-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baldacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Crenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE Biomedical Circuits and Systems Conference (BioCAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BioCAS54905.2022.9948601⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE Workshop on Signal Processing Systems (SiPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rennes, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SiPS55645.2022.9919244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570859v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology to Adapt Neural Network on Constrained Device at Topology level</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implémentations logicielles et matérielles efficientes d'une chaîne de communications QCSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Camille Monière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE Workshop on Signal Processing Systems (SiPS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système, comPAS'2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Amiens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381562v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentations logicielles et matérielles efficientes d'une chaîne de communications QCSP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Conception d’architectures de FFT pour FPGA à base de modèles comportementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Almorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Crenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kissel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système, comPAS'2022</w:t>
+              <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système (COMPAS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699091v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’architectures de FFT pour FPGA à base de modèles comportementaux</w:t>
+                <w:t xml:space="preserve">High-throughput FFT architectures using HLS tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Almorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Crenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kissel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système (COMPAS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 29th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS202256217.2022.9970886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158203v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput FFT architectures using HLS tools</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Efficient LoRa-like Transmitter Stacks for SDR Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Volpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Kissel</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 29th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECS202256217.2022.9970886⟩</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS202256217.2022.9971030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158201v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient LoRa-like Transmitter Stacks for SDR Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Efficient Software and Hardware Implementations of a QCSP Communication System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Moniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ferre</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECS202256217.2022.9971030⟩</w:t>
+              <w:t xml:space="preserve">Design and Architecture for Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. pp.29-41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-12748-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214321v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture matérielle programmable optimisée pour les systèmes de communications numériques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time sliding window for the detection of CCSK frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Camille Monière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassem Saied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P Coussy</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Signal Processing Systems (SiPS'2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Combria, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586312v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended RISC-V hardware architecture for future digital communication systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Tourres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Crenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Chavet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE 4th 5G World Forum (5GWF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montreal, Canada. pp.224-229, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/5GWF52925.2021.00046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time sliding window for the detection of CCSK frames</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Architecture matérielle programmable optimisée pour les systèmes de communications numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Tourres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Boutillon</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Crenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Chavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Signal Processing Systems (SiPS'2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Combria, Portugal</w:t>
+              <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404782v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Latency Sorter Architecture for Polar Codes Successive-Cancellation-List Decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Delomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE Workshop on Signal Processing Systems (SiPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Coimbra, Portugal. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SiPS50750.2020.9195248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of efficient self-adaptive hardware polar decoders using high-level synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Delomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Crenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Signal Processing Systems (SIPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware design of Euclidean Projection modules for ADMM LDPC decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayfa Ben Thameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Khouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.73-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation aspects of a pipeline ADMM-based LP decoding of LDPC convolutional codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayfa Ben Thameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Khouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Barcelona, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Design of Reliable, Flexible and High-Speed AWGN architectures with High Level Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Delomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Crenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.661-664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High data rate and flexible hardware QC-LDPC decoder for satellite optical communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pignoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 10th International Symposium on Turbo Codes &amp; Iterative Information Processing (ISTC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Hong Kong, China. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From multicore LDPC decoder implementations to FPGA decoder architectures: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Delomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Crenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.89-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based Design of Efficient LDPC Decoder Architectures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Real-Time Analysis of Living Biological Cell Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safouane Noubir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jego</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bornat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 10th International Symposium on Turbo Codes &amp; Iterative Information Processing (ISTC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Hong Kong, China. pp.1-5</w:t>
+              <w:t xml:space="preserve">2018 Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Porto, Portugal. pp.62-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02003001v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADMM hardware decoder for regular LDPC codes using a NISC-based architecture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Model-based Design of Efficient LDPC Decoder Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Delomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Crenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Barcelona, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">2018 IEEE 10th International Symposium on Turbo Codes &amp; Iterative Information Processing (ISTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Hong Kong, China. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02003008v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Analysis of Living Biological Cell Activity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">ADMM hardware decoder for regular LDPC codes using a NISC-based architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Debbabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Bornat</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Khouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Porto, Portugal. pp.62-63</w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Barcelona, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02003004v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scalable and efficient digital signal processing system for real time biological spike detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safouane Noubir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bornat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.697-700</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low complexity ADMM-LP based decoding strategy for LDPC convolutional codes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">An LP-based algorithm for decoding terminated LDPC convolutional codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayfa Ben Thameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Khouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Software, Telecommunications and Computer Networks (SoftCOM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 International Conference on Internet of Things, Embedded Systems and Communications (IINTEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Gafsa, France. pp.95-100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702665v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced complexity ADMM-based schedules for LP decoding of LDPC convolutional codes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Low-latency software LDPC decoders for x86 multi-core devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Workshop on Signal Processing Systems (SiPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lorient, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SiPS.2017.8110012⟩</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SiPS.2017.8110001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702572v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-latency software LDPC decoders for x86 multi-core devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A survey on decoding schedules of LDPC convolutional codes and associated hardware architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Ben Thameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Khouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Workshop on Signal Processing Systems (SiPS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SiPS.2017.8110001⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE Symposium on Computers and Communications (ISCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Heraklion, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702575v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey on decoding schedules of LDPC convolutional codes and associated hardware architectures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Successive cancellation decoder for very long polar codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Symposium on Computers and Communications (ISCC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCC.2017.8024640⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Workshop on Signal Processing Systems (SiPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lorient, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SiPS.2017.8110022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698390v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An LP-based algorithm for decoding terminated LDPC convolutional codes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fast Simulation and Prototyping with AFF3CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leonardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Tonnellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delbergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Internet of Things, Embedded Systems and Communications (IINTEC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 20th International Workshop on Signal Processing Systems (SiPS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lorient, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.10295.42409/1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02003010v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successive cancellation decoder for very long polar codes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Low complexity ADMM-LP based decoding strategy for LDPC convolutional codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Ben Thameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Khouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Workshop on Signal Processing Systems (SiPS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SiPS.2017.8110022⟩</w:t>
+              <w:t xml:space="preserve">25th International Conference on Software, Telecommunications and Computer Networks (SoftCOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Split, Croatia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/SOFTCOM.2017.8115500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702578v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Simulation and Prototyping with AFF3CT</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduced complexity ADMM-based schedules for LP decoding of LDPC convolutional codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Ben Thameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Khouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Workshop on Signal Processing Systems (SiPS 2017)</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Workshop on Signal Processing Systems (SiPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lorient, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.10295.42409/1⟩</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SiPS.2017.8110012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965633v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QBox: an industrial solution for virtual platform simulation using QEMU and SystemC TLM-2.0</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hardware complexity reduction of LDPC-CC decoders based on message-passing approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Ben Thameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Bouzouita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Khouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Congress on Embedded Real Time Software and Systems (ERTS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 17th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Sousse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/STA.2016.7952003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292317v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Consumption Analysis of Software Polar Decoders on Low Power Processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 24nd European Signal Processing Conference (EUSIPCO 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different schedulings for the ADMM based LDPC decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Debbabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Khouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 9th International Symposium on Turbo Codes and Iterative Information Processing (ISTC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Brest, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISTC.2016.7593075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lowering the error floor of double-binary turbo codes: The flip and check algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Tonnellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 9th International Symposium on Turbo Codes and Iterative Information Processing (ISTC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Brest, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISTC.2016.7593096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicore implementation of LDPC decoders based on ADMM algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Debbabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Khouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Shanghai, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7471820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scalable 3-phase polar decoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montréal, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISCAS.2016.7527259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Gbps Turbo Decoder on Multi-Core CPUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Tonnellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th International Symposium on Turbo Codes and Iterative Information Processing (ISTC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Brest, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISTC.2016.7593092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware complexity reduction of LDPC-CC decoders based on message-passing approaches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the hardware complexity of the ADMM approach for LDPC decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Debbabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Khouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 17th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/STA.2016.7952003⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Doha, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2016.7565042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699161v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the hardware complexity of the ADMM approach for LDPC decoding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hardware architecture for lowering the error floor of LTE turbo codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Tonnellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2016.7565042⟩</w:t>
+              <w:t xml:space="preserve">2016 Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASIP.2016.7853805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699143v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware architecture for lowering the error floor of LTE turbo codes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">QBox: an industrial solution for virtual platform simulation using QEMU and SystemC TLM-2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delbergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Burton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Konrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th European Congress on Embedded Real Time Software and Systems (ERTS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, TOULOUSE, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702580v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient, Portable and Generic Library for Successive Cancellation Decoding of Polar Codes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analysis of ADMM-LP algorithm for LDPC decoding, a first step to hardware implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Debbabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Barthou</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Khouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th International Workshop on Languages and Compilers for Parallel Computing (LCPC 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-29778-1_19⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Cairo, Egypt. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2015.7440322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203105v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of ADMM-LP algorithm for LDPC decoding, a first step to hardware implementation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An Efficient, Portable and Generic Library for Successive Cancellation Decoding of Polar Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jego</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECS.2015.7440322⟩</w:t>
+              <w:t xml:space="preserve">The 28th International Workshop on Languages and Compilers for Parallel Computing (LCPC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Raleigh, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-29778-1_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699133v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Performance of Message Parsers for Embedded Systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Study and Analysis of a New Implementation of a Mixed-Signal Cartesian Feedback for a Low Power Zero-IF WCDMA Transmitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aulery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Deltimple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Applied Computing 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.1505</w:t>
+              <w:t xml:space="preserve">NEWCAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, PARIS, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806727v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and Analysis of a New Implementation of a Mixed-Signal Cartesian Feedback for a Low Power Zero-IF WCDMA Transmitter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Improving the Performance of Message Parsers for Embedded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jigar Solanki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yérom-David Bromberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tegawendé F. Bissyandé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, PARIS, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">Symposium on Applied Computing 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.1505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841311v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic video adaptation FPGA implementation towards content- and context-awareness in future networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Spatial downsizing impact in the transrating tradeoff for content/context awareness in media network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Négru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Telecommunications and Multimedia (TEMU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Chania, Greece. pp.158-162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMU.2012.6294709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978478v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartesian Feedback with digital enhancement applied to fully integrated CMOS RF transmitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Deltimple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Sanaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiheb Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMS2012 International Microwave Symposium, Workshop WSD: RF &amp; mmW PAs: Linearization and Power Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving architecture efficiency of SoftCore processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial downsizing impact in the transrating tradeoff for content/context awareness in media network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Design of a Mixed-Signal Cartesian Feedback Loop for a Low Power Zero-IF WCDMA Transmitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Sanaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiheb Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Telecommunications and Multimedia (TEMU)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd IEEE Circuits and Systems Society Latin American Symposium on Circuits and Systems (LASCAS2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Mexico. pp.4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985313v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Video Adaptation Framework Towards Content - and Context - Awareness in Future Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Negru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Desfarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bucharest, Romania. pp.2218 - 2222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Mixed-Signal Cartesian Feedback Loop for a Low Power Zero-IF WCDMA Transmitter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">New digital predistortion design based on mixed-signal cartesian feedback training for 3G homodyne transmitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Sanaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiheb Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Deltimple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE Circuits and Systems Society Latin American Symposium on Circuits and Systems (LASCAS2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International New Circuits and Systems Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.93-96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2012.6328964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669883v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New digital predistortion design based on mixed-signal cartesian feedback training for 3G homodyne transmitter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A generic video adaptation FPGA implementation towards content- and context-awareness in future networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Sanaa</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Daniel Négru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Desfarges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International New Circuits and Systems Conference (NEWCAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Karlsruhe, Germany. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985299v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des performances de Xenomai avec un décodeur H.264/AVC</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An LCF-ADC Model Using Co-simulation Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelassi Zied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiheb Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lévi</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du GDR SOC-SIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lyon, France. pp 1-2</w:t>
+              <w:t xml:space="preserve">2011 International Workshop on ADC Modelling, Testing and Data Converter Analysis and Design and IEEE 2011 ADC Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Orvieto, Italy. pp.104-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601828v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assertion support in high-level synthesis design flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Automatic HLS based Low-Cost IP Watermarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dallet</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum on Specification and Design Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Oldenburg, Germany. pp.1-8</w:t>
+              <w:t xml:space="preserve">9th IEEE International NEWCAS conference 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.490-493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668604v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00605723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A system aproach for reducing power consumption of multimedia devices with a low QoE impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Desfarges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Négru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 18th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Beirut, Lebanon. pp.5-8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2011.6122200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Cartesian Feedback for Zero-IF WCDMA Transmitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiheb Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LASCAS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Bogota, Colombia. pp.1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LASCAS.2011.5750300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation matérielle du filtre anti-bloc pour la norme H.264/AVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Kthiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI: Conférence francophone de la communauté du traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reconfigurable Multi-core cryptoprocessor for Multi-channel Communication Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gogniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPDPS - 25th IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Anchorage, United States. pp.199-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00595998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic HLS based Low-Cost IP Watermarking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Implémentation matérielle du filtre anti-bloc pour la norme H.264/AVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Kthiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Kadionik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Attitalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE International NEWCAS conference 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.490-493</w:t>
+              <w:t xml:space="preserve">Conférence francophone de la communauté du traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, France. pp 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00605723v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An LCF-ADC Model Using Co-simulation Technique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Design and implementation of a multi-core crypto-processor for software defined radios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Gogniat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 International Workshop on ADC Modelling, Testing and Data Converter Analysis and Design and IEEE 2011 ADC Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium on Applied Reconfigurable Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Belfast, United Kingdom. pp.29-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-19475-7_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957286v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and implementation of a multi-core crypto-processor for software defined radios</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Performance analysis and evaluation of Xenomai with H.264/AVC decoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Kthiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Kadionik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dallet</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Applied Reconfigurable Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICM: International Conference on Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Hammamet, Tunisia. pp 1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00668594v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation matérielle du filtre anti-bloc pour la norme H.264/AVC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Evaluation des performances de Xenomai avec un décodeur H.264/AVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Kthiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone de la communauté du traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, France. pp 1-4</w:t>
+              <w:t xml:space="preserve">Colloque national du GDR SOC-SIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lyon, France. pp 1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624679v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis and evaluation of Xenomai with H.264/AVC decoder</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Assertion support in high-level synthesis design flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Ribon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lévi</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICM: International Conference on Microelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Hammamet, Tunisia. pp 1-6</w:t>
+              <w:t xml:space="preserve">Forum on Specification and Design Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Oldenburg, Germany. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655237v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de moniteurs matériels dans un processus de synthèse de haut-niveau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Efficient phase noise modeling of a PLL-based frequency synthesizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRDM 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Symposium on Communications, Control and Signal Processing (ISCCSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Cyprus. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCCSP.2010.5463478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00567435v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00560326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Core AES Cryptoprocessor for Multi-Channel SDR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Reducing and Smoothing Power consumption of ROM-based Controller Implementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ribon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Gogniat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Military Communication and Information Systems Conference, MCC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Wroclaw, Poland. pp.1-7</w:t>
+              <w:t xml:space="preserve">23rd Symposium on Integrated Circuits and Sytems Design, SBCCI 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Sao Paulo, Brazil. pp.8-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00552208v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00552189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des Assertions Comportementales dans un Flot de Synthèse de Haut-Niveau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Area Optimization Of ROM-Based Controllers Dedicated To Digital Signal Processing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ribon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR SocSiP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">18th EURASIP European Conference on Signal Processing 2010, EUSIPCO 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.547-551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00567416v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing and Smoothing Power consumption of ROM-based Controller Implementations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Low-Area Filter Bank Design Methodology for On-Chip ADC Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mechouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Symposium on Integrated Circuits and Sytems Design, SBCCI 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Sao Paulo, Brazil. pp.8-13</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems, ICECS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Athens, Greece. pp.724-727</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00552189v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00552169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Area Optimization Of ROM-Based Controllers Dedicated To Digital Signal Processing Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Using Digital Signal Processor Singularities to Minimize ROM Based Controller Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th EURASIP European Conference on Signal Processing 2010, EUSIPCO 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.547-551</w:t>
+              <w:t xml:space="preserve">8th IEEE International NEWCAS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montréal, Canada. pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552986v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00501605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low-Area Filter Bank Design Methodology for On-Chip ADC Testing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Behavioral Assertion Support in HLS Design Flow.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Ribon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems, ICECS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Athens, Greece. pp.724-727</w:t>
+              <w:t xml:space="preserve">System, Software, SoC and Silicon Debug Conference, SD4 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Southampton, United Kingdom. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00552169v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00552184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient phase noise modeling of a PLL-based frequency synthesizer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">A Multi-Core AES Cryptoprocessor for Multi-Channel SDR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Gogniat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Communications, Control and Signal Processing (ISCCSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Military Communication and Information Systems Conference, MCC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Wroclaw, Poland. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00560326v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00552208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Digital Signal Processor Singularities to Minimize ROM Based Controller Area</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Génération de moniteurs matériels dans un processus de synthèse de haut-niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Ribon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE International NEWCAS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montréal, Canada. pp.29-32</w:t>
+              <w:t xml:space="preserve">JNRDM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpelleir, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00501605v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Assertion Support in HLS Design Flow.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Gestion des Assertions Comportementales dans un Flot de Synthèse de Haut-Niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Ribon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">System, Software, SoC and Silicon Debug Conference, SD4 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Southampton, United Kingdom. pp.1</w:t>
+              <w:t xml:space="preserve">GDR SocSiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00552184v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à la synthèse de haut niveau (HLS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Automated Multimode System Design for High Performance DSP Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique d'Architectures des systèmes matériels enfouis et méthodes de conception associées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Lannion, France</w:t>
+              <w:t xml:space="preserve">17th EURASIP European Conference on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, United Kingdom. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400044v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Power Decimation and Channel Selection Filter for Multistandard Receiver</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Experiments on Designing Low Power Decimation Filter for Multistandard Receiver on heterogeneous targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Grati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghazel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Wireless Networking Conference (WCNC'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Budapest, Hungary. pp.000</w:t>
+              <w:t xml:space="preserve">17th EURASIP European Conference on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389865v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments on Designing Low Power Decimation Filter for Multistandard Receiver on heterogeneous targets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Reconfigurable Crypto Sub System for the Sotware Communication Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Ghazel</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Gogniat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th EURASIP European Conference on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.000</w:t>
+              <w:t xml:space="preserve">IEEE Military Communications Conference, MILCOM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Boston, United States. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389863v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Multimode System Design for High Performance DSP Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High-Level Synthesis for the Design of FPGA-based Signal Processing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th EURASIP European Conference on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, United Kingdom. pp.000</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Systems, Architectures, Modeling, and Simulation Conference (SAMOS'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Samos, Greece. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389862v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reconfigurable Crypto Sub System for the Sotware Communication Architecture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Introduction à la synthèse de haut niveau (HLS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Gogniat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Military Communications Conference, MILCOM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Boston, United States. pp.1-7</w:t>
+              <w:t xml:space="preserve">Ecole thématique d'Architectures des systèmes matériels enfouis et méthodes de conception associées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00479692v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Level Synthesis for the Design of FPGA-based Signal Processing Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Low Power Decimation and Channel Selection Filter for Multistandard Receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Grati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Systems, Architectures, Modeling, and Simulation Conference (SAMOS'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Samos, Greece. pp.000</w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Wireless Networking Conference (WCNC'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Budapest, Hungary. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389864v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Orthogonal Online Digital Calibration for Time-Interleaved Analog-to-Digital Converters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimized Decimation Structure for Complex Bandpass ΣΔ Modulator in Wideband Receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Fares Jridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCAS'2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Seattle, United States. pp.576-579</w:t>
+              <w:t xml:space="preserve">IMEKO Workshop on ADC and DAC Modelling and Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Florence, Italy. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00288043v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthogonal correction implementation for time interleaved analog-to-digital converters: realtime application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A New Orthogonal Online Digital Calibration for Time-Interleaved Analog-to-Digital Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Jridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th EURASIP European Conference on Signal Processing (EUSIPCO'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. pp.000</w:t>
+              <w:t xml:space="preserve">ISCAS'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Seattle, United States. pp.576-579</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389914v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00288043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site internet collaborative pour l'enseignement de la sécurité matérielle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Orthogonal correction implementation for time interleaved analog-to-digital converters: realtime application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CESTIS 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">16th EURASIP European Conference on Signal Processing (EUSIPCO'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400019v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low power implementation of decimation filter for multistandard receiver</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Site internet collaborative pour l'enseignement de la sécurité matérielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Design and Technology of Integrated Systems (DTIS'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Tozeur, Tunisia. pp.00</w:t>
+              <w:t xml:space="preserve">7ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CESTIS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00288655v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unité de gestion des modes d'un IP multimode</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Low power implementation of decimation filter for multistandard receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Grati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales du réseau doctoral en microélectronique (JNRDM 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IEEE Design and Technology of Integrated Systems (DTIS'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Tozeur, Tunisia. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400029v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00288655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Decimation Structure for Complex Bandpass ΣΔ Modulator in Wideband Receiver</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Unité de gestion des modes d'un IP multimode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mechouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMEKO Workshop on ADC and DAC Modelling and Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Florence, Italy. pp.000</w:t>
+              <w:t xml:space="preserve">Journées nationales du réseau doctoral en microélectronique (JNRDM 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400070v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux pratiques de gestion de périphériques d'une carte FPGA Xilinx Starter-Kit Spartan3-E à l'aide de picoprocesseur (picoBlaze)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CESTIS 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00400026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Decimation Filter Architecture for 5th Order Σ∆ Converter in GSM/ UMTS/ Wi-max Radio Receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jebalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International conference on Signals, Circuits &amp; Systems (SCS'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Hammamet, Tunisia. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00389913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CrypatArchi Web Site : A collaborative Web Site for Teachnig Hardware Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International CrypatArchi Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Trégastel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00400013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Adaptive Calibration Method for Time Interleaved Analog to Digital Converters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+                <w:t xml:space="preserve">Les convertisseurs analogique numérique entrelacés dans le temps: théorie et nouvelles tendances des méthodes de correction d'erreurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Jridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS'2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Ottawa, Canada. pp.932-935</w:t>
+              <w:t xml:space="preserve">JNRDM'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Lille, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00180510v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intellectual Property Protection using Watermaking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multimode architecture design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dallet</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shafqat Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du GDR SOC-SIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Design and Architectures for Signal and Image Processing Workshop (DASIP'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Grenoble, France. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400031v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00204577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Rate Filter for Broadband Radiotelescopes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Intellectual Property Protection using Watermaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IMEKO-TC4 International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Iasi, Romania. pp.55-60</w:t>
+              <w:t xml:space="preserve">Colloque national du GDR SOC-SIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00180426v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Functions Based Watermarking for IPP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Multi-Rate Filter for Broadband Radiotelescopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Camino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Quertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems (ICECS'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco. pp.00</w:t>
+              <w:t xml:space="preserve">15th IMEKO-TC4 International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Iasi, Romania. pp.55-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00204554v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLS Design Flow for Multimode IP Generation Under Multiple Constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mathematical Functions Based Watermarking for IPP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Khan</w:t>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco. pp.000</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems (ICECS'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400051v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00204554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decimation Filter for a Very Large Band Signal in Radioastronomy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HLS Design Flow for Multimode IP Generation Under Multiple Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRIME'2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Bordeaux, France. pp.PRIME 2007 15.3</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00180517v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimode architecture design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+                <w:t xml:space="preserve">A Decimation Filter for a Very Large Band Signal in Radioastronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Camino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Quertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Comoretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design and Architectures for Signal and Image Processing Workshop (DASIP'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Grenoble, France. pp.00</w:t>
+              <w:t xml:space="preserve">PRIME'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Bordeaux, France. pp.PRIME 2007 15.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00204577v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les convertisseurs analogique numérique entrelacés dans le temps: théorie et nouvelles tendances des méthodes de correction d'erreurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+                <w:t xml:space="preserve">New Adaptive Calibration Method for Time Interleaved Analog to Digital Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Jridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRDM'2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Lille, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">NEWCAS'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Ottawa, Canada. pp.932-935</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00180540v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bit-Width Aware High-level Synthesis for Digital Signal Processing Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">IP Generation Targeting Multiple Bit-Width Standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2006, pp.175-178</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems (ICECS'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Nice, France. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00104964v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IP Generation Targeting Multiple Bit-Width Standards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bit-Width Aware High-level Synthesis for Digital Signal Processing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caaliph Andriamisaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Nice, France. pp.000</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.175-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179954v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00104964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bit-Width Optimizations for High-level Synthesis of Digital Signal Processing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Andriamisaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design of Circuits and Integrated Systems (DCIS'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Barcelona, Spain. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00400135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bit-Width Optimizations for High-level Synthesis of Digital Signal Processing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caaliph Andriamisaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00104966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded budgeted parallel architecture versus control dominated architecture for hazard data-signal processors synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pipelined memory controllers for DSP applications handling unpredictable data acesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Sevilla, Spain. pp.100-111</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.268 - 269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179896v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic memory access management and address computation for dataflow applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Séquenceur mémoire pour applications multimédia temps réel gérant les séquences d'accès indéterministes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caaliph Andriamisaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Andriamisaina</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Sylvain Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Perth, Australia. pp.152-157</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.183-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179910v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C- BASED RAPID PROTOTYPING FOR DIGITAL SIGNAL PROCESSING</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Dynamic Memory Access Management and Address Computation for Dataflow Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caaliph Andriamisaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bomel</w:t>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Turkey. pp.1-4</w:t>
+                <w:t xml:space="preserve">Eric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.152-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080466v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Memory Access Management and Address Computation for Dataflow Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pipelined memory controllers for DSP real time applications handling unpredictable data accesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2005, pp.152-157</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the European Signal Processing Conference (EUSIPCO'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Antalya, Turkey. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080158v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquenceur mémoire pour applications multimédia temps réel gérant les séquences d'accès indéterministes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">C- BASED RAPID PROTOTYPING FOR DIGITAL SIGNAL PROCESSING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.183-186</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Turkey. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00105019v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipelined memory controllers for DSP applications handling unpredictable data acesses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dynamic memory access management and address computation for dataflow applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Andriamisaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2005, pp.268 - 269</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the IFIP International Conference on Very Large Scale Integration (VLSI-SOC'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Perth, Australia. pp.152-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080044v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipelined memory controllers for DSP real time applications handling unpredictable data accesses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bounded budgeted parallel architecture versus control dominated architecture for hazard data-signal processors synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the European Signal Processing Conference (EUSIPCO'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Antalya, Turkey. pp.000</w:t>
+              <w:t xml:space="preserve">the SPIE Conference, Microtechnologies for the New Millennium (SPIE'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Sevilla, Spain. pp.100-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179898v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Level Synthesis Assisted Rapid Prototyping for Digital Signal Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirstophe Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Héno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Microelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Tunis, Tunisia. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00389850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reed-solomon behavioral virtual component for communication systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirstophe Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Héno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Vancouver, Canada. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00179894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic System Level to Hw/Sw Design Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18060,595 +18177,595 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Side-channel attack hardware detection module added to RISC-V core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mendez Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RISC-V Summit Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Paris, France. pp.P497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MonitoRISC : Dynamic insertion of instructions dedicated to sidechannel attacks detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mendez Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 - Colloque National du GDR SoC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615379v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time QCSP Communication System Prototyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Monière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GDR SoC²</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture programmable pour les systèmes de communications numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Tourres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Crenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mael Tourres</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyrille Chavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR SoC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFF3CT : Un environnement de simulation pour le codage de canal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leonardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Tonnellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delbergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le 12ème Colloque du GDR SoC/SiP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bordeaux, France. , </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.13492.91520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18658,163 +18775,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartesian Feedback with Digital Enhancement for CMOS RF Transmitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Deltimple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiheb Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aulery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linearization and Efficiency Enhancement Techniques for Silicon Power Amplifiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-418678-1.00002-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18824,147 +18941,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaminari: a resource-frugal index for approximate colored k -mer queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshihiro Shibuya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Patro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18974,100 +19091,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la prise en compte des contraintes des applications TDSI dans la synthèse de haut niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université de Bretagne Sud, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19077,105 +19194,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adéquation Algorithme Architecture - Approches matérielles et logicielles pour les applications de communications numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architectures Matérielles [cs.AR]. Université de Bordeaux, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04025353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId386"/>
+      <w:footerReference w:type="default" r:id="rId389"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19322,51 +19439,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169582v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pottier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#233;ndez Real" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3762646" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Abdallah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moni&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boutillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2025.3623073" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891163v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Tourres" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chavet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3527028" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04698948v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Levallois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Andreace" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dufresne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111435" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464592v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2024.3494059" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663738v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Magnant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Collard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3431508" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vincent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sa&#239;ghi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3324877" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406481v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2023.102933" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pignoly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2023.102832" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Delomier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Crenne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-020-01519-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286158v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-019-00727-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02358306v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cassagne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hartmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun He" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2019.100345" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286153v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-019-01447-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698154v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Debbabi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Khouja" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Tlili" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-017-1284-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286238v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415653v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jigar Solanki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2939379" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698156v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Tonnellier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gadat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2016.2571283" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698155v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2016.2615304" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286228v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286270v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286280v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002957v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Crenne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2014.2311317" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980616v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2538668" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2311964" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998839v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duhem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aubry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Negru" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2013.06.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818170v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Kthiri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kadionik" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Attitalah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-013-0744-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6CPLV6TG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945635v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2012.2234080" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987580v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.32.725-754" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753211v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-012-9085-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746813v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Casseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2011.07.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CMDZ6B7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730930v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; F. Bissyand&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2012.2208617" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987572v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dallet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2012003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847598v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delaunay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Rebai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-012-9937-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2PKHQ0Z3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987525v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Grati" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ghazel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/870546" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674041v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belean" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Terebes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2012.01.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6HXHVC5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631026v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grati" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khouja" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghazel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987585v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631012v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/927670" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554228v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-010-0467-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J71J7V6K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631185v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2010012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361870v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2008.2000821" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389847v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andriamisaina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232579v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Carrere" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230471v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609110v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Fahimuddin Alavi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616772v3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nieddu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez Real" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10849306" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310386v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Temim" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637304v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Siebert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fourny" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC56721.2023.10293766" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906564v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10136972" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448918v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663728v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATINCOM59467.2023.10361892" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103277v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moniere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12748-9_3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103371v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12748-9_1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570859v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Gillet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien F. Vincent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS54905.2022.9948601" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381562v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Saint-Germain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS55645.2022.9919244" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699091v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158203v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Almorin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kissel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158201v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS202256217.2022.9970886" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214321v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Volpin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS202256217.2022.9971030" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586312v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coussy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586276v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/5GWF52925.2021.00046" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404782v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Saied" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327789v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS50750.2020.9195248" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490245v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002987v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Ben Thameur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003006v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002990v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003000v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002993v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003001v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003008v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003004v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane Noubir" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bornat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002982v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702665v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SOFTCOM.2017.8115500" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702572v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8110012" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702575v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8110001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698390v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024640" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003010v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702578v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8110022" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965633v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delbergue" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10295.42409/1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292317v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Burton" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Konrad" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363975v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760327" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699155v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593075" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699159v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593096" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699135v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471820" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699147v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2016.7527259" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363980v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593092" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699161v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Bouzouita" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2016.7952003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699143v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2016.7565042" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702580v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853805" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203105v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29778-1_19" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699133v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2015.7440322" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806727v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841311v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulery" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deltimple" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Belot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978478v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;gru" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desfarges" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714363v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Sanaa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192235v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985313v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMU.2012.6294709" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999540v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669883v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985299v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6328964" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601828v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Atitallah" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; L&#233;vi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668604v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ribon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668667v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2011.6122200" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586824v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS.2011.5750300" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306342v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Levi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595998v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delahaye" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605723v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957286v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelassi Zied" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668594v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19475-7_5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HCL513GZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624679v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655237v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567435v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00552208v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567416v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00552189v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552986v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00552169v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mechouk" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560326v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Eynard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lewis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2010.5463478" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501605v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00552184v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400044v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389865v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389863v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389862v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479692v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389864v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288043v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Jridi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389914v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maher" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400019v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288655v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400029v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400070v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Fares Jridi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebai" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400026v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389913v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jebalia" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400013v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180510v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400031v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180426v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Camino" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quertier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baudry" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204554v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400051v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180517v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Comoretto" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204577v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafqat Khan" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180540v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104964v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caaliph Andriamisaina" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179954v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400135v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104966v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179896v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179910v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080466v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bomel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080158v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105019v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080044v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179898v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389850v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirstophe J&#233;go" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le H&#233;no" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179894v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079258v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pasquier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045762v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615379v2" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880799v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586329v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965629v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13492.91520" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090527v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-418678-1.00002-7" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05395000v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Shibuya" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Patro" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011379v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04025353v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598262v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Abadallah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moni&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2026.3685184" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Abdallah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boutillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2025.3623073" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891163v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Tourres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chavet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3527028" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169582v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pottier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#233;ndez Real" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3762646" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663738v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Magnant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Collard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3431508" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04698948v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Levallois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Andreace" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dufresne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111435" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464592v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2024.3494059" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406481v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2023.102933" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pignoly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2023.102832" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406432v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sa&#239;ghi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3324877" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612069v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Delomier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Crenne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490238v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-020-01519-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286153v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-019-01447-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286158v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-019-00727-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02358306v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cassagne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hartmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun He" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2019.100345" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003018v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698154v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Debbabi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Khouja" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Tlili" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-017-1284-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jigar Solanki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2939379" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286238v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698156v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Tonnellier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gadat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2016.2571283" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698155v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2016.2615304" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286270v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286228v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980616v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2538668" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286280v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002957v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Crenne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2014.2311317" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984961v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2311964" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818170v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Kthiri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kadionik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Attitalah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-013-0744-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6CPLV6TG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945635v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2012.2234080" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987580v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.32.725-754" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998839v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duhem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aubry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Negru" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2013.06.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dallet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2012003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753211v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-012-9085-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730930v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; F. Bissyand&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2012.2208617" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746813v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Casseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2011.07.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CMDZ6B7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847598v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delaunay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Rebai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-012-9937-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2PKHQ0Z3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987525v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Grati" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ghazel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/870546" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belean" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Terebes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2012.01.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6HXHVC5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554228v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-010-0467-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J71J7V6K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631026v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grati" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khouja" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghazel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987585v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631012v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/927670" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631185v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2010012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361870v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2008.2000821" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389847v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andriamisaina" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232579v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Carrere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616772v3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nieddu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez Real" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10849306" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609110v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Fahimuddin Alavi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230471v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906564v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10136972" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310386v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Temim" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637304v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Siebert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fourny" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC56721.2023.10293766" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448918v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663728v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATINCOM59467.2023.10361892" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103371v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12748-9_1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570859v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Gillet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien F. Vincent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS54905.2022.9948601" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381562v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Saint-Germain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS55645.2022.9919244" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699091v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158203v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Almorin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kissel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158201v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS202256217.2022.9970886" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214321v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Volpin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS202256217.2022.9971030" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103277v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moniere" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12748-9_3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404782v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Saied" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586276v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/5GWF52925.2021.00046" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586312v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coussy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327789v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS50750.2020.9195248" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490245v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002987v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Ben Thameur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003006v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002990v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003000v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002993v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003004v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safouane Noubir" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bornat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003001v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003008v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002982v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003010v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702575v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8110001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698390v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2017.8024640" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702578v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8110022" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965633v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delbergue" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10295.42409/1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702665v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SOFTCOM.2017.8115500" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702572v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8110012" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699161v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Bouzouita" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2016.7952003" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363975v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760327" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699155v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593075" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699159v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593096" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699135v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471820" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699147v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2016.7527259" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363980v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593092" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699143v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2016.7565042" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702580v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853805" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292317v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Burton" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Konrad" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699133v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2015.7440322" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203105v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29778-1_19" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841311v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulery" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deltimple" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Belot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806727v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985313v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;gru" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMU.2012.6294709" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714363v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Sanaa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192235v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669883v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999540v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desfarges" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985299v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6328964" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978478v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957286v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelassi Zied" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605723v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668667v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2011.6122200" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586824v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS.2011.5750300" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306342v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Atitallah" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Levi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595998v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delahaye" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624679v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; L&#233;vi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668594v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19475-7_5" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HCL513GZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655237v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601828v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668604v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ribon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560326v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Eynard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lewis" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2010.5463478" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00552189v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552986v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00552169v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mechouk" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501605v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00552184v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00552208v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567435v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567416v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389862v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389863v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479692v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389864v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400044v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389865v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400070v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Fares Jridi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebai" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288043v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Jridi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389914v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maher" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400019v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288655v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400029v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400026v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389913v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jebalia" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400013v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180540v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204577v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafqat Khan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400031v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180426v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Camino" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quertier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baudry" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204554v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400051v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180517v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Comoretto" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180510v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179954v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104964v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caaliph Andriamisaina" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400135v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104966v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080044v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105019v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080158v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179898v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080466v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bomel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179910v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179896v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389850v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirstophe J&#233;go" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le H&#233;no" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179894v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079258v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pasquier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045762v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615379v2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880799v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586329v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965629v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13492.91520" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090527v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-418678-1.00002-7" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05395000v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Shibuya" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Patro" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011379v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04025353v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>