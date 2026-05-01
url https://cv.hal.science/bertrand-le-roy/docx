--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -1072,697 +1072,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortality and pulmonary complications in patients undergoing surgery with perioperative SARS-CoV-2 infection: an international cohort study</w:t>
+                <w:t xml:space="preserve">Extended right colectomy, left colectomy, or segmental left colectomy for splenic flexure carcinomas: a European multicenter propensity score matching analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitri Nepogodiev</w:t>
+                <w:t xml:space="preserve">Nicola De’angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleix Martínez-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aneel Bhangu</w:t>
+                <w:t xml:space="preserve">Des Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Glasbey</w:t>
+                <w:t xml:space="preserve">Filippo Landi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Omar Omar</w:t>
+                <w:t xml:space="preserve">Giulio Cesare Vitali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0140-6736(20)31182-x⟩</w:t>
+              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00464-020-07431-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04545439v1</w:t>
+                <w:t xml:space="preserve">hal-02532908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined biembolization induces higher hypertrophy than portal vein embolization before major liver resection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Le Roy</w:t>
+                <w:t xml:space="preserve">Three fluoropyrimidine-based regimens in routine clinical practice after nab-paclitaxel plus gemcitabine for metastatic pancreatic cancer: An AGEO multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Pointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Gallon</w:t>
+                <w:t xml:space="preserve">David Tougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Cauchy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Simon Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Gagnière</w:t>
+                <w:t xml:space="preserve">Astrid Pozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Béchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPB</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hpb.2019.08.005⟩</w:t>
+              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44, pp.295 - 301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinre.2019.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532863v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Visual Cues with Interactions for 3D–2D Registration in Liver Laparoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yamid Espinel</w:t>
+                <w:t xml:space="preserve">Combined biembolization induces higher hypertrophy than portal vein embolization before major liver resection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erol Ozgür</w:t>
+                <w:t xml:space="preserve">Arnaud Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Calvet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Buc</w:t>
+                <w:t xml:space="preserve">Francois Cauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10439-020-02479-z⟩</w:t>
+              <w:t xml:space="preserve">HPB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (2), pp.298-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hpb.2019.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866682v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three fluoropyrimidine-based regimens in routine clinical practice after nab-paclitaxel plus gemcitabine for metastatic pancreatic cancer: An AGEO multicenter study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining Visual Cues with Interactions for 3D–2D Registration in Liver Laparoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Tougeron</w:t>
+                <w:t xml:space="preserve">Yamid Espinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Pernot</w:t>
+                <w:t xml:space="preserve">Erol Ozgür</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Pozet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Béchade</w:t>
+                <w:t xml:space="preserve">Lilian Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Buc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinre.2019.08.009⟩</w:t>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (6), pp.1712-1727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10439-020-02479-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491049v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended right colectomy, left colectomy, or segmental left colectomy for splenic flexure carcinomas: a European multicenter propensity score matching analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mortality and pulmonary complications in patients undergoing surgery with perioperative SARS-CoV-2 infection: an international cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Nepogodiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola De’angelis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aleix Martínez-Pérez</w:t>
+                <w:t xml:space="preserve">Aneel Bhangu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Winter</w:t>
+                <w:t xml:space="preserve">James Glasbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Landi</w:t>
+                <w:t xml:space="preserve">Elizabeth Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Cesare Vitali</w:t>
+                <w:t xml:space="preserve">Omar Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 396 (10243), pp.27-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00464-020-07431-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0140-6736(20)31182-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532908v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatopancreatoduodenectomy –a controversial treatment for bile duct and gallbladder cancer from a European perspective</w:t>
               </w:r>
@@ -1787,51 +1787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentinus Valdimarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Campagnaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Chatzizacharias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2010,295 +2010,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The increasing prominence of “non-surgical” articles in surgical literature</w:t>
+                <w:t xml:space="preserve">Surgical management of gastric adenocarcinoma. Official expert recommendations delivered under the aegis of the French Association of Surgery (AFC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Selvy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Le Roy</w:t>
+                <w:t xml:space="preserve">T. Voron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Abjean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Veziant</w:t>
+                <w:t xml:space="preserve">B. Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pereira</w:t>
+                <w:t xml:space="preserve">D. Bergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Veziant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 157 (1), pp.37-41. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2019.06.012⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 157 (2), pp.117-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2020.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02532823v1</w:t>
+                <w:t xml:space="preserve">hal-03595657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surgical management of gastric adenocarcinoma. Official expert recommendations delivered under the aegis of the French Association of Surgery (AFC)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The increasing prominence of “non-surgical” articles in surgical literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bergeat</w:t>
+                <w:t xml:space="preserve">Marie Selvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Veziant</w:t>
+                <w:t xml:space="preserve">Adeline Abjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Veziant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gagniere</w:t>
+                <w:t xml:space="preserve">B. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 157 (2), pp.117-126. </w:t>
+              <w:t xml:space="preserve">, 2020, 157 (1), pp.37-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2020.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2019.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595657v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case series study of augmented reality in laparoscopic liver resection with a deformable preoperative model</w:t>
               </w:r>
@@ -2310,64 +2310,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Roy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamid Espinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2412,425 +2412,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folfirinox versus gemcitabine/nab-paclitaxel as first-line therapy in patients with metastatic pancreatic cancer: a comparative propensity score study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pancreaticoduodenectomy with right gastric vessels preservation: impact on intraoperative and postoperative outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Veziant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Williet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Simon Pernot</w:t>
+                <w:t xml:space="preserve">Raja Narayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Advances in Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1756284819878660⟩</w:t>
+              <w:t xml:space="preserve">ANZ Journal of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 89 (4), pp.E147-E152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ans.14956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02532994v1</w:t>
+                <w:t xml:space="preserve">hal-02533056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmented reality guidance in laparoscopic hepatectomy with deformable semi-automatic computed tomography alignment (with video)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Le Roy</w:t>
+                <w:t xml:space="preserve">E. Ozgur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ozgur</w:t>
+                <w:t xml:space="preserve">B. Koo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Koo</w:t>
+                <w:t xml:space="preserve">E. Buc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bartoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 156, pp.261 - 262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2019.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03486522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pancreaticoduodenectomy with right gastric vessels preservation: impact on intraoperative and postoperative outcomes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Folfirinox versus gemcitabine/nab-paclitaxel as first-line therapy in patients with metastatic pancreatic cancer: a comparative propensity score study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Williet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raja Narayan</w:t>
+                <w:t xml:space="preserve">Angélique Saint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Pointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANZ Journal of Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 89 (4), pp.E147-E152. </w:t>
+              <w:t xml:space="preserve">Therapeutic Advances in Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.175628481987866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ans.14956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1756284819878660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533056v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRAF mutation is not associated with an increased risk of recurrence in patients undergoing resection of colorectal liver metastases</w:t>
               </w:r>
@@ -3078,291 +3078,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the prognostic impact of BRAF mutation in patients undergoing resection of colorectal liver metastases? Results of nationwide intergroup (ACHBT, FRENCH, AGEO) cohort of 249 patients.</w:t>
+                <w:t xml:space="preserve">Preoperative liver registration for augmented monocular laparoscopy using backward–forward biomechanical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Bachet</w:t>
+                <w:t xml:space="preserve">Erol Özgür</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Moreno-Lopez</w:t>
+                <w:t xml:space="preserve">Bongjin Koo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Buc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Viganò</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrien Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/JCO.2018.36.15_SUPPL.3554⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (10), pp.1629-1640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-018-1842-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04545421v1</w:t>
+                <w:t xml:space="preserve">hal-04628197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preoperative liver registration for augmented monocular laparoscopy using backward–forward biomechanical simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What is the prognostic impact of BRAF mutation in patients undergoing resection of colorectal liver metastases? Results of nationwide intergroup (ACHBT, FRENCH, AGEO) cohort of 249 patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Moreno-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erol Özgür</w:t>
+                <w:t xml:space="preserve">Luca Viganò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bongjin Koo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Buc</w:t>
+                <w:t xml:space="preserve">Ugo Marchese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bartoli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maximiliano Gelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (10), pp.1629-1640. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (15_suppl), pp.3554-3554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11548-018-1842-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1200/JCO.2018.36.15_SUPPL.3554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628197v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indocyanine Green Retention Rates at 15 min Predicted Hepatic Decompensation in a Western Population</w:t>
               </w:r>
@@ -3482,51 +3482,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liver hypertrophy: Underlying mechanisms and promoting procedures before major hepatectomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3616,64 +3616,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Normal Preoperative Lipase Serum Level Is an Easy and Objective Risk Factor of Pancreatic Fistula After Pancreaticoduodenectomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Abjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3776,51 +3776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Buc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4040,51 +4040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Fontarensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4295,51 +4295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Abjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4442,51 +4442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Buc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erol Özgür</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4537,51 +4537,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laparoscopic distal gastrectomy with type D2 lymphadenectomy for adenocarcinoma (hybrid procedure) (with video)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Veziant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Antomarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4589,51 +4589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 154 (2), pp.135 - 136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5766,51 +5766,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04628160v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Kalantari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erol Ozgur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alkhatib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Roy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-024-03134-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529411v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Thibaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Veziant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Warlaumont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gauthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2024.108310" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521531v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boubaddi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Teixeira Farinha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piessen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-023-14496-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04168644v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Epin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Passot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Christou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monneuse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Mabrut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-021-06433-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Bou Saleh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Golse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abdallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie V&#233;ziant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjs/znac026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647812v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola De'Angelis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Catena" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Memeo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Coccolini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Mart&#237;nez-P&#233;rez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13017-021-00369-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenise M. Parreira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eismann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lesage" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182212044" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545439v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Nepogodiev" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneel Bhangu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Glasbey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Omar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(20)31182-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532863v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gallon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cauchy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagni&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hpb.2019.08.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02866682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamid Espinel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erol Ozg&#252;r" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Calvet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-020-02479-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491049v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pointet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tougeron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pernot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pozet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique B&#233;chade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2019.08.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532908v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola De&#8217;angelis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Des Winter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Landi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cesare Vitali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-020-07431-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172485v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melroy d'Souza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentinus Valdimarsson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Campagnaro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Chatzizacharias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hpb.2019.12.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917293v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Baldini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Brustia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pessaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sommacale" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230914" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532823v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Selvy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Abjean" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2019.06.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03595657v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Voron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Romain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bergeat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Veziant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gagniere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2020.02.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04628181v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Roy Bertrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-020-07815-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532994v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Williet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Saint" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1756284819878660" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486522v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Roy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ozgur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartoli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2019.01.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533056v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Narayan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ans.14956" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02748555v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Bachet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moreno&#8208;lopez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vigano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Marchese" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bjs.11180" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02462757v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tuech" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Younan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sideris" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surg.2018.07.027" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545421v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bachet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Moreno-Lopez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vigan&#242;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Marchese" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Gelli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2018.36.15_SUPPL.3554" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04628197v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erol &#214;zg&#252;r" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bongjin Koo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1842-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04168676v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coss&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Serji" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-018-4464-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095387v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupr&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabrot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2018.03.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655054v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Franz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Aumont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MPA.0000000000000905" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657700v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dupr&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surg.2017.04.019" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657312v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hordonneau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pezet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jscr/rjx011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655045v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Fontarensky" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abergel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-017-4016-5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094449v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nicolas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Gouge" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis D&#8217;alteroche" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ayoub" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Georgescu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4254/wjh.v9.i27.1125" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657282v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12893-017-0257-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657257v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Phutane" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poirot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-017-5733-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682158v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Antomarchi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pezet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2017.03.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682151v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bazin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-016-5335-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327761v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-016-4866-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635623v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tixier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvanet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148739" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465152v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouteloup" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Costes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Richard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-012876" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095434v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagniere" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Tavernier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11605-016-3133-z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833364v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delplanque" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mendy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Combe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fenart" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boue-Vaisse" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02612835v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019CLFAS019" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04628160v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Kalantari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erol Ozgur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alkhatib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Roy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-024-03134-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529411v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Thibaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Veziant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Warlaumont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gauthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejso.2024.108310" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521531v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boubaddi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Teixeira Farinha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piessen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-023-14496-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04168644v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Epin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Passot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Christou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monneuse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Mabrut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-021-06433-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Bou Saleh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Golse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Abdallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie V&#233;ziant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjs/znac026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647812v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola De'Angelis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Catena" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Memeo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Coccolini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Mart&#237;nez-P&#233;rez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13017-021-00369-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenise M. Parreira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eismann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lesage" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182212044" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532908v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola De&#8217;angelis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Des Winter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Landi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cesare Vitali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-020-07431-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491049v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pointet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tougeron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pernot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pozet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique B&#233;chade" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2019.08.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532863v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gallon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cauchy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagni&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hpb.2019.08.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02866682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamid Espinel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erol Ozg&#252;r" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Calvet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-020-02479-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545439v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Nepogodiev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneel Bhangu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Glasbey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Omar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(20)31182-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172485v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melroy d'Souza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentinus Valdimarsson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Campagnaro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Chatzizacharias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hpb.2019.12.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917293v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Baldini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Brustia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pessaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sommacale" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230914" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03595657v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Voron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Romain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bergeat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Veziant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gagniere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2020.02.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532823v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Selvy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Abjean" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2019.06.012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04628181v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Roy Bertrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-020-07815-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533056v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Narayan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ans.14956" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486522v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Roy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ozgur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartoli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2019.01.009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532994v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Williet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Saint" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1756284819878660" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02748555v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Bachet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moreno&#8208;lopez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vigano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Marchese" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bjs.11180" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02462757v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tuech" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Younan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sideris" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surg.2018.07.027" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04628197v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erol &#214;zg&#252;r" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bongjin Koo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1842-3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545421v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bachet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Moreno-Lopez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vigan&#242;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Marchese" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Gelli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2018.36.15_SUPPL.3554" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04168676v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coss&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Serji" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-018-4464-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095387v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupr&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabrot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2018.03.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655054v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Franz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Aumont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MPA.0000000000000905" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657700v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dupr&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surg.2017.04.019" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657312v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hordonneau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pezet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jscr/rjx011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655045v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Fontarensky" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abergel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-017-4016-5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094449v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nicolas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Gouge" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis D&#8217;alteroche" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ayoub" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Georgescu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4254/wjh.v9.i27.1125" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657282v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12893-017-0257-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657257v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Phutane" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poirot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-017-5733-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682158v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Antomarchi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pezet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2017.03.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682151v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bazin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-016-5335-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327761v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-016-4866-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635623v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tixier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauvanet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148739" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465152v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouteloup" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Costes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Richard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-012876" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095434v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagniere" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Tavernier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11605-016-3133-z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833364v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delplanque" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mendy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Combe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fenart" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boue-Vaisse" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02612835v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019CLFAS019" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>