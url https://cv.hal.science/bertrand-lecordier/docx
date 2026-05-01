--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -4077,2871 +4077,2871 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l'ajustement numérique des spectres de diffusion Raman pour les mesures de température et de concentration dans les écoulements réactifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring electrohydrodynamic flows inside leaky dielectric drops: a laser velocimetry approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Karp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser (CFTL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Symposium on Application of Laser and Imaging Techniques to Fluid Mechanics 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55037/lxlaser.21st.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05145026v1</w:t>
+                <w:t xml:space="preserve">hal-04684525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring electrohydrodynamic flows inside leaky dielectric drops: a laser velocimetry approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+                <w:t xml:space="preserve">Approche sub-pixel multi-corrélations pour les mesures de vitesse par PIV basse et haute cadences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Symposium on Application of Laser and Imaging Techniques to Fluid Mechanics 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser (CFTL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, LYON, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.55037/lxlaser.21st.37⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04684525v1</w:t>
+                <w:t xml:space="preserve">hal-05145021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche sub-pixel multi-corrélations pour les mesures de vitesse par PIV basse et haute cadences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corine Lacour</w:t>
+                <w:t xml:space="preserve">Investigation expérimentale des écoulements électrohydrodynamiques par vélocimétrie laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel R Karp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Shadloo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser (CFTL)</w:t>
+              <w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05145021v1</w:t>
+                <w:t xml:space="preserve">hal-05144979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation expérimentale des écoulements électrohydrodynamiques par vélocimétrie laser</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation de l'ajustement numérique des spectres de diffusion Raman pour les mesures de température et de concentration dans les écoulements réactifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Shadloo</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser</w:t>
+              <w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser (CFTL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05144979v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Scalar Measurements in Hydrogenated Bluff-Body Stabilized Turbulent Flames Using 1D Spontaneous Raman Scattering and OH -PLIF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
+                <w:t xml:space="preserve">Temporal development of NACA airfoil wake affected by an upstream wake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Armaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M.Mahuthannan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French Combustion Institute, Apr 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Particle Image Velocimetry – ISPIV 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04091294v1</w:t>
+                <w:t xml:space="preserve">hal-04294974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal development of NACA airfoil wake affected by an upstream wake</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of the effect of droplets on opposed stretched premixed flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Varea</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxim Kuvshinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Particle Image Velocimetry – ISPIV 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, San Diego, United States</w:t>
+              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294974v1</w:t>
+                <w:t xml:space="preserve">hal-04295047v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the effect of droplets on opposed stretched premixed flames</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vortex interactions between two cylinders in a turbulent boundary layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Renou</w:t>
+                <w:t xml:space="preserve">R Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Braganc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Armaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, ROUEN, France</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Particle Image Velocimetry – ISPIV 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295047v2</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex interactions between two cylinders in a turbulent boundary layer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E Varea</w:t>
+                <w:t xml:space="preserve">Multi-scalar measurements in hydrogenated bluff-body stabilized turbulent flames using 1D spontaneous Raman scattering and OH -PLIF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariff Magdoom Mahuthannan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Particle Image Velocimetry – ISPIV 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, San Diego, United States</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295015v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scalar measurements in hydrogenated bluff-body stabilized turbulent flames using 1D spontaneous Raman scattering and OH -PLIF</w:t>
+                <w:t xml:space="preserve">Multi-Scalar Measurements in Hydrogenated Bluff-Body Stabilized Turbulent Flames Using 1D Spontaneous Raman Scattering and OH -PLIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M.Mahuthannan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ariff Magdoom Mahuthannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, ROUEN, France</w:t>
+              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Combustion Institute, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070630v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the impact of hydrogen addition in a bluff body stabilized turbulent flame using high repetition OH PLIF-PIV and multiscalar measurements by spontaneous Raman scattering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
+                <w:t xml:space="preserve">Analyse de la dynamique des fumées dans les incendies confinés par PIV à grande échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Low Carbon Combustion days - Joint meeting of the French and British sections of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Cambridge (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser ( CFTL 2022 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874234v1</w:t>
+                <w:t xml:space="preserve">hal-03859495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique 3D temporelle d'un jet confine chauffe inverse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the relationship between H2 addition, local extinction and hydrodynamic instability in non-premixed bluff body stabilized flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Godard</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luminita Danaila</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser( CFTL 2022 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859470v1</w:t>
+                <w:t xml:space="preserve">hal-03883047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la dynamique des fumées dans les incendies confinés par PIV à grande échelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilien Varea</w:t>
+                <w:t xml:space="preserve">Caractérisation statistique de l'aérodynamique interne dans un moteur IDE 1 par reconstruction 3D de mesures de PIV stéréoscopiques multiplans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser ( CFTL 2022 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
+              <w:t xml:space="preserve">, Sep 2020, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859495v1</w:t>
+                <w:t xml:space="preserve">hal-03859509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relationship between H2 addition, local extinction and hydrodynamic instability in non-premixed bluff body stabilized flames</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+                <w:t xml:space="preserve">Turbulent Kinetic Energy Budget and Dynamics of Composed Wakes in TBL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Armaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Foucaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Braganca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">23rd Australasian Fluid Mechanics Conference - 23AFMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03883047v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the transition of some turbulent flames towards hydrogen combustion</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Décomposition en phase du sillage derrière un cylindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Armaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topic Orientated Technical Meeting TOTeM 48: Hydrogen for Industrial Decarbonisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFRF, Oct 2022, Les Loges en Josas, France</w:t>
+              <w:t xml:space="preserve">17e Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874226v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition en phase du sillage derrière un cylindre</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the transition of some turbulent flames towards hydrogen combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Francophone de Techniques Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
+              <w:t xml:space="preserve">Topic Orientated Technical Meeting TOTeM 48: Hydrogen for Industrial Decarbonisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRF, Oct 2022, Les Loges en Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859460v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Kinetic Energy Budget and Dynamics of Composed Wakes in TBL</w:t>
+                <w:t xml:space="preserve">Dynamics and phase decomposition in a cylinder wake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Armaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Australasian Fluid Mechanics Conference - 23AFMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297102v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation statistique de l'aérodynamique interne dans un moteur IDE 1 par reconstruction 3D de mesures de PIV stéréoscopiques multiplans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corine Lacour</w:t>
+                <w:t xml:space="preserve">Investigation on the impact of hydrogen addition in a bluff body stabilized turbulent flame using high repetition OH PLIF-PIV and multiscalar measurements by spontaneous Raman scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser ( CFTL 2022 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Louvain, Belgique</w:t>
+              <w:t xml:space="preserve">Low Carbon Combustion days - Joint meeting of the French and British sections of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Cambridge (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859509v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and phase decomposition in a cylinder wake</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilien Varea</w:t>
+                <w:t xml:space="preserve">Dynamique 3D temporelle d'un jet confine chauffe inverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser( CFTL 2022 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280025v1</w:t>
+                <w:t xml:space="preserve">hal-03859470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dynamics of H2 -CH4 turbulent flames in bluff body burner</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Godard</w:t>
+                <w:t xml:space="preserve">Experimental study of turbulent Bluff-Body flames stability by simultaneous high speed flame imaging and Particle Image Velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting of the French and British sections of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
+              <w:t xml:space="preserve">INFUB-12: 12th European Conference on Industrial Furnaces and Boilers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020633v1</w:t>
+                <w:t xml:space="preserve">hal-03020631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of turbulent Bluff-Body flames stability by simultaneous high speed flame imaging and Particle Image Velocimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nelson Valdez</w:t>
+                <w:t xml:space="preserve">On the dynamics of H2 -CH4 turbulent flames in bluff body burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFUB-12: 12th European Conference on Industrial Furnaces and Boilers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Joint meeting of the French and British sections of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020631v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-angular recording technique on a single camera for 3D measurements in fluid mechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scalar and velocity measurements in a turbulent bluff-body flame using spectral fitting of Spontaneous Raman Scattering and PIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florestan Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Valdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Particle Image Velocimetry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Combustion Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02262354v1</w:t>
+                <w:t xml:space="preserve">hal-02115011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographic PIV calibration procedure in confined optical engine geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petra Daher</w:t>
+                <w:t xml:space="preserve">TURBULENT BLUFF-BODY FLAMES CLOSE TO STABILITY LIMITS REVEALED BY COUPLING OF HIGH SPEED OPTICAL DIAGNOSTICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Valdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Particle Image Velocimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02262353v1</w:t>
+                <w:t xml:space="preserve">hal-02110925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TURBULENT BLUFF-BODY FLAMES CLOSE TO STABILITY LIMITS REVEALED BY COUPLING OF HIGH SPEED OPTICAL DIAGNOSTICS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Honoré</w:t>
+                <w:t xml:space="preserve">Tomographic PIV calibration procedure in confined optical engine geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Particle Image Velocimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110925v1</w:t>
+                <w:t xml:space="preserve">hal-02262353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scalar and velocity measurements in a turbulent bluff-body flame using spectral fitting of Spontaneous Raman Scattering and PIV</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-angular recording technique on a single camera for 3D measurements in fluid mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Symposium on Particle Image Velocimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18726/2019_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115011v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation par PIV de la couche limite d'un jet chaud impactant une paroi plane.</w:t>
               </w:r>
@@ -7061,51 +7061,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement multi-angulaire sur une caméra pour les mesures 3D dans les écoulements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7143,51 +7143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de la PIV tomographique aux écoulements confinés : cas d'un moteur à combustion interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7262,549 +7262,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of soot volume fraction and particle size distribution in turbulent non- premixed butane and ethylene jet flames through LII, PPS and SMPS measurements</w:t>
+                <w:t xml:space="preserve">On the effect of separated oxygen and carbon dioxide injections on the stabilisation of diluted oxyfuel flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irfan Mulla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Yon</w:t>
+                <w:t xml:space="preserve">Sarah Juma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Paubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">INFUB - 11th European Conference on Industrial Furnaces and Boilers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Albufeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392366v1</w:t>
+                <w:t xml:space="preserve">hal-01852164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of separated oxygen and carbon dioxide injections on the stabilisation of diluted oxyfuel flames</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soot volume fraction imaging in turbulent non premixed butane and ethylene jet flames using laser-induced incandescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Honoré</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Cessou</w:t>
+                <w:t xml:space="preserve">Irfan Mulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFUB - 11th European Conference on Industrial Furnaces and Boilers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Albufeira, Portugal</w:t>
+              <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852164v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soot volume fraction imaging in turbulent non premixed butane and ethylene jet flames using laser-induced incandescence</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simultaneous gas and spray PIV measurements in an optical engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lemetayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, France</w:t>
+              <w:t xml:space="preserve">The 12th International Symposium on Particle Image Velocimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863696v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous gas and spray PIV measurements in an optical engine</w:t>
+                <w:t xml:space="preserve">Back-supported stratified flame propagation in lean and nonflammable mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lemetayer</w:t>
+                <w:t xml:space="preserve">Edouard Delangle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Symposium on Particle Image Velocimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">8th European Combustion Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852159v1</w:t>
+                <w:t xml:space="preserve">hal-02392338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments in two-phases fluorescence PIV: Application to the dynamic of high pressure gasoline sprays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lemetayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7885,51 +7868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel ex-situ calibration procedure for Tomographic PIV in a confined environment: application to a single-cylinder optical engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8004,480 +7987,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back-supported stratified flame propagation in lean and nonflammable mixtures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined planar velocity and scalar measurements for reacting flow investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Combustion Meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">The 12th International Symposium on Particle Image Velocimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392338v1</w:t>
+                <w:t xml:space="preserve">hal-01852161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined planar velocity and scalar measurements for reacting flow investigations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of soot volume fraction and particle size distribution in turbulent non- premixed butane and ethylene jet flames through LII, PPS and SMPS measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irfan Mulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Symposium on Particle Image Velocimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852161v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous measurements of PIV, anisole-PLIF and OH-PLIF for investigating back-supported stratified flame propagation in lean and nonflammable mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of electric discharge in laminar flow with optical diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Delangle</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J Marrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal. pp.4 - 7</w:t>
+              <w:t xml:space="preserve">, Jul 2016, lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392347v1</w:t>
+                <w:t xml:space="preserve">hal-02392356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of electric discharge in laminar flow with optical diagnostics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse spectrale d’une turbulence isotrope et homogène en PIV résolue en temps par FTEE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Earl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young Jin Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392356v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de vitesse par PIV dans une flamme de paroi-verticale générant des suies et dominée par la flottabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8492,786 +8505,773 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'interaction d'une décharge électrique avec un écoulement laminaire par diagnostics optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Marrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vervisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spectrale d’une turbulence isotrope et homogène en PIV résolue en temps par FTEE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Couplage de la PIV et de la PLIF de OH et d'anisole pour l'étude d'une flamme se propageant dans une stratification de mélange laminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Delangle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent David</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852230v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage de la PIV et de la PLIF de OH et d'anisole pour l'étude d'une flamme se propageant dans une stratification de mélange laminaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+                <w:t xml:space="preserve">Etude des variabilités cycliques dans le cylindre d'un moteur essence à injection directe par la PIV haute cadence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852232v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des variabilités cycliques dans le cylindre d'un moteur essence à injection directe par la PIV haute cadence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Domingues</w:t>
+                <w:t xml:space="preserve">Simultaneous measurements of PIV, anisole-PLIF and OH-PLIF for investigating back-supported stratified flame propagation in lean and nonflammable mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delangle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cessou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal. pp.4 - 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852238v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamer-to-spark transition initiated by a nanosecond overvoltage pulsed discharge in air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Lo</w:t>
+                <w:t xml:space="preserve">TRANSITION STREAMER-ARC DANS UNE DÉCHARGE NANOSECONDE D'AIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amath Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Cessou</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th EUCASS Aerospace The matic Workshop : Fundamentals of Aerodynamic Flow and Combustion Control by Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Les Houches, France</w:t>
+              <w:t xml:space="preserve">Colloque sur les arcs électriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Clermond-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852165v1</w:t>
+                <w:t xml:space="preserve">hal-02393007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRANSITION STREAMER-ARC DANS UNE DÉCHARGE NANOSECONDE D'AIR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amath Lo</w:t>
+                <w:t xml:space="preserve">Streamer-to-spark transition initiated by a nanosecond overvoltage pulsed discharge in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armelle Cessou</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur les arcs électriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Clermond-Ferrand, France</w:t>
+              <w:t xml:space="preserve">5th EUCASS Aerospace The matic Workshop : Fundamentals of Aerodynamic Flow and Combustion Control by Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393007v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy and speed assessment of 3D cross-correlation algorithms for two-frame and multi-frame PIV</w:t>
               </w:r>
@@ -9499,51 +9499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent flame speed for ethanol iso-octane mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lecordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9620,51 +9620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10377,204 +10377,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time resolved PIV measurements for high speed flows</w:t>
+                <w:t xml:space="preserve">Iterative sub-pixel algorithm for the cross-correlation PIV measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Trinité</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Trinité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Particle Image Velocimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Santa Barbara, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687434v1</w:t>
+                <w:t xml:space="preserve">hal-04687441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative sub-pixel algorithm for the cross-correlation PIV measurements</w:t>
+                <w:t xml:space="preserve">Time resolved PIV measurements for high speed flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Trinité</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Trinité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Particle Image Velocimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Santa Barbara, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687441v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time resolved Particle Image Velocimetry in confined Bluff-Body burner flames</w:t>
               </w:r>
@@ -10842,51 +10842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streamer-to-spark transition initiated by a nanosecond overvoltage pulsed discharge in air, 5th ATW &amp;quot;Fundamentals of Aerodynamic Flow and Combustion control by Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amath Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10894,51 +10894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCASS Aerospace Thematic Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Les Houches, France</w:t>
@@ -10993,278 +10993,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EUROPIV syntheetic image generator (SIG)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of stereoscopic PIV measurements using synthetic PIV images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. W. H. Doorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Westerweel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Springer, pp.145-161, 2004</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, pp.199-210, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00638768v1</w:t>
+                <w:t xml:space="preserve">hal-00638767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of stereoscopic PIV measurements using synthetic PIV images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced PIV algorithms with image distortion validation and comparison using synthetic images of turbulent flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Trinite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, pp.115-132, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. W. H. Doorne</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-00638767v1</w:t>
+                <w:t xml:space="preserve">hal-00638769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced PIV algorithms with image distortion validation and comparison using synthetic images of turbulent flow</w:t>
+                <w:t xml:space="preserve">The EUROPIV syntheetic image generator (SIG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Springer, pp.115-132, 2004</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Westerweel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, pp.145-161, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00638769v1</w:t>
+                <w:t xml:space="preserve">hal-00638768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11832,51 +11832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariff Magdoom Mahuthannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12271,51 +12271,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A64FB4E5"/>
+    <w:nsid w:val="9EF82E17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12419,51 +12419,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="31A81AC1"/>
+    <w:nsid w:val="3EA88CC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12567,51 +12567,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0372D579"/>
+    <w:nsid w:val="220D1D28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12804,51 +12804,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-lecordier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4781-2247" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11217924X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afvl.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529952v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Shadloo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0310878" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppuraj Rajamanickam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariff Magdoom Mahuthannan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114129" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685431v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105708" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376944v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Panaget" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bragan&#231;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lahccen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cuvier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130766" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508610v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Karp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safdari Shadloo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0204569" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142921" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353890v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Armaly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351026v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Mulla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cessou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111596" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111595" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Schuhler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119856" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418943v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Betting" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102855" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018875v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ritter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Truffin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mouriaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.08.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin-Bastiani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vermorel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935655v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Betting" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/4/042015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935652v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Valencia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/3/032006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611261v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boubert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa5c78" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611157v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domingues" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.071" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611246v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Earl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jin Jeon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/27/8/084007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612391v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Balusamy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.08.023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657641v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Malek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Walle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corbin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.0000A9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638762v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balusamy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-1027-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F2CQ1T1X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638764v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pasquier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinite" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.118" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN9NGX69-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638765v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Kosiwczuk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0027-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HQBV0MCS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638770v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638771v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demare" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. J. Vervisch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/12/9/302" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9ZSSP24V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638772v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maurey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Stepowski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638773v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Susset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaffre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003480070027" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2QK244D9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638760v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouqallid" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vottier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouland" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070755v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pirateque Henao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144943v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lacour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lecordier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145026v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684525v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55037/lxlaser.21st.37" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145021v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144979v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel R Karp" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Shadloo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091294v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M.Mahuthannan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294974v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Varea" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295047v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Kuvshinov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cessou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295015v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Beauvais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Braganc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cuvier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Armaly" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070630v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874234v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859470v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859495v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883047v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874226v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859460v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297102v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Foucaut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braganca" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauvais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859509v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tirel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280025v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020633v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020631v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Valdez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262354v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Daher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18726/2019_3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262353v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110925v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115011v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Guichard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097657v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Yon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097651v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097656v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392366v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Mulla" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852164v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Juma" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Honor&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paubel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863696v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852159v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemetayer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852160v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852158v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tremblais" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392338v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Delangle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852161v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392347v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delangle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392356v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marrero" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefebvre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vervisch" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852219v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852217v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852230v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852232v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852238v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852165v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393007v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amath Lo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852162v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555569v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lem&#233;tayer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555583v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459426v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K H Tran" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Coudert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Desgroux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441861v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H Och" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Moura" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Vel&#225;squez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910381v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602220v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xandra Margot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patouna" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852163v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111936v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinit&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017657v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calluaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687434v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687441v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lecordier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trinit&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687432v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Honor&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Susset" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jaffr&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perrin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808019v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392752v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638768v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Westerweel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638767v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petracci" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W. H. Doorne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638769v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539649v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954121v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04684632v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070729v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070705v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859443v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539645v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-lecordier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4781-2247" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11217924X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afvl.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529952v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Shadloo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0310878" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppuraj Rajamanickam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariff Magdoom Mahuthannan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114129" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685431v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105708" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376944v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Panaget" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bragan&#231;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lahccen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cuvier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130766" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508610v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Karp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safdari Shadloo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0204569" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142921" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353890v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Armaly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351026v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Mulla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cessou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111596" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111595" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Schuhler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119856" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418943v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Betting" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102855" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018875v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ritter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Truffin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mouriaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.08.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin-Bastiani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vermorel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935655v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Betting" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/4/042015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935652v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Valencia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/3/032006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611261v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boubert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa5c78" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611157v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domingues" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.071" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611246v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Earl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jin Jeon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/27/8/084007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612391v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Balusamy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.08.023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657641v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Malek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Walle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corbin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.0000A9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638762v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balusamy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-1027-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F2CQ1T1X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638764v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pasquier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinite" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.118" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN9NGX69-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638765v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Kosiwczuk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0027-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HQBV0MCS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638770v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638771v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demare" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. J. Vervisch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/12/9/302" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9ZSSP24V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638772v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maurey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Stepowski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638773v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Susset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaffre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003480070027" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2QK244D9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638760v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouqallid" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vottier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouland" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070755v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pirateque Henao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144943v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lacour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lecordier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684525v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55037/lxlaser.21st.37" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145021v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144979v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel R Karp" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Shadloo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145026v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294974v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Varea" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295047v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Kuvshinov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cessou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295015v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Beauvais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Braganc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cuvier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Armaly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070630v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091294v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M.Mahuthannan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859495v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883047v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859509v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tirel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297102v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Foucaut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braganca" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauvais" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859460v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874226v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280025v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874234v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859470v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020631v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Valdez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020633v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115011v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Guichard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110925v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262353v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Daher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262354v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18726/2019_3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097657v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Yon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097651v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097656v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852164v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Juma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Honor&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paubel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863696v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Mulla" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852159v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemetayer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392338v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Delangle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852160v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852158v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tremblais" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852161v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392366v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392356v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marrero" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefebvre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vervisch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852230v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852219v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852217v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852232v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852238v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392347v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delangle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393007v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amath Lo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852165v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852162v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555569v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lem&#233;tayer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555583v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459426v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K H Tran" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Coudert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Desgroux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441861v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H Och" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Moura" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Vel&#225;squez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910381v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602220v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xandra Margot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patouna" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852163v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111936v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinit&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017657v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calluaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687441v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lecordier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trinit&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687434v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687432v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Honor&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Susset" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jaffr&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perrin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808019v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392752v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638767v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petracci" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W. H. Doorne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Westerweel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638769v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638768v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539649v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954121v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04684632v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070729v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070705v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859443v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539645v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>