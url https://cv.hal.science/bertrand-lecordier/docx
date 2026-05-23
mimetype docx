--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -589,338 +589,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the flow and scalar structures when shifting from methane to hydrogen turbulent flames using simultaneous PIV – OH PLIF and spontaneous Raman scattering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Armelle Cessou</w:t>
+                <w:t xml:space="preserve">Deriving cool flame propagation speeds by means of an ozone-seeded, stagnation plate burner configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Panaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bragança</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Lahccen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105708⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 362, pp.130766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.130766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685431v1</w:t>
+                <w:t xml:space="preserve">hal-04376944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deriving cool flame propagation speeds by means of an ozone-seeded, stagnation plate burner configuration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cuvier</w:t>
+                <w:t xml:space="preserve">Insights into the flow and scalar structures when shifting from methane to hydrogen turbulent flames using simultaneous PIV – OH PLIF and spontaneous Raman scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariff Magdoom Mahuthannan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 362, pp.130766. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.130766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04376944v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrohydrodynamic flows inside a neutrally buoyant leaky dielectric drop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Karp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1153,51 +1153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24, pp.44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1495,51 +1495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of a low Reynolds number flame jet impinging flat plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliot Schuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2062,51 +2062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3rd European Symposium on Fire Safety Science 12–14 September 2018, Nancy, France, 1107 (4), pp.042015. </w:t>
@@ -2157,51 +2157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity and temperature measurements in a vertical wall flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2242,295 +2242,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamer-to-spark transition initiated by a nanosecond overvoltage pulsed discharge in air</w:t>
+                <w:t xml:space="preserve">Nanosecond pulsed discharge in a propane-air mixture: Ignition and energy deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Lacour</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Frat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lecordier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/aa5c78⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (3), pp.4087-4094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.07.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611261v1</w:t>
+                <w:t xml:space="preserve">hal-01611157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond pulsed discharge in a propane-air mixture: Ignition and energy deposition</w:t>
+                <w:t xml:space="preserve">Streamer-to-spark transition initiated by a nanosecond overvoltage pulsed discharge in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Frat</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Domingues</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Lecordier</w:t>
+                <w:t xml:space="preserve">P. Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 36 (3), pp.4087-4094. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.07.071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/aa5c78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611157v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F2DPR: a fast and robust cross-correlation technique for volumetric PIV</w:t>
               </w:r>
@@ -2542,51 +2542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Earl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Jin Jeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2659,51 +2659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saravanan Balusamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 161 (2), pp.427--437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2897,51 +2897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Balusamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50 (4), pp.1109-1121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3000,51 +3000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental investigation of flame propagation through a turbulent stratified mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Trinite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3155,51 +3155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Trinite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39 (5), pp.895-908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3239,251 +3239,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00638765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special feature: EUROMECH colloquium on 3C stereo and holographic PIV application to turbulence measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of the accuracy of PIV treatments for turbulent flow studies by direct numerical simulation of multi-phase flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Demare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. M. J. Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Trinite</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 12 (9), pp.U3-U3</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 12 (9), pp.1382-1391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/12/9/302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00638770v1</w:t>
+                <w:t xml:space="preserve">hal-00638771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the accuracy of PIV treatments for turbulent flow studies by direct numerical simulation of multi-phase flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Special feature: EUROMECH colloquium on 3C stereo and holographic PIV application to turbulence measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Trinite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Trinite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 12 (9), pp.1382-1391. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 12 (9), pp.U3-U3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00638771v1</w:t>
+                <w:t xml:space="preserve">hal-00638770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical flow dynamic properties conditioned on the oscillating stabilization location of turbulent lifted flame</w:t>
               </w:r>
@@ -3495,51 +3495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Maurey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Stepowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3590,51 +3590,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved particle image velocimetry in confined bluff-body burner flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Susset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3723,51 +3723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCD RECORDING METHOD FOR CROSS-CORRELATION PIV DEVELOPMENT IN UNSTATIONARY HIGH-SPEED FLOW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mouqallid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3893,51 +3893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study on the stabilization limits of methane and biogas oxyflames under CO2 dilution for CCS applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pirateque Henao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4135,51 +4135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Symposium on Application of Laser and Imaging Techniques to Fluid Mechanics 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal. </w:t>
@@ -4230,51 +4230,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche sub-pixel multi-corrélations pour les mesures de vitesse par PIV basse et haute cadences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser (CFTL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4338,51 +4338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Shadloo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4420,51 +4420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l'ajustement numérique des spectres de diffusion Raman pour les mesures de température et de concentration dans les écoulements réactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4636,51 +4636,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the effect of droplets on opposed stretched premixed flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Kuvshinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4912,51 +4912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariff Magdoom Mahuthannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5037,51 +5037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M.Mahuthannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5136,51 +5136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la dynamique des fumées dans les incendies confinés par PIV à grande échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5300,51 +5300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t>
@@ -5367,493 +5367,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation statistique de l'aérodynamique interne dans un moteur IDE 1 par reconstruction 3D de mesures de PIV stéréoscopiques multiplans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corine Lacour</w:t>
+                <w:t xml:space="preserve">Décomposition en phase du sillage derrière un cylindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Armaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser ( CFTL 2022 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Louvain, Belgique</w:t>
+              <w:t xml:space="preserve">17e Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859509v1</w:t>
+                <w:t xml:space="preserve">hal-03859460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Kinetic Energy Budget and Dynamics of Composed Wakes in TBL</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the transition of some turbulent flames towards hydrogen combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Australasian Fluid Mechanics Conference - 23AFMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Topic Orientated Technical Meeting TOTeM 48: Hydrogen for Industrial Decarbonisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRF, Oct 2022, Les Loges en Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297102v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition en phase du sillage derrière un cylindre</w:t>
+                <w:t xml:space="preserve">Turbulent Kinetic Energy Budget and Dynamics of Composed Wakes in TBL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Armaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emilien Varea</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Foucaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Braganca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Francophone de Techniques Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
+              <w:t xml:space="preserve">23rd Australasian Fluid Mechanics Conference - 23AFMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859460v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the transition of some turbulent flames towards hydrogen combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Honoré</w:t>
+                <w:t xml:space="preserve">Caractérisation statistique de l'aérodynamique interne dans un moteur IDE 1 par reconstruction 3D de mesures de PIV stéréoscopiques multiplans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topic Orientated Technical Meeting TOTeM 48: Hydrogen for Industrial Decarbonisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFRF, Oct 2022, Les Loges en Josas, France</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser ( CFTL 2022 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874226v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and phase decomposition in a cylinder wake</w:t>
               </w:r>
@@ -5891,51 +5891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5954,277 +5954,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the impact of hydrogen addition in a bluff body stabilized turbulent flame using high repetition OH PLIF-PIV and multiscalar measurements by spontaneous Raman scattering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique 3D temporelle d'un jet confine chauffe inverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Honoré</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Low Carbon Combustion days - Joint meeting of the French and British sections of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Cambridge (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser( CFTL 2022 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874234v1</w:t>
+                <w:t xml:space="preserve">hal-03859470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique 3D temporelle d'un jet confine chauffe inverse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation on the impact of hydrogen addition in a bluff body stabilized turbulent flame using high repetition OH PLIF-PIV and multiscalar measurements by spontaneous Raman scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luminita Danaila</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser( CFTL 2022 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Louvain, Belgique</w:t>
+              <w:t xml:space="preserve">Low Carbon Combustion days - Joint meeting of the French and British sections of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Cambridge (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859470v1</w:t>
+                <w:t xml:space="preserve">hal-03874234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of turbulent Bluff-Body flames stability by simultaneous high speed flame imaging and Particle Image Velocimetry</w:t>
               </w:r>
@@ -6236,51 +6236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6450,541 +6450,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scalar and velocity measurements in a turbulent bluff-body flame using spectral fitting of Spontaneous Raman Scattering and PIV</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TURBULENT BLUFF-BODY FLAMES CLOSE TO STABILITY LIMITS REVEALED BY COUPLING OF HIGH SPEED OPTICAL DIAGNOSTICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115011v1</w:t>
+                <w:t xml:space="preserve">hal-02110925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TURBULENT BLUFF-BODY FLAMES CLOSE TO STABILITY LIMITS REVEALED BY COUPLING OF HIGH SPEED OPTICAL DIAGNOSTICS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scalar and velocity measurements in a turbulent bluff-body flame using spectral fitting of Spontaneous Raman Scattering and PIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florestan Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110925v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographic PIV calibration procedure in confined optical engine geometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-angular recording technique on a single camera for 3D measurements in fluid mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Particle Image Velocimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Munich, Germany</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2019, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18726/2019_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02262353v1</w:t>
+                <w:t xml:space="preserve">hal-02262354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-angular recording technique on a single camera for 3D measurements in fluid mechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tomographic PIV calibration procedure in confined optical engine geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Particle Image Velocimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Munich, Germany. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2019, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18726/2019_3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02262354v1</w:t>
+                <w:t xml:space="preserve">hal-02262353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation par PIV de la couche limite d'un jet chaud impactant une paroi plane.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliot Schuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7074,51 +7074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7262,782 +7262,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of separated oxygen and carbon dioxide injections on the stabilisation of diluted oxyfuel flames</w:t>
+                <w:t xml:space="preserve">Soot volume fraction imaging in turbulent non premixed butane and ethylene jet flames using laser-induced incandescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Juma</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Cessou</w:t>
+                <w:t xml:space="preserve">Irfan Mulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFUB - 11th European Conference on Industrial Furnaces and Boilers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Albufeira, Portugal</w:t>
+              <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852164v1</w:t>
+                <w:t xml:space="preserve">hal-01863696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soot volume fraction imaging in turbulent non premixed butane and ethylene jet flames using laser-induced incandescence</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simultaneous gas and spray PIV measurements in an optical engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lemetayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, France</w:t>
+              <w:t xml:space="preserve">The 12th International Symposium on Particle Image Velocimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863696v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous gas and spray PIV measurements in an optical engine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the effect of separated oxygen and carbon dioxide injections on the stabilisation of diluted oxyfuel flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Juma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lemetayer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carole Gobin</w:t>
+                <w:t xml:space="preserve">Xavier Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cessou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Symposium on Particle Image Velocimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">INFUB - 11th European Conference on Industrial Furnaces and Boilers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Albufeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852159v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back-supported stratified flame propagation in lean and nonflammable mixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+                <w:t xml:space="preserve">Recent developments in two-phases fluorescence PIV: Application to the dynamic of high pressure gasoline sprays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lemetayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Combustion Meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">The 12th International Symposium on Particle Image Velocimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392338v1</w:t>
+                <w:t xml:space="preserve">hal-01852160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in two-phases fluorescence PIV: Application to the dynamic of high pressure gasoline sprays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lemetayer</w:t>
+                <w:t xml:space="preserve">Novel ex-situ calibration procedure for Tomographic PIV in a confined environment: application to a single-cylinder optical engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carole Gobin</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tremblais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th International Symposium on Particle Image Velocimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852160v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel ex-situ calibration procedure for Tomographic PIV in a confined environment: application to a single-cylinder optical engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petra Daher</w:t>
+                <w:t xml:space="preserve">Back-supported stratified flame propagation in lean and nonflammable mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Delangle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Symposium on Particle Image Velocimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">8th European Combustion Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852158v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined planar velocity and scalar measurements for reacting flow investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th International Symposium on Particle Image Velocimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8062,90 +8062,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of soot volume fraction and particle size distribution in turbulent non- premixed butane and ethylene jet flames through LII, PPS and SMPS measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irfan Mulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8181,739 +8181,739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of electric discharge in laminar flow with optical diagnostics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Lo</w:t>
+                <w:t xml:space="preserve">Mesures de vitesse par PIV dans une flamme de paroi-verticale générant des suies et dominée par la flottabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Marrero</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martine Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392356v1</w:t>
+                <w:t xml:space="preserve">hal-01852219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spectrale d’une turbulence isotrope et homogène en PIV résolue en temps par FTEE</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Étude de l'interaction d'une décharge électrique avec un écoulement laminaire par diagnostics optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Marrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852230v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de vitesse par PIV dans une flamme de paroi-verticale générant des suies et dominée par la flottabilité</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Analyse spectrale d’une turbulence isotrope et homogène en PIV résolue en temps par FTEE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Earl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young Jin Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852219v1</w:t>
+                <w:t xml:space="preserve">hal-01852230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'interaction d'une décharge électrique avec un écoulement laminaire par diagnostics optiques</w:t>
+                <w:t xml:space="preserve">Characterisation of electric discharge in laminar flow with optical diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Marrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vervisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852217v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage de la PIV et de la PLIF de OH et d'anisole pour l'étude d'une flamme se propageant dans une stratification de mélange laminaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+                <w:t xml:space="preserve">Etude des variabilités cycliques dans le cylindre d'un moteur essence à injection directe par la PIV haute cadence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852232v1</w:t>
+                <w:t xml:space="preserve">hal-01852238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des variabilités cycliques dans le cylindre d'un moteur essence à injection directe par la PIV haute cadence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petra Daher</w:t>
+                <w:t xml:space="preserve">Couplage de la PIV et de la PLIF de OH et d'anisole pour l'étude d'une flamme se propageant dans une stratification de mélange laminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Delangle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852238v1</w:t>
+                <w:t xml:space="preserve">hal-01852232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous measurements of PIV, anisole-PLIF and OH-PLIF for investigating back-supported stratified flame propagation in lean and nonflammable mixtures</w:t>
               </w:r>
@@ -9001,277 +9001,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRANSITION STREAMER-ARC DANS UNE DÉCHARGE NANOSECONDE D'AIR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amath Lo</w:t>
+                <w:t xml:space="preserve">Streamer-to-spark transition initiated by a nanosecond overvoltage pulsed discharge in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur les arcs électriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Clermond-Ferrand, France</w:t>
+              <w:t xml:space="preserve">5th EUCASS Aerospace The matic Workshop : Fundamentals of Aerodynamic Flow and Combustion Control by Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393007v1</w:t>
+                <w:t xml:space="preserve">hal-01852165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamer-to-spark transition initiated by a nanosecond overvoltage pulsed discharge in air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Lo</w:t>
+                <w:t xml:space="preserve">TRANSITION STREAMER-ARC DANS UNE DÉCHARGE NANOSECONDE D'AIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amath Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th EUCASS Aerospace The matic Workshop : Fundamentals of Aerodynamic Flow and Combustion Control by Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Les Houches, France</w:t>
+              <w:t xml:space="preserve">Colloque sur les arcs électriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Clermond-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852165v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy and speed assessment of 3D cross-correlation algorithms for two-frame and multi-frame PIV</w:t>
               </w:r>
@@ -9283,51 +9283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Earl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Jin Jeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9391,64 +9391,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9831,51 +9831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographic PIV study of lifted flames in turbulent Axisymmetric jets of methane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9883,51 +9883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Tremblais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Int Symp on Applications of Laser Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lisbon, Portugal. pp.377</w:t>
@@ -10107,51 +10107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Allano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10206,51 +10206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy assessment of image interpolation schemes for PIV from real images of particle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Trinité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10377,204 +10377,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative sub-pixel algorithm for the cross-correlation PIV measurements</w:t>
+                <w:t xml:space="preserve">Time resolved PIV measurements for high speed flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Trinité</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Trinité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Particle Image Velocimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Santa Barbara, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687441v1</w:t>
+                <w:t xml:space="preserve">hal-04687434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time resolved PIV measurements for high speed flows</w:t>
+                <w:t xml:space="preserve">Iterative sub-pixel algorithm for the cross-correlation PIV measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Trinité</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Trinité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Particle Image Velocimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Santa Barbara, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687434v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time resolved Particle Image Velocimetry in confined Bluff-Body burner flames</w:t>
               </w:r>
@@ -10756,51 +10756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10842,103 +10842,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streamer-to-spark transition initiated by a nanosecond overvoltage pulsed discharge in air, 5th ATW &amp;quot;Fundamentals of Aerodynamic Flow and Combustion control by Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amath Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCASS Aerospace Thematic Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Les Houches, France</w:t>
@@ -10993,246 +10993,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of stereoscopic PIV measurements using synthetic PIV images</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Advanced PIV algorithms with image distortion validation and comparison using synthetic images of turbulent flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Springer, pp.199-210, 2004</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Trinite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, pp.115-132, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00638767v1</w:t>
+                <w:t xml:space="preserve">hal-00638769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced PIV algorithms with image distortion validation and comparison using synthetic images of turbulent flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Analysis of stereoscopic PIV measurements using synthetic PIV images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. W. H. Doorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Westerweel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Springer, pp.115-132, 2004</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, pp.199-210, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00638769v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EUROPIV syntheetic image generator (SIG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Westerweel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, pp.145-161, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11308,51 +11308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11441,51 +11441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLIV: Particle Large-Image Velocimatry - Développement de méthodes de traitements avancées adaptées à la réalisation de mesure PIV grand champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Trinité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11582,51 +11582,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE DE L’INTERACTION DE LA PROPAGATION D’UNE FLAMME PREMELANGEE AVEC LE CHAMP AERODYNAMIQUE PAR ASSOCIATION DE LA TOMOGRAPHIE LASER ET DE LA VELOCIMETRIE PAR IMAGES DE PARTICULES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Milieux fluides et réactifs. Université de Rouen, 1997. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11698,51 +11698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of CO2 diluted oxycombustion for a decarbonized industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pirateque Henao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11845,51 +11845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariff Magdoom Mahuthannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12271,51 +12271,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9EF82E17"/>
+    <w:nsid w:val="036B2C3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12419,51 +12419,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3EA88CC4"/>
+    <w:nsid w:val="2FA12914"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12567,51 +12567,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="220D1D28"/>
+    <w:nsid w:val="001FC686"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12804,51 +12804,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-lecordier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4781-2247" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11217924X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afvl.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529952v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Shadloo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0310878" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppuraj Rajamanickam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariff Magdoom Mahuthannan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114129" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685431v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105708" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376944v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Panaget" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bragan&#231;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lahccen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cuvier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130766" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508610v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Karp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safdari Shadloo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0204569" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142921" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353890v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Armaly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351026v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Mulla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cessou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111596" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111595" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Schuhler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119856" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418943v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Betting" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102855" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018875v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ritter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Truffin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mouriaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.08.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin-Bastiani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vermorel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935655v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Betting" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/4/042015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935652v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Valencia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/3/032006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611261v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boubert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa5c78" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611157v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domingues" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.071" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611246v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Earl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jin Jeon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/27/8/084007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612391v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Balusamy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.08.023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657641v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Malek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Walle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corbin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.0000A9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638762v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balusamy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-1027-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F2CQ1T1X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638764v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pasquier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinite" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.118" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN9NGX69-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638765v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Kosiwczuk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0027-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HQBV0MCS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638770v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638771v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demare" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. J. Vervisch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/12/9/302" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9ZSSP24V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638772v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maurey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Stepowski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638773v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Susset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaffre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003480070027" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2QK244D9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638760v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouqallid" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vottier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouland" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070755v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pirateque Henao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144943v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lacour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lecordier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684525v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55037/lxlaser.21st.37" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145021v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144979v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel R Karp" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Shadloo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145026v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294974v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Varea" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295047v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Kuvshinov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cessou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295015v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Beauvais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Braganc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cuvier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Armaly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070630v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091294v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M.Mahuthannan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859495v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883047v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859509v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tirel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297102v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Foucaut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braganca" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauvais" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859460v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874226v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280025v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874234v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859470v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020631v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Valdez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020633v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115011v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Guichard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110925v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262353v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Daher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262354v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18726/2019_3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097657v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Yon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097651v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097656v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852164v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Juma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Honor&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paubel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863696v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Mulla" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852159v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemetayer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392338v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Delangle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852160v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852158v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tremblais" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852161v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392366v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392356v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marrero" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefebvre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vervisch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852230v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852219v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852217v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852232v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852238v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392347v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delangle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393007v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amath Lo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852165v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852162v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555569v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lem&#233;tayer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555583v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459426v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K H Tran" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Coudert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Desgroux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441861v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H Och" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Moura" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Vel&#225;squez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910381v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602220v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xandra Margot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patouna" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852163v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111936v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinit&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017657v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calluaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687441v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lecordier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trinit&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687434v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687432v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Honor&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Susset" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jaffr&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perrin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808019v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392752v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638767v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petracci" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W. H. Doorne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Westerweel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638769v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638768v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539649v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954121v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04684632v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070729v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070705v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859443v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539645v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-lecordier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4781-2247" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11217924X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afvl.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529952v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Shadloo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0310878" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppuraj Rajamanickam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariff Magdoom Mahuthannan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114129" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Panaget" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bragan&#231;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lahccen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cuvier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130766" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685431v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105708" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508610v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Karp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safdari Shadloo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0204569" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142921" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353890v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Armaly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351026v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Mulla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cessou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111596" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111595" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Schuhler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119856" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418943v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Betting" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102855" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018875v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ritter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Truffin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mouriaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.08.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin-Bastiani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vermorel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935655v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Betting" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/4/042015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935652v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Valencia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1107/3/032006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611157v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domingues" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.071" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611261v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boubert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa5c78" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611246v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Earl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jin Jeon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/27/8/084007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612391v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Balusamy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.08.023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657641v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Malek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Walle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corbin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.0000A9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638762v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balusamy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-1027-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F2CQ1T1X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638764v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pasquier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinite" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.118" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN9NGX69-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638765v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Kosiwczuk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0027-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HQBV0MCS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638771v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demare" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. J. Vervisch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/12/9/302" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9ZSSP24V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638770v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638772v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maurey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Stepowski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638773v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Susset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaffre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003480070027" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2QK244D9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638760v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouqallid" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vottier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouland" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070755v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pirateque Henao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144943v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lacour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lecordier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684525v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55037/lxlaser.21st.37" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145021v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144979v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel R Karp" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Shadloo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145026v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294974v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Varea" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295047v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Kuvshinov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cessou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295015v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Beauvais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Braganc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cuvier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Armaly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070630v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091294v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M.Mahuthannan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859495v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883047v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859460v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874226v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297102v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Foucaut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braganca" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauvais" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859509v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tirel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280025v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859470v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874234v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020631v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Valdez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03020633v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110925v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115011v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Guichard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262354v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Daher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18726/2019_3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262353v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097657v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Yon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097651v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097656v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863696v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Mulla" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852159v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemetayer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852164v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Juma" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Honor&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paubel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852160v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852158v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tremblais" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392338v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Delangle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852161v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392366v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852219v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852217v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marrero" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vervisch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852230v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392356v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefebvre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852238v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852232v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392347v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delangle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852165v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393007v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amath Lo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852162v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555569v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lem&#233;tayer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555583v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459426v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K H Tran" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Coudert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Desgroux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441861v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H Och" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Moura" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Vel&#225;squez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910381v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602220v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xandra Margot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patouna" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852163v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111936v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinit&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017657v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calluaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687434v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687441v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lecordier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trinit&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687432v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Honor&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Susset" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jaffr&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perrin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808019v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392752v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638769v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638767v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petracci" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W. H. Doorne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Westerweel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638768v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539649v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954121v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04684632v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070729v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070705v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859443v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539645v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>