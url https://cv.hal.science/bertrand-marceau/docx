--- v0 (2026-03-29)
+++ v1 (2026-05-22)
@@ -781,243 +781,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardinal Protectors and National Interests</w:t>
+                <w:t xml:space="preserve">« Élection et corruption au monastère. Le triple scrutin de Cîteaux (1625) », in M. Harivel, F. Schmitz et S. Slanička (éd.), Wahlkorruption in der Frühen Neuzeit, Francfort, Verlag Vittorio Klostermann, 2019, p. 115-126.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Companion to the Early Modern Cardinal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">M. Harivel, F. Schmitz et S. Slanička (éd.), Wahlkorruption in der Frühen Neuzeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781628v1</w:t>
+                <w:t xml:space="preserve">hal-02100182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Élection et corruption au monastère. Le triple scrutin de Cîteaux (1625) », in M. Harivel, F. Schmitz et S. Slanička (éd.), Wahlkorruption in der Frühen Neuzeit, Francfort, Verlag Vittorio Klostermann, 2019, p. 115-126.</w:t>
+                <w:t xml:space="preserve">« Le molteplici funzioni di Jean Balue, cardinale protettore della Francia e dei cistercensi († 1491) », in M. Sanfilippo et P. Tusor (éd.), Gli angeli custodi delle monarchie. I cardinali protettori delle nazioni nell’età moderna (‘500-‘700), Viterbe, Sette Città, « Studi di storia delle istituzioni ecclesiastiche – 7 », 2019, p. 101-116.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M. Harivel, F. Schmitz et S. Slanička (éd.), Wahlkorruption in der Frühen Neuzeit</w:t>
+              <w:t xml:space="preserve">Gli angeli custodi delle monarchie. I cardinali protettori delle nazioni nell’età moderna (‘500-‘700)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100182v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le molteplici funzioni di Jean Balue, cardinale protettore della Francia e dei cistercensi († 1491) », in M. Sanfilippo et P. Tusor (éd.), Gli angeli custodi delle monarchie. I cardinali protettori delle nazioni nell’età moderna (‘500-‘700), Viterbe, Sette Città, « Studi di storia delle istituzioni ecclesiastiche – 7 », 2019, p. 101-116.</w:t>
+                <w:t xml:space="preserve">Cardinal Protectors and National Interests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gli angeli custodi delle monarchie. I cardinali protettori delle nazioni nell’età moderna (‘500-‘700)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">A Companion to the Early Modern Cardinal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRILL, pp.198-210, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004415447_014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100174v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La réforme de Savigny au XVIIe siècle », in B. Galbrun et V. Gazeau (éd.), L'abbaye de Savigny (1112-2012). Un chef d'ordre anglo-normand, Rennes, Presses universitaires de Rennes, « Art et société », 2019, p. 203-216.</w:t>
               </w:r>
@@ -2501,51 +2501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210005v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chastang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cygler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Destephen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud-Vivien Fossier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Iogna-Prat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781643v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marceau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781661v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/catalogo/autore/7807" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781650v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781665v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781669v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781673v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03013099v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781628v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004415447_014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100182v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100174v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100166v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781308v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.5871" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZFXR314P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.45149" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.45245" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cano.059.0035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.33605" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.3877" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-02329071v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poncet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.25518" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781615v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.25437" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781623v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.23915" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781316v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.606" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZFGN5NFH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921455v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/10696-book-08534653-9782745346537.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922237v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922299v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210005v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chastang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cygler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Destephen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud-Vivien Fossier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Iogna-Prat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781643v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marceau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781661v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/catalogo/autore/7807" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781650v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781665v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781669v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781673v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03013099v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100182v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100174v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781628v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004415447_014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100166v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781308v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.5871" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZFXR314P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.45149" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.45245" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cano.059.0035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.33605" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.3877" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-02329071v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poncet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.25518" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781615v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.25437" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781623v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.23915" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781316v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.606" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZFGN5NFH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921455v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/10696-book-08534653-9782745346537.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922237v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922299v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>