--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -1736,646 +1736,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Two Ambulatory Core Temperature Assessment Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ONEIROS, a new miniature standalone device for recording sleep electrophysiology, physiology, temperatures and behavior in the lab and field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Barrillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Roussey</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johanna Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianina Ungurean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2018.02.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2018.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963763v1</w:t>
+                <w:t xml:space="preserve">hal-01890562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ONEIROS, a new miniature standalone device for recording sleep electrophysiology, physiology, temperatures and behavior in the lab and field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smart and Safe Self-Adaption of Connected Devices Based on Discrete Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gatouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youakim Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2018.08.030⟩</w:t>
+              <w:t xml:space="preserve">IET Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.49-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-sen.2018.5029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890562v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet of Medical Things: A Review of Recent Contributions Dealing with Cyber-Physical Systems in Medicine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparative Study of Two Ambulatory Core Temperature Assessment Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Gatouillat</w:t>
+                <w:t xml:space="preserve">I. Ait Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youakim Badr</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ervin Sejdić</w:t>
+                <w:t xml:space="preserve">Thierry Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JIOT.2018.2849014⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (2), pp.143-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2018.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836236v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformer-Free, Off-the-Shelf Electrical Interface for Low-Voltage DC Energy Harvesting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Massot</w:t>
+                <w:t xml:space="preserve">Internet of Medical Things: A Review of Recent Contributions Dealing with Cyber-Physical Systems in Medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gatouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youakim Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ervin Sejdić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2017.2777402⟩</w:t>
+              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (5), pp.3810 - 3822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JIOT.2018.2849014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764059v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart and Safe Self-Adaption of Connected Devices Based on Discrete Controllers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Massot</w:t>
+                <w:t xml:space="preserve">Transformer-Free, Off-the-Shelf Electrical Interface for Low-Voltage DC Energy Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.V. Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (1), pp.49-59. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (7), pp.5580-5589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-sen.2018.5029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2017.2777402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854053v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambulatory sensor for the monitoring of the edema circumference in lower limbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2599,51 +2599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2688,295 +2688,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complicating Effects of Patient Limb Position on the Development of a Localised Impedimetric-Based Hydrational Index for the Remote Monitoring of Home-Based Dialysis Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and development of an impedimetric-based system for the remote monitoring of home-based dialysis patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalric Montalibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Montalibet</w:t>
+                <w:t xml:space="preserve">Walid Arkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Arkouche</w:t>
+                <w:t xml:space="preserve">Paco Bogonez-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paco Bogonez-Franco</w:t>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Clarion</w:t>
+                <w:t xml:space="preserve">Antoine Clarion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2016.02.005⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-653-8-78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890703v1</w:t>
+                <w:t xml:space="preserve">hal-01890701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and development of an impedimetric-based system for the remote monitoring of home-based dialysis patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amalric Montalibet</w:t>
+                <w:t xml:space="preserve">The Complicating Effects of Patient Limb Position on the Development of a Localised Impedimetric-Based Hydrational Index for the Remote Monitoring of Home-Based Dialysis Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Arkouche</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">W. Arkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bogonez-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Clarion</w:t>
+                <w:t xml:space="preserve">A. Clarion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (2), pp.58 - 67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-653-8-78⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2016.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890701v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Blood Vessels Expandability; Multichannel Photoplethysmography</w:t>
               </w:r>
@@ -3144,51 +3144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 36 (6), pp.361 - 366. </w:t>
@@ -3220,278 +3220,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des dispositifs intelligents ambiants pour soutenir la longévité</w:t>
+                <w:t xml:space="preserve">A support vector machine for predicting defibrillation outcomes from waveform metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Noury</w:t>
+                <w:t xml:space="preserve">Andrew Howe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Escalona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Di Maio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Cromie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rindu.144.0017⟩</w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (3), pp.343 - 349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2013.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102633v1</w:t>
+                <w:t xml:space="preserve">hal-01890709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A support vector machine for predicting defibrillation outcomes from waveform metrics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Di Maio</w:t>
+                <w:t xml:space="preserve">Des dispositifs intelligents ambiants pour soutenir la longévité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mcadams</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 85 (3), pp.343 - 349. </w:t>
+              <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Novembre 2014 (4), pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2013.11.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rindu.144.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890709v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EmoSense: An Ambulatory Device for the Assessment of ANS Activity—Application in the Objective Evaluation of Stress With the Blind</w:t>
               </w:r>
@@ -3724,51 +3724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMSA and Slope Are Predictive of Shock Success and Return of Spontaneous Circulation but Not Arrest Duration Following Ventricular Fibrillation Cardiac Arrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Howe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Dimaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3858,64 +3858,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrale de mesure ambulatoire biomédicale sur PSoC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Nocua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4408,391 +4408,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">StimulHeat: a Clip-On, Low-Energy and Wireless Device for Thermal Feedback when Grasping in VR</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+                <w:t xml:space="preserve">Evaluating Time-Constant Models in Electrodermal Activity Using Continuous Multi-Frequency Impedance Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Desmazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalric Montalibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00446⟩</w:t>
+              <w:t xml:space="preserve">18th International Conference on Biomedical Electronics and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Porto, Portugal. pp.157-162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013151400003911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05074726v1</w:t>
+                <w:t xml:space="preserve">hal-05385392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-Friendly Bioimpedance Fat Phantom: PVA emulsion Mimicking the Electrical Properties of Living Tissue at Low Frequencies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amalric Montalibet</w:t>
+                <w:t xml:space="preserve">StimulHeat: a Clip-On, Low-Energy and Wireless Device for Thermal Feedback when Grasping in VR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mesnage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.1602-1603, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC58623.2025.11254877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305371v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Time-Constant Models in Electrodermal Activity Using Continuous Multi-Frequency Impedance Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeric Desmazure</w:t>
+                <w:t xml:space="preserve">Eco-Friendly Bioimpedance Fat Phantom: PVA emulsion Mimicking the Electrical Properties of Living Tissue at Low Frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bublex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalric Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amalric Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Biomedical Electronics and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Porto, Portugal. pp.157-162, </w:t>
+              <w:t xml:space="preserve">2025 47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0013151400003911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EMBC58623.2025.11254877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385392v1</w:t>
+                <w:t xml:space="preserve">hal-05305371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Should I React? Learning to Face Chemical Risks with Virtual Reality</w:t>
               </w:r>
@@ -4817,51 +4817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4925,51 +4925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological Signals Quality in 6DoF Virtual Reality: Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Habémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6381,508 +6381,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical flow sensor as a reference for reduction of motion artefacts in photoplethysmographic measurements</w:t>
+                <w:t xml:space="preserve">Portable device integrating an ultrasensitive mechanical crack-based sensor for the wireless monitoring of cardiac activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Pinho Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudine Géhin</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Brottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Malhaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 42nd Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC44109.2020.9175787⟩</w:t>
+              <w:t xml:space="preserve">2020 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Lyon, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP51112.2020.9139156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351986v1</w:t>
+                <w:t xml:space="preserve">hal-03344474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portable device integrating an ultrasensitive mechanical crack-based sensor for the wireless monitoring of cardiac activity</w:t>
+                <w:t xml:space="preserve">Optical flow sensor as a reference for reduction of motion artefacts in photoplethysmographic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Pinho Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Puyoo</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Géhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Malhaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Lyon, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2020 42nd Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montreal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DTIP51112.2020.9139156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EMBC44109.2020.9175787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344474v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSA Wound Mapping System: II. Preliminary Porcine Results *</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Massot</w:t>
+                <w:t xml:space="preserve">An Implantable, Low-Power Instrumentation for the Long Term Monitoring of the Sleep of Animals under Natural Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dahri-Correia</w:t>
+                <w:t xml:space="preserve">Niels C Rattenborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mcadams</w:t>
+                <w:t xml:space="preserve">Anders Hedenström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Akesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 41st Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Berlin, Germany. pp.5431-5434, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8857599⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Berlin, Germany. pp.4368-4371, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8856359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352972v1</w:t>
+                <w:t xml:space="preserve">hal-02352897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Implantable, Low-Power Instrumentation for the Long Term Monitoring of the Sleep of Animals under Natural Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Niels C Rattenborg</w:t>
+                <w:t xml:space="preserve">INSA Wound Mapping System: II. Preliminary Porcine Results *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Montalibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Hedenström</w:t>
+                <w:t xml:space="preserve">L. Dahri-Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Akesson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul-Antoine Libourel</w:t>
+                <w:t xml:space="preserve">E. Mcadams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 41st Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Berlin, Germany. pp.4368-4371, </w:t>
+              <w:t xml:space="preserve">, Jul 2019, Berlin, Germany. pp.5431-5434, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8856359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8857599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352897v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation pour la caractérisation du sommeil chez l'animal, du laboratoire au milieu naturel</w:t>
               </w:r>
@@ -6950,64 +6950,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Controller Synthesis for the IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gatouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7054,64 +7054,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoS-Driven Self-Adaptation for Critical IoT-Based Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gatouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7292,90 +7292,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a real-time low-power cardiorespiratory sensor for the IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gatouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ervin Sejdić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7422,90 +7422,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building IoT-Enabled Wearable Medical Devices: An Application to a Wearable, Multiparametric, Cardiorespiratory Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gatouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ervin Sejdić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7591,51 +7591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Hutu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on E-health Networking, Application &amp; Services (HealthCom 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Ostrava, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7673,64 +7673,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Off-the-Shelf Self-Powered Electrical Interface for Low- voltage DC Energy Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Phung L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications (IWPMA) / 12th Energy Harvesting Workshop (EHW) / 1st Annual Energy Harvesting Society Meeting (AEHSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Falls Church, Ethiopia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7749,554 +7749,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel Photoplethysmography: Developing of Precise Measuring Device for Analysis of Cardiovascular System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivo Vorek</w:t>
+                <w:t xml:space="preserve">A data fusion system to study synchronization in social activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Sevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Abouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCASA 2015: Context-Aware Systems and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-29236-6_39⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE 18th International Conference on e-Health Networking, Applications and Services (Healthcom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HealthCom.2016.7749486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985905v1</w:t>
+                <w:t xml:space="preserve">hal-01985881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problems encountered during inappropriate use of commercial bioimpedance devices in novel applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudine Gehin</w:t>
+                <w:t xml:space="preserve">Multichannel Photoplethysmography: Developing of Precise Measuring Device for Analysis of Cardiovascular System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Vorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Delhomme</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jan Kubicek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Impedance Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCASA 2015: Context-Aware Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Vung Tau, Vietnam. pp.413-419, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-29236-6_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701385v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Good design practice in low power, embedded and wearable sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Problems encountered during inappropriate use of commercial bioimpedance devices in novel applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bogonez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seventh Biomedical Engineering Conference of Young Biomedical Engineers and Researchers YBERC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Ostrava, Czech Republic</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Impedance Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Chemnitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489095v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data fusion system to study synchronization in social activities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Good design practice in low power, embedded and wearable sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 18th International Conference on e-Health Networking, Applications and Services (Healthcom)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Seventh Biomedical Engineering Conference of Young Biomedical Engineers and Researchers YBERC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Ostrava, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HealthCom.2016.7749486⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01985881v1</w:t>
+                <w:t xml:space="preserve">hal-01489095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localised impedance monitoring device for the remote clinical assessment of home-based dialysis patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Arkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bogonez Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clarion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Orlando, Florida, United States. pp.4427-4430, </w:t>
@@ -8373,51 +8373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo Vorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Kubicek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCASA 2015: Context-Aware Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Vung Tau, Vietnam. pp.404-412, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8503,51 +8503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rubeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Arkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Orlando, United States. </w:t>
@@ -8585,90 +8585,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of collaborative activity with Kinect depth cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Sevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Abouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8836,51 +8836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Health Smart Homes to Living Labs for Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8944,64 +8944,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bio-inspired Living Lab as a robot exoskeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Abouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9177,77 +9177,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a multi-user indoor positioning system based on low cost depth vision (Kinect) for monitoring human activity in a smart home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Abouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9423,103 +9423,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of electrode contact impedance mismatch on 4-electrode measurements of small body segments using commercial BIA devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bogonez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IMEKO TC4 International Symposium and 18th International Workshop on ADC Modelling and Testing Research on Electric and Electronic Measurement for the Economic Upturn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Benevento, Italy</w:t>
@@ -9561,51 +9561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On designing an ubiquitous sensor network for health monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9665,51 +9665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ActimedARM - Design of a wearable system to monitor daily actimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Perriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9933,77 +9933,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective evaluation of stress with the blind by the monitoring of autonomic nervous system activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baltenneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dittmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10512,51 +10512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Géhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Ramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11253,51 +11253,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519164v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arthaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bergel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brescia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Dib" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleepadvances/zpaf036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Poinsard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berthomier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brandewinder" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk10040369" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296709v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bublex" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalric Montalibet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gehin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100904" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495102v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Barrillot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Averty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-025-02159-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Desmazure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcadams" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3485187" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688068v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Billat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14135411" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688042v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Libourel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Achin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chung" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adh0771" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351967v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Pinho Ferreira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/abb045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianina Ungurean" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Martinez-Gonzalez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Rattenborg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.09.060" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882005v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.04.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474527v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Claude" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08869634.2019.1708608" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165534v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.05.018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105758v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Morel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2005982" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roussey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gehin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Massot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ait Ali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.02.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890562v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Roux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.08.030" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836236v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gatouillat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youakim Badr" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervin Sejdi&#263;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2018.2849014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764059v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lallart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Phung" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2777402" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01854053v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-sen.2018.5029" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963766v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grenier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaigneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reinaudo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claude" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.01.036" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998064v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Frouin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lafon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890703v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montalibet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Arkouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bogonez-Franco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clarion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.02.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890701v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Arkouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clarion" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-653-8-78" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890705v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Peter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Vorek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Bryjova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Urbanczyk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.12.048" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890707v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sevrin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Noury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abouchi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jumel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.10.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102633v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu.144.0017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890709v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Howe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Escalona" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Di Maio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Cromie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2013.11.021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890710v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baltenneck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dittmar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2132703" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890714v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mclaughlin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-069-7-196" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361829v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Dimaio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Darragh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Mclaughlin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circ.126.suppl_21.A180" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890715v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nocua" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dittmar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2009.04.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305380v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roberta Longhitano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine G&#233;hin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11253177" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445153v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partibane Lebas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sevrin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11252869" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459593v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mesnage" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanchard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11252930" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074726v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Villenave" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00446" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305371v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11254877" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385392v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013151400003911" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108067v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Zimmermann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00355" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049718v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hab&#233;mont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00358" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305318v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013103800003911" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017932v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bayram" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC53108.2024.10781957" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990914v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC53108.2024.10782661" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018693v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018729v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688031v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc40787.2023.10340265" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04137333v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Benchemoul" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Savery" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958322" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589205v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Mateo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC46164.2021.9629889" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611117v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593834" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589197v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lejeune" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Porcher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montauban" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593532" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882018v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008878800230032" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351986v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175787" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344474v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puyoo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brottet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malhaire" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139156" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352972v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dahri-Correia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mcadams" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857599" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352897v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels C Rattenborg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Hedenstr&#246;m" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Akesson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856359" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352977v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644356v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167219" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619297v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91764-1_8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890720v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grenier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chaigneau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513565" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01768798v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513550" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677241v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006729101090118" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879334v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Hutu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170149v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Phung L" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985905v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kubicek" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29236-6_39" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701385v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bogonez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pham" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delhomme" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489095v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985881v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sevrin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Abouchi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jumel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2016.7749486" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964657v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bogonez Franco" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591709" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985901v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29236-6_38" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985483v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgerette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gharbi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rubeck" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591898" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985887v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7592089" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416701v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Michelet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005843703030310" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489372v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489316v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226432v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320361v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319515" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01154969v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudreau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dumont" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489928v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890722v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2013.6720691" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985908v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perriot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cerny" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6609884" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361741v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Krupaviciute" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090614" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890723v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626707" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361702v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Nocua" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Dittmar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5332662" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456903v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Andres Martinez Santamaria" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076577v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Robin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102624v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05167-8_14" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5D1HM8D9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069239v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102615v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Moessinger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931921v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Arthaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bressia" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00863814v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ISAL0148" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519164v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arthaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bergel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brescia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Dib" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleepadvances/zpaf036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Poinsard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berthomier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brandewinder" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk10040369" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296709v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bublex" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalric Montalibet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gehin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100904" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495102v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Barrillot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Averty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-025-02159-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Desmazure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcadams" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3485187" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688068v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Billat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14135411" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688042v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Libourel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Achin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chung" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adh0771" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351967v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Pinho Ferreira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/abb045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianina Ungurean" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Martinez-Gonzalez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Rattenborg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.09.060" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882005v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.04.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474527v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Claude" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08869634.2019.1708608" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165534v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.05.018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105758v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Morel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2005982" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890562v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.08.030" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01854053v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gatouillat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youakim Badr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-sen.2018.5029" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963763v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roussey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gehin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Massot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ait Ali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.02.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836236v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervin Sejdi&#263;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2018.2849014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764059v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lallart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Phung" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2777402" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963766v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grenier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaigneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reinaudo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claude" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.01.036" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998064v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Frouin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lafon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890701v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Arkouche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bogonez-Franco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clarion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-653-8-78" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890703v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montalibet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Arkouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clarion" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.02.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890705v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Peter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Vorek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Bryjova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Urbanczyk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.12.048" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890707v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sevrin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Noury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abouchi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jumel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.10.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890709v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Howe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Escalona" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Di Maio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Cromie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2013.11.021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu.144.0017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890710v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baltenneck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dittmar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2132703" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890714v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mclaughlin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-069-7-196" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361829v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Dimaio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Darragh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Mclaughlin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circ.126.suppl_21.A180" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890715v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nocua" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dittmar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2009.04.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305380v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roberta Longhitano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine G&#233;hin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11253177" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445153v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partibane Lebas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sevrin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11252869" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459593v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mesnage" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanchard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11252930" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385392v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013151400003911" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074726v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Villenave" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00446" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305371v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11254877" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108067v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Zimmermann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00355" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049718v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hab&#233;mont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00358" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305318v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013103800003911" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017932v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bayram" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC53108.2024.10781957" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990914v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC53108.2024.10782661" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018693v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018729v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688031v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc40787.2023.10340265" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04137333v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Benchemoul" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Savery" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958322" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589205v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Mateo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC46164.2021.9629889" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611117v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593834" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589197v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lejeune" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Porcher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montauban" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593532" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882018v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008878800230032" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344474v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puyoo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brottet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malhaire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139156" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351986v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175787" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352897v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels C Rattenborg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Hedenstr&#246;m" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Akesson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856359" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352972v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dahri-Correia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mcadams" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857599" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352977v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644356v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167219" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619297v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91764-1_8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890720v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grenier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chaigneau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513565" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01768798v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513550" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677241v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006729101090118" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879334v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Hutu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170149v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Phung L" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985881v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sevrin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Abouchi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jumel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2016.7749486" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985905v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kubicek" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29236-6_39" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701385v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bogonez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pham" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delhomme" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489095v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964657v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bogonez Franco" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591709" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985901v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29236-6_38" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985483v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgerette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gharbi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rubeck" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591898" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985887v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7592089" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416701v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Michelet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005843703030310" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489372v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489316v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226432v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320361v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319515" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01154969v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudreau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dumont" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489928v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890722v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2013.6720691" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985908v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perriot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cerny" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6609884" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361741v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Krupaviciute" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090614" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890723v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626707" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361702v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Nocua" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Dittmar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5332662" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456903v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Andres Martinez Santamaria" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076577v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Robin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102624v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05167-8_14" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5D1HM8D9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069239v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102615v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Moessinger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931921v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Arthaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bressia" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00863814v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ISAL0148" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>