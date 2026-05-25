--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -368,360 +368,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Phantoms for Mimicking the Electrical Properties and Mechanical Strength of Living Tissue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sleep-dependent infraslow rhythms are evolutionarily conserved across reptiles and mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Bublex</w:t>
+                <w:t xml:space="preserve">Julien Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amalric Montalibet</w:t>
+                <w:t xml:space="preserve">Baptiste Barrillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Massot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laetitia Averty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2025.100904⟩</w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41593-025-02159-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296709v1</w:t>
+                <w:t xml:space="preserve">hal-05495102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep-dependent infraslow rhythms are evolutionarily conserved across reptiles and mammals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bergel</w:t>
+                <w:t xml:space="preserve">Review of Phantoms for Mimicking the Electrical Properties and Mechanical Strength of Living Tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bublex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Schmidt</w:t>
+                <w:t xml:space="preserve">Amalric Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Barrillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Arthaud</w:t>
+                <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Averty</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claudine Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (5), pp.100904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41593-025-02159-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2025.100904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495102v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Portable Device Performing Continuous Impedance Spectroscopy for Skin Conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Desmazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalric Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (24), pp.41125 - 41135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1036,64 +1036,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low cost versatile differential preamplifier for electronic engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Pinho Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32 (7), pp.075901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1153,51 +1153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianina Ungurean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolores Martinez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1270,64 +1270,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of Methods for Non-Invasive Heart Rate Measurement on Wrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Pinho Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1387,64 +1387,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1517,64 +1517,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 295, pp.532-540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1621,77 +1621,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial homologies between sleep states in lizards, mammals, and birds suggest a complex evolution of sleep states in amniotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Barrillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1736,451 +1736,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ONEIROS, a new miniature standalone device for recording sleep electrophysiology, physiology, temperatures and behavior in the lab and field</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Comparative Study of Two Ambulatory Core Temperature Assessment Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Roux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ait Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2018.08.030⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (2), pp.143-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2018.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890562v1</w:t>
+                <w:t xml:space="preserve">hal-01963763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart and Safe Self-Adaption of Connected Devices Based on Discrete Controllers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">ONEIROS, a new miniature standalone device for recording sleep electrophysiology, physiology, temperatures and behavior in the lab and field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Barrillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianina Ungurean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-sen.2018.5029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2018.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854053v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Two Ambulatory Core Temperature Assessment Methods</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smart and Safe Self-Adaption of Connected Devices Based on Discrete Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ait Ali</w:t>
+                <w:t xml:space="preserve">Arthur Gatouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bernard</w:t>
+                <w:t xml:space="preserve">Youakim Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 39 (2), pp.143-150. </w:t>
+              <w:t xml:space="preserve">IET Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.49-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2018.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-sen.2018.5029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963763v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet of Medical Things: A Review of Recent Contributions Dealing with Cyber-Physical Systems in Medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gatouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ervin Sejdić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2253,51 +2253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.V. Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 65 (7), pp.5580-5589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2331,51 +2331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambulatory sensor for the monitoring of the edema circumference in lower limbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2491,64 +2491,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de prothèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 179, pp.47-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2586,64 +2586,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Focus on Young Researchers and an Outstanding Career in the Spotlight: The Success of the RITS Conference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2694,51 +2694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and development of an impedimetric-based system for the remote monitoring of home-based dialysis patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalric Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Arkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2988,51 +2988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo Vorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iveta Bryjova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3144,51 +3144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 36 (6), pp.361 - 366. </w:t>
@@ -3220,334 +3220,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A support vector machine for predicting defibrillation outcomes from waveform metrics</w:t>
+                <w:t xml:space="preserve">Des dispositifs intelligents ambiants pour soutenir la longévité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Howe</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Norbert Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mcadams</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2013.11.021⟩</w:t>
+              <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Novembre 2014 (4), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rindu.144.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890709v1</w:t>
+                <w:t xml:space="preserve">hal-02102633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des dispositifs intelligents ambiants pour soutenir la longévité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A support vector machine for predicting defibrillation outcomes from waveform metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Howe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Escalona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Di Maio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Noury</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nick Cromie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Novembre 2014 (4), pp.17. </w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (3), pp.343 - 349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rindu.144.0017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2013.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102633v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EmoSense: An Ambulatory Device for the Assessment of ANS Activity—Application in the Objective Evaluation of Stress With the Blind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baltenneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Dittmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3620,64 +3620,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenges facing wearable sensor systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mclaughlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3724,77 +3724,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMSA and Slope Are Predictive of Shock Success and Return of Spontaneous Circulation but Not Arrest Duration Following Ventricular Fibrillation Cardiac Arrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Howe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Dimaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Darragh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3858,64 +3858,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrale de mesure ambulatoire biomédicale sur PSoC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Nocua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3980,6228 +3980,6349 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Modelling of standardised measuring cells filled with tissue-mimicking materials for bioimpedance assessment</w:t>
+                <w:t xml:space="preserve">NERVOUS: Vers un suivi de la réactivité émotionnelle en temps réel en réalité virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Roberta Longhitano</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Matthieu Mesnage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Géhin</w:t>
+                <w:t xml:space="preserve">Matthieu Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé 2026 (RITS2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305380v1</w:t>
+                <w:t xml:space="preserve">hal-05613191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioZ: A Portable Multi-Frequency Bioimpedance Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partibane Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalric Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC58623.2025.11252869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of electrocardiogram and skin conductivity sensors in virtual reality controllers: an open-source prototype and signal quality analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Finite Element Modelling of standardised measuring cells filled with tissue-mimicking materials for bioimpedance assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Roberta Longhitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bublex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalric Montalibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Raimbaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+                <w:t xml:space="preserve">Claudine Géhin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC58623.2025.11252930⟩</w:t>
+              <w:t xml:space="preserve">2025 47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC58623.2025.11253177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459593v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Time-Constant Models in Electrodermal Activity Using Continuous Multi-Frequency Impedance Spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Integration of electrocardiogram and skin conductivity sensors in virtual reality controllers: an open-source prototype and signal quality analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mesnage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claudine Gehin</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Biomedical Electronics and Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0013151400003911⟩</w:t>
+              <w:t xml:space="preserve">47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Copenhague, Denmark. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC58623.2025.11252930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385392v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">StimulHeat: a Clip-On, Low-Energy and Wireless Device for Thermal Feedback when Grasping in VR</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Evaluating Time-Constant Models in Electrodermal Activity Using Continuous Multi-Frequency Impedance Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Desmazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalric Montalibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00446⟩</w:t>
+              <w:t xml:space="preserve">18th International Conference on Biomedical Electronics and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Porto, Portugal. pp.157-162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013151400003911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05074726v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-Friendly Bioimpedance Fat Phantom: PVA emulsion Mimicking the Electrical Properties of Living Tissue at Low Frequencies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">StimulHeat: a Clip-On, Low-Energy and Wireless Device for Thermal Feedback when Grasping in VR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mesnage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC58623.2025.11254877⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.1602-1603, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305371v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Should I React? Learning to Face Chemical Risks with Virtual Reality</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eco-Friendly Bioimpedance Fat Phantom: PVA emulsion Mimicking the Electrical Properties of Living Tissue at Low Frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bublex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalric Montalibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00355⟩</w:t>
+              <w:t xml:space="preserve">2025 47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC58623.2025.11254877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108067v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological Signals Quality in 6DoF Virtual Reality: Preliminary Results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">How Should I React? Learning to Face Chemical Risks with Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Raimbaud</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd IEEE Conference on Virtual Reality and 3D User Interfaces (VRW 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00358⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.1418-1419, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05049718v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Properties of Filled PVA-C for Bioelectrical Impedance Spectroscopy Phantoms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Physiological Signals Quality in 6DoF Virtual Reality: Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Habémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Biomedical Electronics and Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0013103800003911⟩</w:t>
+              <w:t xml:space="preserve">32nd IEEE Conference on Virtual Reality and 3D User Interfaces (VRW 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.1424-1425, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305318v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of using knitted textile coils to monitor oedema</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Electrical Properties of Filled PVA-C for Bioelectrical Impedance Spectroscopy Phantoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bublex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalric Montalibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 46th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC53108.2024.10781957⟩</w:t>
+              <w:t xml:space="preserve">18th International Conference on Biomedical Electronics and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Porto, France. pp.26-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013103800003911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017932v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-Friendly Bioimpedance Muscle Phantom: PVA-Agar Hydrogel Mimicking Living Tissue at Low Frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bublex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalric Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 46th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Orlando, United States. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC53108.2024.10782661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d'un dispositif de spectroscopie d'impédance temps réel pour la mesure de l'activité électrodermale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Feasibility of using knitted textile coils to monitor oedema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mesnage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalric Montalibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Bayram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 46th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Orlando, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC53108.2024.10781957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018693v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle physique de muscle : Hydrogel PVA-AGAR pour mesures de bioimpédance à basses fréquences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Evaluation d'un dispositif de spectroscopie d'impédance temps réel pour la mesure de l'activité électrodermale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Desmazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Géhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalric Montalibet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGBM, Jun 2024, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018729v1</w:t>
+                <w:t xml:space="preserve">hal-05018693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcoming the Impedance Range Limitations of Portable Bioelectrical Impedance Spectroscopy Clinical Devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modèle physique de muscle : Hydrogel PVA-AGAR pour mesures de bioimpédance à basses fréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bublex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalric Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 45th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGBM, Jun 2024, Aubière, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688031v1</w:t>
+                <w:t xml:space="preserve">hal-05018729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse Wave Velocity Doppler Measurement of Ulnar Artery Using a High-Frequency Probe</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Overcoming the Impedance Range Limitations of Portable Bioelectrical Impedance Spectroscopy Clinical Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalric Montalibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mcadams</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9958322⟩</w:t>
+              <w:t xml:space="preserve">2023 45th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Sydney, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/embc40787.2023.10340265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137333v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse wave velocity measurement along the ulnar artery in the wrist region using a high frequency ultrasonic array</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Pulse Wave Velocity Doppler Measurement of Ulnar Artery Using a High-Frequency Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Benchemoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Savery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Géhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 43rd Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC46164.2021.9629889⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Venice, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9958322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589205v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse wave velocity measurement along the ulnar artery in the wrist region using a high-frequency ultrasonic probe with H-topology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Pulse wave velocity measurement along the ulnar artery in the wrist region using a high frequency ultrasonic array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Benchemoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Savery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Géhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IUS52206.2021.9593834⟩</w:t>
+              <w:t xml:space="preserve">2021 43rd Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Mexico, Mexico. pp.4123-4127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC46164.2021.9629889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611117v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-frequency linear probe with H-topology for PWV measurements on superficial arteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Pulse wave velocity measurement along the ulnar artery in the wrist region using a high-frequency ultrasonic probe with H-topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Benchemoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Montauban</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ferin</w:t>
+                <w:t xml:space="preserve">David Savery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Géhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, Xi'an, China. pp.1-3, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IUS52206.2021.9593532⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2021, Xi'an, China. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS52206.2021.9593834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589197v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambient Light Contribution as a Reference for Motion Artefacts Reduction in Photoplethysmography</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A high-frequency linear probe with H-topology for PWV measurements on superficial arteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Benchemoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Montauban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Biomedical Electronics and Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0008878800230032⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Xi'an, China. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS52206.2021.9593532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882018v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portable device integrating an ultrasensitive mechanical crack-based sensor for the wireless monitoring of cardiac activity</w:t>
+                <w:t xml:space="preserve">Ambient Light Contribution as a Reference for Motion Artefacts Reduction in Photoplethysmography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Pinho Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Malhaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DTIP51112.2020.9139156⟩</w:t>
+              <w:t xml:space="preserve">13th International Conference on Biomedical Electronics and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.23-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0008878800230032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344474v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical flow sensor as a reference for reduction of motion artefacts in photoplethysmographic measurements</w:t>
+                <w:t xml:space="preserve">Portable device integrating an ultrasensitive mechanical crack-based sensor for the wireless monitoring of cardiac activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Pinho Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Brottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Malhaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 42nd Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC44109.2020.9175787⟩</w:t>
+              <w:t xml:space="preserve">2020 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Lyon, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP51112.2020.9139156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351986v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Implantable, Low-Power Instrumentation for the Long Term Monitoring of the Sleep of Animals under Natural Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Optical flow sensor as a reference for reduction of motion artefacts in photoplethysmographic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Pinho Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Géhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul-Antoine Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 41st Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8856359⟩</w:t>
+              <w:t xml:space="preserve">2020 42nd Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC44109.2020.9175787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352897v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSA Wound Mapping System: II. Preliminary Porcine Results *</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Mcadams</w:t>
+                <w:t xml:space="preserve">An Implantable, Low-Power Instrumentation for the Long Term Monitoring of the Sleep of Animals under Natural Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels C Rattenborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Hedenström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Akesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 41st Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Berlin, Germany. pp.5431-5434, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8857599⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Berlin, Germany. pp.4368-4371, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8856359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352972v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation pour la caractérisation du sommeil chez l'animal, du laboratoire au milieu naturel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul-Antoine Libourel</w:t>
+                <w:t xml:space="preserve">INSA Wound Mapping System: II. Preliminary Porcine Results *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Montalibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dahri-Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mcadams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITS2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 41st Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Berlin, Germany. pp.5431-5434, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8857599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352977v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Controller Synthesis for the IoT</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Instrumentation pour la caractérisation du sommeil chez l'animal, du laboratoire au milieu naturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Libourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 33rd ACM/SIGAPP Symposium On Applied Computing (ACM SAC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RITS2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644356v1</w:t>
+                <w:t xml:space="preserve">hal-02352977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoS-Driven Self-Adaptation for Critical IoT-Based Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Hybrid Controller Synthesis for the IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gatouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Adaptive Service-oriented and Cloud Applications (ASOCA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-91764-1_8⟩</w:t>
+              <w:t xml:space="preserve">The 33rd ACM/SIGAPP Symposium On Applied Computing (ACM SAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Pau, France. pp.778-785, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3167132.3167219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619297v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambulatory sensor for circumference monitoring of lower limbs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">QoS-Driven Self-Adaptation for Critical IoT-Based Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gatouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youakim Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Engineering in Medicine and Biology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2018.8513565⟩</w:t>
+              <w:t xml:space="preserve">Workshop on Adaptive Service-oriented and Cloud Applications (ASOCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Malaga, Spain. pp.93-105, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91764-1_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890720v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a real-time low-power cardiorespiratory sensor for the IoT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Ambulatory sensor for circumference monitoring of lower limbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2018.8513550⟩</w:t>
+              <w:t xml:space="preserve">40th International Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Honolulu, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2018.8513565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768798v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building IoT-Enabled Wearable Medical Devices: An Application to a Wearable, Multiparametric, Cardiorespiratory Sensor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a real-time low-power cardiorespiratory sensor for the IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gatouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youakim Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ervin Sejdić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 11th International Joint Conference on Biomedical Engineering Systems and Technologies (BIOSTEC 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0006729101090118⟩</w:t>
+              <w:t xml:space="preserve">40th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Honolulu, United States. pp.5382 - 5385, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2018.8513550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677241v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Optimization of an Autonomous, Ambulatory Cardiac Event Monitor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Building IoT-Enabled Wearable Medical Devices: An Application to a Wearable, Multiparametric, Cardiorespiratory Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gatouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youakim Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ervin Sejdić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on E-health Networking, Application &amp; Services (HealthCom 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 11th International Joint Conference on Biomedical Engineering Systems and Technologies (BIOSTEC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. pp.109-118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006729101090118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879334v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-the-Shelf Self-Powered Electrical Interface for Low- voltage DC Energy Harvesting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Massot</w:t>
+                <w:t xml:space="preserve">Design and Optimization of an Autonomous, Ambulatory Cardiac Event Monitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin Hutu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications (IWPMA) / 12th Energy Harvesting Workshop (EHW) / 1st Annual Energy Harvesting Society Meeting (AEHSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Falls Church, Ethiopia</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on E-health Networking, Application &amp; Services (HealthCom 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Ostrava, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170149v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data fusion system to study synchronization in social activities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Off-the-Shelf Self-Powered Electrical Interface for Low- voltage DC Energy Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Phung L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Massot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 18th International Conference on e-Health Networking, Applications and Services (Healthcom)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications (IWPMA) / 12th Energy Harvesting Workshop (EHW) / 1st Annual Energy Harvesting Society Meeting (AEHSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Falls Church, Ethiopia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985881v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multichannel Photoplethysmography: Developing of Precise Measuring Device for Analysis of Cardiovascular System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo Vorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Kubicek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCASA 2015: Context-Aware Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Vung Tau, Vietnam. pp.413-419, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-29236-6_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problems encountered during inappropriate use of commercial bioimpedance devices in novel applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bogonez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Impedance Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Chemnitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Good design practice in low power, embedded and wearable sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A data fusion system to study synchronization in social activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Sevrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Abouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seventh Biomedical Engineering Conference of Young Biomedical Engineers and Researchers YBERC 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE 18th International Conference on e-Health Networking, Applications and Services (Healthcom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HealthCom.2016.7749486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489095v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localised impedance monitoring device for the remote clinical assessment of home-based dialysis patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Good design practice in low power, embedded and wearable sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Massot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Seventh Biomedical Engineering Conference of Young Biomedical Engineers and Researchers YBERC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Ostrava, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01964657v1</w:t>
+                <w:t xml:space="preserve">hal-01489095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the State of Cardiovascular System Using Non-invasive Multichannel Photoplethysmography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo Vorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Kubicek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCASA 2015: Context-Aware Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Vung Tau, Vietnam. pp.404-412, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-29236-6_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wearable impedance monitoring system for dialysis patients</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Rubeck</w:t>
+                <w:t xml:space="preserve">Localised impedance monitoring device for the remote clinical assessment of home-based dialysis patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Montalibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Arkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bogonez Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Clarion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2016.7591898⟩</w:t>
+              <w:t xml:space="preserve">38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Orlando, Florida, United States. pp.4427-4430, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2016.7591709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985483v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of collaborative activity with Kinect depth cameras</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Massot</w:t>
+                <w:t xml:space="preserve">Wearable impedance monitoring system for dialysis patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourgerette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rubeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Arkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Orlando, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2016.7592089⟩</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2016.7591898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985887v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Hardware and Software Embedded Signal Processing Methods for in-situ Analysis of Cardiac Activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Detection of collaborative activity with Kinect depth cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Sevrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Abouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Joint Conference on Biomedical Engineering Systems and Technologies - : Smart-BIODEV,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0005843703030310⟩</w:t>
+              <w:t xml:space="preserve">2016 38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2016.7592089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416701v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Health Smart Homes to Living Labs for Health</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mixed Hardware and Software Embedded Signal Processing Methods for in-situ Analysis of Cardiac Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Risset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on E-health Networking, Application &amp; Services (HealthCom)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Joint Conference on Biomedical Engineering Systems and Technologies - : Smart-BIODEV,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005843703030310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489372v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bio-inspired Living Lab as a robot exoskeleton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">From Health Smart Homes to Living Labs for Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sevrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on E-health Networking, Application &amp; Services (HealthCom)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Boston, MA,, United States</w:t>
+              <w:t xml:space="preserve">, 2015, Boston, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489316v1</w:t>
+                <w:t xml:space="preserve">hal-01489372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wireless, low-power, smart sensor of cardiac activity for clinical remote monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A bio-inspired Living Lab as a robot exoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sevrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Abouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 17th International Conference on E-health Networking, Application and Services (HealthCom) (IEEE Healthcom 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Nov 2015, Boston, United States. pp.487-493</w:t>
+              <w:t xml:space="preserve">17th International Conference on E-health Networking, Application &amp; Services (HealthCom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Boston, MA,, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226432v1</w:t>
+                <w:t xml:space="preserve">hal-01489316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a multi-user indoor positioning system based on low cost depth vision (Kinect) for monitoring human activity in a smart home</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A wireless, low-power, smart sensor of cardiac activity for clinical remote monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Risset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mcadams</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2015 17th International Conference on E-health Networking, Application and Services (HealthCom) (IEEE Healthcom 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2015, Boston, United States. pp.487-493</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320361v1</w:t>
+                <w:t xml:space="preserve">hal-01226432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambulatory long-term monitoring of brain temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Characterization of a multi-user indoor positioning system based on low cost depth vision (Kinect) for monitoring human activity in a smart home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sevrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Abouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées RITS 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Milan, Italy. pp.5003-5007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2015.7319515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01154969v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of electrode contact impedance mismatch on 4-electrode measurements of small body segments using commercial BIA devices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Ambulatory long-term monitoring of brain temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Delhomme</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mcadams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IMEKO TC4 International Symposium and 18th International Workshop on ADC Modelling and Testing Research on Electric and Electronic Measurement for the Economic Upturn</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Benevento, Italy</w:t>
+              <w:t xml:space="preserve">Journées RITS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Dourdan, France. pp 126-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489928v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01154969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On designing an ubiquitous sensor network for health monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Effect of electrode contact impedance mismatch on 4-electrode measurements of small body segments using commercial BIA devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bogonez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 15th International Conference on e-Health Networking, Applications and Services (Healthcom 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th IMEKO TC4 International Symposium and 18th International Workshop on ADC Modelling and Testing Research on Electric and Electronic Measurement for the Economic Upturn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Benevento, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890722v1</w:t>
+                <w:t xml:space="preserve">hal-01489928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ActimedARM - Design of a wearable system to monitor daily actimetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">On designing an ubiquitous sensor network for health monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mcadams</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2013.6609884⟩</w:t>
+              <w:t xml:space="preserve">2013 IEEE 15th International Conference on e-Health Networking, Applications and Services (Healthcom 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lisbon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HealthCom.2013.6720691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985908v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wearable sensor systems: The challenges</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">ActimedARM - Design of a wearable system to monitor daily actimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Perriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Massot</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 33rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6090614⟩</w:t>
+              <w:t xml:space="preserve">2013 35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Osaka, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2013.6609884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361741v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective evaluation of stress with the blind by the monitoring of autonomic nervous system activity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wearable sensor systems: The challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asta Krupaviciute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Géhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 32nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5626707⟩</w:t>
+              <w:t xml:space="preserve">2011 33rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.3648-3651, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6090614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890723v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Objective evaluation of stress with the blind by the monitoring of autonomic nervous system activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baltenneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dittmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mcadams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2010 32nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Buenos Aires, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5626707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A wearable, low-power, health-monitoring instrumentation based on a programmable system-on-chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Géhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Nocua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Dittmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Minneapolis, United States. pp.4852-4855, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMBS.2009.5332662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10211,258 +10332,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of interdigited electrodes for ECIS assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Andres Martinez Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAMIS International School 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouttière occlusale intelligente pour l’étude et le diagnostic du bruxisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33èmes Journées internationales du CNO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10472,179 +10593,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomedical Sensors for Ambient Assisted Living</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Géhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Ramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Nocua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.C. Mukhopadhyay; A. Lay-Ekuakille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Biomedical Sensing, Measurements, Instrumentation and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 55, Springer Berlin Heidelberg, pp.240-262, 2010, Lecture Notes in Electrical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-05167-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10654,192 +10775,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 20180256093A1. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumented steering wheel for a motor vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Moessinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2013007950A1. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10849,147 +10970,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel method to study the ecological role of sleep in small mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bressia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10999,114 +11120,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, réalisation de capteurs non-invasifs ambulatoires et d'exocapteurs embarqués pour l'étude et le suivi de la réactivité émotionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. INSA de Lyon, 2011. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2011ISAL0148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00863814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId307"/>
+      <w:footerReference w:type="default" r:id="rId308"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11253,51 +11374,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519164v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arthaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bergel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brescia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Dib" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleepadvances/zpaf036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Poinsard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berthomier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brandewinder" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk10040369" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296709v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bublex" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalric Montalibet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gehin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100904" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495102v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Barrillot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Averty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-025-02159-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Desmazure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcadams" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3485187" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688068v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Billat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14135411" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688042v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Libourel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Achin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chung" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adh0771" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351967v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Pinho Ferreira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/abb045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianina Ungurean" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Martinez-Gonzalez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Rattenborg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.09.060" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882005v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.04.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474527v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Claude" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08869634.2019.1708608" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165534v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.05.018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105758v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Morel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2005982" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890562v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.08.030" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01854053v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gatouillat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youakim Badr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-sen.2018.5029" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963763v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roussey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gehin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Massot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ait Ali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.02.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836236v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervin Sejdi&#263;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2018.2849014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764059v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lallart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Phung" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2777402" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963766v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grenier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaigneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reinaudo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claude" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.01.036" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998064v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Frouin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lafon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890701v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Arkouche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bogonez-Franco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clarion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-653-8-78" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890703v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montalibet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Arkouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clarion" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.02.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890705v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Peter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Vorek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Bryjova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Urbanczyk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.12.048" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890707v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sevrin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Noury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abouchi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jumel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.10.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890709v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Howe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Escalona" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Di Maio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Cromie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2013.11.021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu.144.0017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890710v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baltenneck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dittmar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2132703" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890714v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mclaughlin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-069-7-196" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361829v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Dimaio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Darragh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Mclaughlin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circ.126.suppl_21.A180" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890715v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nocua" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dittmar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2009.04.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305380v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roberta Longhitano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine G&#233;hin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11253177" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445153v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partibane Lebas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sevrin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11252869" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459593v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mesnage" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanchard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11252930" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385392v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013151400003911" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074726v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Villenave" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00446" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305371v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11254877" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108067v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Zimmermann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00355" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049718v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hab&#233;mont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00358" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305318v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013103800003911" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017932v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bayram" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC53108.2024.10781957" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990914v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC53108.2024.10782661" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018693v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018729v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688031v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc40787.2023.10340265" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04137333v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Benchemoul" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Savery" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958322" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589205v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Mateo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC46164.2021.9629889" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611117v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593834" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589197v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lejeune" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Porcher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montauban" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593532" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882018v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008878800230032" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344474v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puyoo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brottet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malhaire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139156" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351986v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175787" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352897v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels C Rattenborg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Hedenstr&#246;m" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Akesson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856359" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352972v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dahri-Correia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mcadams" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857599" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352977v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644356v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167219" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619297v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91764-1_8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890720v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grenier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chaigneau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513565" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01768798v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513550" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677241v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006729101090118" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879334v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Hutu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170149v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Phung L" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985881v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sevrin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Abouchi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jumel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2016.7749486" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985905v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kubicek" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29236-6_39" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701385v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bogonez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pham" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delhomme" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489095v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964657v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bogonez Franco" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591709" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985901v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29236-6_38" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985483v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgerette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gharbi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rubeck" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591898" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985887v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7592089" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416701v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Michelet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005843703030310" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489372v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489316v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226432v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320361v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319515" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01154969v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudreau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dumont" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489928v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890722v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2013.6720691" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985908v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perriot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cerny" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6609884" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361741v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Krupaviciute" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090614" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890723v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626707" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361702v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Nocua" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Dittmar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5332662" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456903v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Andres Martinez Santamaria" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076577v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Robin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102624v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05167-8_14" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5D1HM8D9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069239v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102615v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Moessinger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931921v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Arthaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bressia" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00863814v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ISAL0148" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519164v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arthaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bergel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brescia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Dib" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleepadvances/zpaf036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Poinsard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berthomier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brandewinder" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Essid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk10040369" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495102v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Barrillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Averty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-025-02159-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296709v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bublex" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalric Montalibet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gehin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100904" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Desmazure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcadams" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3485187" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688068v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Billat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14135411" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688042v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Libourel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Achin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chung" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adh0771" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351967v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Pinho Ferreira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/abb045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianina Ungurean" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Martinez-Gonzalez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Rattenborg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.09.060" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882005v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.04.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474527v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Claude" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08869634.2019.1708608" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165534v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.05.018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105758v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Morel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2005982" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roussey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gehin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Massot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ait Ali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.02.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890562v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Roux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.08.030" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01854053v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gatouillat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youakim Badr" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-sen.2018.5029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836236v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervin Sejdi&#263;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2018.2849014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764059v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lallart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Phung" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2777402" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963766v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grenier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaigneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reinaudo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claude" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.01.036" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998064v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Frouin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lafon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890701v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Arkouche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bogonez-Franco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clarion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-653-8-78" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890703v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montalibet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Arkouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clarion" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.02.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890705v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Peter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Vorek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Bryjova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Urbanczyk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.12.048" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890707v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sevrin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Noury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abouchi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jumel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.10.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102633v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu.144.0017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890709v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Howe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Escalona" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Di Maio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Cromie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2013.11.021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890710v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baltenneck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dittmar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2132703" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890714v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mclaughlin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-069-7-196" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361829v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Dimaio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Darragh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Mclaughlin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circ.126.suppl_21.A180" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890715v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nocua" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dittmar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2009.04.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613191v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mesnage" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanchard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavou&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445153v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partibane Lebas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sevrin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11252869" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305380v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roberta Longhitano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine G&#233;hin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11253177" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459593v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11252930" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385392v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013151400003911" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074726v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Villenave" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00446" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305371v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11254877" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108067v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Zimmermann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00355" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049718v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hab&#233;mont" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00358" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305318v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013103800003911" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990914v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC53108.2024.10782661" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017932v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bayram" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC53108.2024.10781957" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018693v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018729v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688031v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc40787.2023.10340265" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04137333v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Benchemoul" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Savery" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958322" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589205v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Mateo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC46164.2021.9629889" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611117v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593834" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589197v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lejeune" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Porcher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montauban" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593532" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882018v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008878800230032" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344474v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puyoo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brottet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malhaire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139156" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351986v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175787" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352897v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels C Rattenborg" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Hedenstr&#246;m" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Akesson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856359" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352972v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dahri-Correia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mcadams" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857599" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352977v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644356v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167219" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619297v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91764-1_8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890720v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grenier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chaigneau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513565" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01768798v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513550" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677241v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006729101090118" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879334v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Hutu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170149v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Phung L" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985905v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kubicek" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29236-6_39" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701385v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bogonez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pham" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delhomme" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985881v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sevrin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Abouchi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jumel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2016.7749486" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489095v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985901v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29236-6_38" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964657v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bogonez Franco" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591709" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985483v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bonnet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgerette" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gharbi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rubeck" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591898" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985887v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7592089" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416701v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Michelet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005843703030310" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489372v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489316v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226432v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320361v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319515" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01154969v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudreau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dumont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489928v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890722v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2013.6720691" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985908v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perriot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cerny" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6609884" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361741v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Krupaviciute" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090614" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890723v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626707" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361702v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Nocua" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Dittmar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5332662" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456903v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Andres Martinez Santamaria" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076577v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Robin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102624v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05167-8_14" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5D1HM8D9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069239v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102615v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Moessinger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931921v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Arthaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bressia" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00863814v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ISAL0148" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>