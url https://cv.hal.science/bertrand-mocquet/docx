--- v0 (2026-03-21)
+++ v1 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bertrand Mocquet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudiant.e.s et numérique universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N36 (36)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Are University CIOS Trained in 2025? The French Touch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Moutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Mclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPiC Series in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.61-70. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29007/g1ft⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizome de l’écosystème du numérique universitaire français et nouvelle gouvernance : Mutualisation, gouvernance et numérique universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.29-57. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi17.391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du cours magistral : vers une négociation didactique entre acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11vlp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutualisation est une force : Je mutualise, tu mutualises, nous mutualisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french touch: A network of interconnected organisations, each with a rhizome-shaped structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sharing from here and abroad, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage au cœur des virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche d’usages d’IA dans le contexte du Sup’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe VIALLON et Marc TRESTINI (2019), Cultures numériques : cultures paradoxales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39/1, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.15024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la crise sanitaire dans les universités françaises : vers une forme de subversion du numérique universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), pp.51-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’un hub social et formation des étudiants en ingénierie pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.70-93. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi11.280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une forme de construction du système d’information de gestion universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Terminal, 129, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.7266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad DOUEIHI et Jacopo DOMENICUCCI (dir.) (2018), La confiance à l'ère numérique Paris, Éditions rue d'Ulm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, vol. 37/1, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.10996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une « supervision douce » : un dispositif pour les formateurs occasionnels des personnels de l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Lédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, François Villemonteix et la recherche participative, 29, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.4876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et interactivités en cours magistral : effets de l’usage de dispositifs numériques pendant des cours réalisés en amphithéâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (3), pp.68. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2018-v15n3-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-usages du numérique chez le manager : Nouveaux enjeux pour les formations dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.1644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’inscription à un MOOC à la certification académique Le cas de la collection de MOOC « compétences du numérique et C2i Niveau 1 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2016-v13n1-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes d’usages du numérique dans l’Enseignement Supérieur et la Recherche : typologie qualitative et anticipation stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthèse ou prothèse dans le Supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eduparis2026 : Congrès scientifique international - Le Renouveau du Contrat Scientifique de l’Éducation : savoirs, connaissances et enjeux dans/pour la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RUNES; AFIRSE; UNESCO; Université Gustave Eiffel, Feb 2026, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation numérique vue par les Learning Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire MICA - Université Bordeaux Montaigne, Apr 2025, En ligne (Bordeaux), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution de la délégation française à EDUCAUSE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAM, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Rencontres de la eformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministères Aménagement du territoire Transition écologique; Ministère de la Transformation et de la Fonction Publiques; Centre ministériel de valorisation des ressources humaines, Oct 2025, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA générative et pratique professionnelle en EAD : orthèse ou prothèse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique #RED25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FIED; IAE Montpellier; Université de Montpellier, Mar 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un enseignement numérique efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps pédagogique en sciences de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Simu Santé, Mar 2025, Amiens (Université Picardie Jules Verne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are university CIOs trained in 2025? The French Touch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Moutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Mclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vivier Leloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNIS Annual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUNIS, Jun 2025, Belfast (Northern Ireland), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensons notre transformation : réflexions et actions possibles sur la pédagogie universitaire numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation à la Mission Christine Ammirati</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission interministérielle sur l’universitarisation des formations paramédicales, Nov 2024, Par visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une transformation numérique durable dans le Sup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire pluridisciplinaire "Transformation numérique responsable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DémoUHA, 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are University CIOs Be Trained in 2024? The French Touch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vivier Leloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCAUSE Annual Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educause, Oct 2024, San Antonio (Texas), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et transformation numérique de solutions vers l'open source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque M'2023 - Management des Technologies Organisationnelles - Évaluation(s), du concept aux objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Alès; Amue, Nov 2023, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’un Hub social devenu éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire du laboratoire LHUMAIN de L'université Paul Valéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire LHUMAIN de L'université Paul Valéry, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pli et dépli des numériques publics : du Sup’ à la Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plissement numérique du monde (Pour une réflexion post-anthropocène ?)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur - IMREDD - Transitions; SFSIC; Laboratoire MICA - Université Bordeaux Montaigne, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-usages du numérique : Nouveaux enjeux de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3EME Colloque International Innovation pédagogique &amp; Numérique IPEN 2021 : Impact sur les métiers d’aujourd’hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sousse, Jan 2022, Sousse (Tunisie), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On verra quand on aura 30 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Lancéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de l'Amue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amue, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régression numérique comme une prospective de la négociation didactique en contexte universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque M'2022 - Management des Technologies Organisationnelles - La régression numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Alès; Amue, Oct 2022, Alès, France. pp.51 - 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème du numérique universitaire : un rhizome à démêler Histoire, dispositifs, acteurs, et tutti quanti…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Module prise de fonction des personnels de direction des établissements de l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IH2EF/Amue, Oct 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caplab: A shared national tool common to laboratories & their affiliated institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pérotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bougnague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar euroCRIS -The international organisation for research information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaired by Joachim Schöpfel, Jun 2021, Lille (webinaire), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d’une nouvelle Cité designée pour le parcours étudiant: du Campus Connecté au Vigan vers la Cité Négociée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque M2021 - Design dans la cité : nouvelles manières d’appréhender la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Alès; Université de Nîmes; CPCO; Amue, Oct 2021, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance numérique des territoires isolés : endavant la symbiose…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERINT 2021 : Emergence des TERritoires INTelligents (Numérique-Education-Gouvernance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Corse, Jun 2021, Cozzano, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La TransfoNumDuSup, mais qu’est-ce-que c’est ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Assises du CSIESR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSIESR, Oct 2021, Opio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Collection Numérique: A way to (better) understand French HigherEd digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNIS Annual Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUNIS, Jun 2021, Athen (on line), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si nous parlions de numérique universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche au Laboratoire MICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux Montaigne, Nov 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance, impact sociétal et technologies numériques : repérons des triangles dramatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque M2020: Développement du management des technologies organisationnelles quel impact sociétal ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Alès; Amue; CPCLR; Université Paul Valéry Montpellier 3, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subversions du numérique universitaire en période de confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Journées d’études TIC.IS (TIC Information et stratégies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information &amp; de la Communication; Laboratoire MICA; Université Bordeaux Montaigne; MSHA, Nov 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un dispositif info- communicationnel sur la stratégie numérique universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2019 : Territoires intelligents et sociétés apprenantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MICA; Université Virtuelle du Sénégal, Oct 2019, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une innovation dite relative dans les universités : entre perception et injonction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque M2019 (exMTO) : Management 2.1 !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines d'Alès; Chambre des consultants de Languedoc-Roussillon; Université de Montpellier, Oct 2019, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance numérique des territoires isolés : précautions stratégiques à l’ère de la mise en place du très haut débit (THD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur le management des technologies organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Université de Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle dimension visibilité/invisibilité du manager et de son organisation au sein des réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées d’études GER TIC Information et stratégies (TIC.IS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Université de Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et interactivités en cours magistral : effets de l’usage de dispositifs numériques pendant des cours réalisés en amphithéâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ATIU (Apprendre, Transmettre, Innover à et par l'Université Saison_2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une déconnexion numérique délibérée dans l'Enseignement Supérieur et de la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Journées d’études TIC.IS (TIC Information et stratégies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Maison des Sciences de l’Homme d’Aquitaine Esplanade des Antilles, 33600 PESSAC, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Smart-cities : une nouvelle gouvernance pour de nouveaux territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur le management des technologies organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Ecole des mines d’Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique dans les universités : un enjeu de la gouvernance universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique : nouveaux droits, nouveaux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Université de Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE L'ORDRE DANS LE DESORDRE : OU COMMENT UN DISPOSITIF « CHAIRE UNIVERSITAIRE » VIENT STRUCTURER LA TRANSFORMATION NUMERIQUE BANCAIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mannarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité et gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géométrie fractale comme outil de représentation des interactions dans un réseau socionumérique de type micro-blogging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées d’études TIC.IS TIC Information et stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des intentions stratégiques numériques d’un IDEFI : la plateforme du programme MIRO‐EU.PM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noble Akam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écosystèmes numériques et la démocratisation informationnelle : Intelligence collective, Développement durable, Interculturalité, Transfert de connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Schoelcher, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design organisationnel du numérique universitaire : schéma directeur du numérique et agilité organisationnelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écosystèmes numériques et la démocratisation informationnelle : Intelligence collective, Développement durable, Interculturalité, Transfert de connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Schoelcher, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la transformation numérique dans le secteur bancaire prend chaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mannarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Management des Technologies Organisationnelles - MTO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la construction d'une typologie qualitative des formes d'usage du numérique dans les universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Problématiques de la notion de type en Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies Organisationnelles - Développer les usages du numérique à l'université : le cas de l'Université de Perpignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Nova de Lisboa, Oct 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Learning Management System dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On verra quand on aura 30 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Lancéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Pierre-Michel Riccio, 9782356718464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts sociétaux et développements du management des technologies organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Cotreaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2021, Revue MTO, Pierre-Michel Riccio; Daniel Bonnet, 9782356716392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance, numérique et enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 9782356715890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibles et invisibles dans les pratiques médiatiques et les interactions en réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Perpignan, 202 p., 2020, 978-2-35412-439-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Campus Connecté du Vigan à la Cité Négociée : observer pour caractériser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Michel Riccio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La régression numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MTO15, Presses des Mines, 2024, Revue Management des Technologies Organisationnelles, 9782356719652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Admiraal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahak Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Natalia Paulino Araujo Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaheer Allam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilient and Sustainable Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.xi-xiii, 2023, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-323-91718-6.01002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles de l'ingénieur∙e pédagogique dans la stratégie numérique universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ingénieur pédagogique dans le supérieur : des pratiques en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, 978-2-35671-692-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient and Sustainable Cities Research, Policy and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsh-Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A smart territory, the key to resilient territory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.171 - 191, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart Territory, the key to resilient territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zaheer Allam; Didier Chabaud; Catherine Gallart; Florent Pratlong; Carlos Moreno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilient and Sustainable Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, 9780323917186. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-91718-6.00020-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investir dans la formation des DSIN : un pari gagnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Moutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Ben Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Mclelann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saulue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Claisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution de la conférence EDUCAUSE 2018 : Transformer l'expérience étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage du micro-blogging Twitter dans l’enseignement supérieur et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode pour détecter des subversions numériques faisant force d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDUCAUSE 2024 French and Japanese Delegation Joint Report - JP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Augeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Koscielniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2025, pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APC épanouie : Workshop NCU2Amue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Hobigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Anne-Gaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lidolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amue; Avignon université; Université Bordeaux; Université Gustave Eiffel (2020-..); Université Haute Alsace; Université Paul valéry - Montpellier III. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDUCAUSE 2022 Rapport de la délégation française - FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Augeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cousquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2023, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDUCAUSE 2020 Rapport de la délégation française - FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Augeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2021, pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOCUMENT D'ACCOMPAGNEMENT Pour la mise en place du C2i CERTIFICAT INFORMATIQUE ET INTERNET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chantillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Charpille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Enseignement Supérieur et de la Recherche. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance universitaire et l'évolution des usages du numérique : nouveaux enjeux pour l'Enseignement Supérieur et la Recherche français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Michel de Montaigne - Bordeaux III, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017BOR30045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01758565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensons notre transformation : réflexions sur la pédagogie universitaire numérique post-covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. AMU - Aix Campus Schuman : Faculté de droit et Faculté de lettres, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages du Numérique : une rencontre entre l’Ecole et la Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Conférence, INSPE - Université de Corse, France. 2021, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenue dans notre monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Lycée Rosa Luxemburg à Canet en Roussillon, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire communautés autour du numérique universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et pratiques numériques en contexte universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies numériques dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la brique à la data et vice et versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Timorès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des humains ressources pour le numérique universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur les stratégies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing from here and abroad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Strat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations d'usages numériques dans le Supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité des SI : La cybersécurité au cœur de la stratégie de l'ESRI (Saison 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lehmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'évaluation et transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Riccio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, 2024, Collection Design numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encore une belle année d'usages numériques !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des technologies du numérique universitaire : place aux makers !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N27, 2023, La collection numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#RetourSur… 4 ans de collection numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N25, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtuels, vous avez dit virtuels dans le sup’ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Koscielniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence sur les sobriétés numériques !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mallarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, 2023, La collection numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA et Enseignement Supérieur : quels enjeux et impacts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N30, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie et schéma directeur du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N21, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les veilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N19, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique, droits et devoirs dans le numérique universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N24, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages numériques dans l'Enseignement Supérieur et Recherche saison 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N22, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infras de l'Enseignement Supérieur et Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N23, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique universitaire des BU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Cartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N20, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité des systèmes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N17, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages numériques dans l'Enseignement Supérieur et Recherche saison 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N16, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ESR vu par le prisme de la donnée universitaire - Saison2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N18, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification et automatisation des démarches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N14, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les numériques en RH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N15, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vive le Numérique libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N13, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des usages numériques multiples et variés dans le contexte de l'Enseignement supérieur et de la recherche saison 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N10, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N12, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ESR vu par le prisme de la donnée universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N06, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité du numérique universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N09, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine immobilier et numérique - mutations et nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Timorès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N07, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes, numérique et ESR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N08, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe universitaire et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N11, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Data et ESR, opportunité de créer de nouveaux services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N05, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des usages numériques multiples et variés dans le contexte de l’Enseignement supérieur et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N04, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualisation et co-construction : Quand numérique et organisations interagissent au quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N02, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialité du cloud - Impacts sur nos systèmes d’information et nos organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N03, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chatbots à la croisée des intelligences : Usages, technologies et Enseignement Supérieur et Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N01, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La veille prospective de l'Amue : vers un dispositif de mobilisation des acteurs de l'ESR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N00, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bertrand Mocquet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Are University CIOS Trained in 2025? The French Touch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Moutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Mclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPiC Series in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.61-70. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29007/g1ft⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudiant.e.s et numérique universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N36 (36)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizome de l’écosystème du numérique universitaire français et nouvelle gouvernance : Mutualisation, gouvernance et numérique universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.29-57. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi17.391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du cours magistral : vers une négociation didactique entre acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11vlp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutualisation est une force : Je mutualise, tu mutualises, nous mutualisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french touch: A network of interconnected organisations, each with a rhizome-shaped structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sharing from here and abroad, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche d’usages d’IA dans le contexte du Sup’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage au cœur des virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’un hub social et formation des étudiants en ingénierie pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.70-93. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi11.280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe VIALLON et Marc TRESTINI (2019), Cultures numériques : cultures paradoxales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39/1, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.15024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la crise sanitaire dans les universités françaises : vers une forme de subversion du numérique universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), pp.51-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une forme de construction du système d’information de gestion universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Terminal, 129, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.7266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad DOUEIHI et Jacopo DOMENICUCCI (dir.) (2018), La confiance à l'ère numérique Paris, Éditions rue d'Ulm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, vol. 37/1, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.10996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une « supervision douce » : un dispositif pour les formateurs occasionnels des personnels de l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Lédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, François Villemonteix et la recherche participative, 29, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.4876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et interactivités en cours magistral : effets de l’usage de dispositifs numériques pendant des cours réalisés en amphithéâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (3), pp.68. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2018-v15n3-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-usages du numérique chez le manager : Nouveaux enjeux pour les formations dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.1644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’inscription à un MOOC à la certification académique Le cas de la collection de MOOC « compétences du numérique et C2i Niveau 1 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2016-v13n1-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes d’usages du numérique dans l’Enseignement Supérieur et la Recherche : typologie qualitative et anticipation stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthèse ou prothèse dans le Supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eduparis2026 : Congrès scientifique international - Le Renouveau du Contrat Scientifique de l’Éducation : savoirs, connaissances et enjeux dans/pour la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RUNES; AFIRSE; UNESCO; Université Gustave Eiffel, Feb 2026, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Rencontres de la eformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministères Aménagement du territoire Transition écologique; Ministère de la Transformation et de la Fonction Publiques; Centre ministériel de valorisation des ressources humaines, Oct 2025, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA générative et pratique professionnelle en EAD : orthèse ou prothèse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique #RED25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FIED; IAE Montpellier; Université de Montpellier, Mar 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un enseignement numérique efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps pédagogique en sciences de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Simu Santé, Mar 2025, Amiens (Université Picardie Jules Verne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are university CIOs trained in 2025? The French Touch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Moutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Mclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vivier Leloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNIS Annual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUNIS, Jun 2025, Belfast (Northern Ireland), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation numérique vue par les Learning Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire MICA - Université Bordeaux Montaigne, Apr 2025, En ligne (Bordeaux), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution de la délégation française à EDUCAUSE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAM, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une transformation numérique durable dans le Sup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire pluridisciplinaire "Transformation numérique responsable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DémoUHA, 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensons notre transformation : réflexions et actions possibles sur la pédagogie universitaire numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation à la Mission Christine Ammirati</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission interministérielle sur l’universitarisation des formations paramédicales, Nov 2024, Par visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are University CIOs Be Trained in 2024? The French Touch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vivier Leloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCAUSE Annual Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educause, Oct 2024, San Antonio (Texas), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et transformation numérique de solutions vers l'open source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque M'2023 - Management des Technologies Organisationnelles - Évaluation(s), du concept aux objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Alès; Amue, Nov 2023, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’un Hub social devenu éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire du laboratoire LHUMAIN de L'université Paul Valéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire LHUMAIN de L'université Paul Valéry, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pli et dépli des numériques publics : du Sup’ à la Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plissement numérique du monde (Pour une réflexion post-anthropocène ?)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur - IMREDD - Transitions; SFSIC; Laboratoire MICA - Université Bordeaux Montaigne, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régression numérique comme une prospective de la négociation didactique en contexte universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque M'2022 - Management des Technologies Organisationnelles - La régression numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Alès; Amue, Oct 2022, Alès, France. pp.51 - 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On verra quand on aura 30 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Lancéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de l'Amue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amue, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème du numérique universitaire : un rhizome à démêler Histoire, dispositifs, acteurs, et tutti quanti…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Module prise de fonction des personnels de direction des établissements de l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IH2EF/Amue, Oct 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-usages du numérique : Nouveaux enjeux de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3EME Colloque International Innovation pédagogique &amp; Numérique IPEN 2021 : Impact sur les métiers d’aujourd’hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sousse, Jan 2022, Sousse (Tunisie), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d’une nouvelle Cité designée pour le parcours étudiant: du Campus Connecté au Vigan vers la Cité Négociée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque M2021 - Design dans la cité : nouvelles manières d’appréhender la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Alès; Université de Nîmes; CPCO; Amue, Oct 2021, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance numérique des territoires isolés : endavant la symbiose…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERINT 2021 : Emergence des TERritoires INTelligents (Numérique-Education-Gouvernance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Corse, Jun 2021, Cozzano, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Collection Numérique: A way to (better) understand French HigherEd digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNIS Annual Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUNIS, Jun 2021, Athen (on line), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La TransfoNumDuSup, mais qu’est-ce-que c’est ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Assises du CSIESR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSIESR, Oct 2021, Opio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caplab: A shared national tool common to laboratories & their affiliated institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pérotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bougnague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar euroCRIS -The international organisation for research information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaired by Joachim Schöpfel, Jun 2021, Lille (webinaire), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance, impact sociétal et technologies numériques : repérons des triangles dramatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque M2020: Développement du management des technologies organisationnelles quel impact sociétal ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Alès; Amue; CPCLR; Université Paul Valéry Montpellier 3, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subversions du numérique universitaire en période de confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Journées d’études TIC.IS (TIC Information et stratégies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information &amp; de la Communication; Laboratoire MICA; Université Bordeaux Montaigne; MSHA, Nov 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si nous parlions de numérique universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche au Laboratoire MICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux Montaigne, Nov 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un dispositif info- communicationnel sur la stratégie numérique universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2019 : Territoires intelligents et sociétés apprenantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MICA; Université Virtuelle du Sénégal, Oct 2019, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une innovation dite relative dans les universités : entre perception et injonction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque M2019 (exMTO) : Management 2.1 !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines d'Alès; Chambre des consultants de Languedoc-Roussillon; Université de Montpellier, Oct 2019, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance numérique des territoires isolés : précautions stratégiques à l’ère de la mise en place du très haut débit (THD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur le management des technologies organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Université de Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle dimension visibilité/invisibilité du manager et de son organisation au sein des réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées d’études GER TIC Information et stratégies (TIC.IS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Université de Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et interactivités en cours magistral : effets de l’usage de dispositifs numériques pendant des cours réalisés en amphithéâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ATIU (Apprendre, Transmettre, Innover à et par l'Université Saison_2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Smart-cities : une nouvelle gouvernance pour de nouveaux territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur le management des technologies organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Ecole des mines d’Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique dans les universités : un enjeu de la gouvernance universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique : nouveaux droits, nouveaux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Université de Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une déconnexion numérique délibérée dans l'Enseignement Supérieur et de la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Journées d’études TIC.IS (TIC Information et stratégies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Maison des Sciences de l’Homme d’Aquitaine Esplanade des Antilles, 33600 PESSAC, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des intentions stratégiques numériques d’un IDEFI : la plateforme du programme MIRO‐EU.PM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noble Akam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écosystèmes numériques et la démocratisation informationnelle : Intelligence collective, Développement durable, Interculturalité, Transfert de connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Schoelcher, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE L'ORDRE DANS LE DESORDRE : OU COMMENT UN DISPOSITIF « CHAIRE UNIVERSITAIRE » VIENT STRUCTURER LA TRANSFORMATION NUMERIQUE BANCAIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mannarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité et gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géométrie fractale comme outil de représentation des interactions dans un réseau socionumérique de type micro-blogging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées d’études TIC.IS TIC Information et stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design organisationnel du numérique universitaire : schéma directeur du numérique et agilité organisationnelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écosystèmes numériques et la démocratisation informationnelle : Intelligence collective, Développement durable, Interculturalité, Transfert de connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Schoelcher, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la transformation numérique dans le secteur bancaire prend chaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mannarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Management des Technologies Organisationnelles - MTO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies Organisationnelles - Développer les usages du numérique à l'université : le cas de l'Université de Perpignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Nova de Lisboa, Oct 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la construction d'une typologie qualitative des formes d'usage du numérique dans les universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Problématiques de la notion de type en Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Learning Management System dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On verra quand on aura 30 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Lancéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Pierre-Michel Riccio, 9782356718464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts sociétaux et développements du management des technologies organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Cotreaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2021, Revue MTO, Pierre-Michel Riccio; Daniel Bonnet, 9782356716392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibles et invisibles dans les pratiques médiatiques et les interactions en réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Perpignan, 202 p., 2020, 978-2-35412-439-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance, numérique et enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 9782356715890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Campus Connecté du Vigan à la Cité Négociée : observer pour caractériser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Michel Riccio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La régression numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MTO15, Presses des Mines, 2024, Revue Management des Technologies Organisationnelles, 9782356719652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Admiraal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahak Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Natalia Paulino Araujo Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaheer Allam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilient and Sustainable Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.xi-xiii, 2023, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-323-91718-6.01002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles de l'ingénieur∙e pédagogique dans la stratégie numérique universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ingénieur pédagogique dans le supérieur : des pratiques en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, 978-2-35671-692-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart Territory, the key to resilient territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zaheer Allam; Didier Chabaud; Catherine Gallart; Florent Pratlong; Carlos Moreno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilient and Sustainable Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, 9780323917186. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-91718-6.00020-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient and Sustainable Cities Research, Policy and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsh-Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A smart territory, the key to resilient territory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.171 - 191, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investir dans la formation des DSIN : un pari gagnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Moutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Ben Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Mclelann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saulue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Claisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution de la conférence EDUCAUSE 2018 : Transformer l'expérience étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage du micro-blogging Twitter dans l’enseignement supérieur et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode pour détecter des subversions numériques faisant force d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDUCAUSE 2024 French and Japanese Delegation Joint Report - JP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Augeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Koscielniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2025, pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APC épanouie : Workshop NCU2Amue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Hobigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Anne-Gaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lidolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amue; Avignon université; Université Bordeaux; Université Gustave Eiffel (2020-..); Université Haute Alsace; Université Paul valéry - Montpellier III. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDUCAUSE 2022 Rapport de la délégation française - FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Augeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cousquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2023, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDUCAUSE 2020 Rapport de la délégation française - FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Augeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2021, pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOCUMENT D'ACCOMPAGNEMENT Pour la mise en place du C2i CERTIFICAT INFORMATIQUE ET INTERNET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chantillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Charpille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Enseignement Supérieur et de la Recherche. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance universitaire et l'évolution des usages du numérique : nouveaux enjeux pour l'Enseignement Supérieur et la Recherche français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Michel de Montaigne - Bordeaux III, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017BOR30045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01758565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensons notre transformation : réflexions sur la pédagogie universitaire numérique post-covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. AMU - Aix Campus Schuman : Faculté de droit et Faculté de lettres, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages du Numérique : une rencontre entre l’Ecole et la Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Conférence, INSPE - Université de Corse, France. 2021, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenue dans notre monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Lycée Rosa Luxemburg à Canet en Roussillon, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire communautés autour du numérique universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et pratiques numériques en contexte universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies numériques dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la brique à la data et vice et versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Timorès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des humains ressources pour le numérique universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations d'usages numériques dans le Supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing from here and abroad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Strat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité des SI : La cybersécurité au cœur de la stratégie de l'ESRI (Saison 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lehmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'évaluation et transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Riccio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, 2024, Collection Design numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur les stratégies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence sur les sobriétés numériques !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mallarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, 2023, La collection numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtuels, vous avez dit virtuels dans le sup’ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Koscielniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#RetourSur… 4 ans de collection numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N25, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des technologies du numérique universitaire : place aux makers !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N27, 2023, La collection numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA et Enseignement Supérieur : quels enjeux et impacts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N30, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encore une belle année d'usages numériques !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique universitaire des BU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Cartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N20, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infras de l'Enseignement Supérieur et Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N23, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages numériques dans l'Enseignement Supérieur et Recherche saison 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N22, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique, droits et devoirs dans le numérique universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N24, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie et schéma directeur du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N21, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les veilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N19, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ESR vu par le prisme de la donnée universitaire - Saison2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N18, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification et automatisation des démarches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N14, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages numériques dans l'Enseignement Supérieur et Recherche saison 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N16, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les numériques en RH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N15, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vive le Numérique libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N13, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité des systèmes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N17, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine immobilier et numérique - mutations et nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Timorès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N07, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ESR vu par le prisme de la donnée universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N06, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité du numérique universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N09, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N12, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes, numérique et ESR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N08, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe universitaire et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N11, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des usages numériques multiples et variés dans le contexte de l'Enseignement supérieur et de la recherche saison 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N10, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualisation et co-construction : Quand numérique et organisations interagissent au quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N02, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des usages numériques multiples et variés dans le contexte de l’Enseignement supérieur et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N04, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialité du cloud - Impacts sur nos systèmes d’information et nos organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N03, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chatbots à la croisée des intelligences : Usages, technologies et Enseignement Supérieur et Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N01, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La veille prospective de l'Amue : vers un dispositif de mobilisation des acteurs de l'ESR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N00, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Data et ESR, opportunité de créer de nouveaux services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N05, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975716v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Larger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rongeat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mocquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373943v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Moutte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Mclellan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/g1ft" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625621v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi17.391" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vlp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636947v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345286v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387752v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718072v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.15024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03824620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perlot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi11.280" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214894v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.7266" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904345v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.10996" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524903v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen L&#233;d&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.4876" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524909v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2018-v15n3-05" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059032v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rouissi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1644" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059027v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Santi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ammari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marchand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2016-v13n1-04" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805929v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vieira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019186v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916467v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317363v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019330v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999791v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172775v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vivier Leloire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767114v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627712v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818844v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Arnold" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276935v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287873v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523328v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Athanase" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barthel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lanc&#233;a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268315v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P&#233;rotin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bougnague" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371626v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276327v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374775v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256040v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249224v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993329v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544209v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544236v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059330v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clercq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059300v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059274v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059304v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059311v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901107v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Villes&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mannarini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133784v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01264946v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noble Akam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01264948v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057574v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952990v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280368v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904739v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795990v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/on-verra-quand-on-aura-30-ans-une-histoire-de-modernisation-et-de-mutualisation-dans-lenseignement-superieur-francais/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432042v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cotreaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/categorie-produit/default-category/management-des-technologies-organisationnelles/revuemto/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059002v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185232v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Commandr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469238v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04462282v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Admiraal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahak Agrawal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Natalia Paulino Araujo Alcantara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaheer Allam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Amato" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-91718-6.01002-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03615064v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284023v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Antoine-Santoni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Baala" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsh-Pinheiro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mieyeville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03877369v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch Pinheiro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/resilient-and-sustainable-cities/allam/978-0-323-91718-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91718-6.00020-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399170v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ben Hadj" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Mclelann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saulue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Claisse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065370v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291710v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538109v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546443v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Augeri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Dumont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flory" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Habert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koscielniak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706045v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hobigand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Anne-Ga&#235;lle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lidolf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530555v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cousquer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupr&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530617v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Afonso" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Epelboin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616182v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bertrand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chantillon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Charpille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collomb" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Counil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01758565v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BOR30045" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036951v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364644v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041746v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558053v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425297v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136424v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086473v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Timor&#232;s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jego" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302198v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847504v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685693v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Strat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682650v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485494v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lehmans" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811352v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207854v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Larger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145381v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200425v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084623v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269072v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ninassi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mallarino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Luxey-Bitri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359466v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992223v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992202v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992242v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992229v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992235v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992214v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cartier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991848v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991841v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991862v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991810v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991816v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991806v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981156v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982821v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981102v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981147v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981124v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981139v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982808v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981048v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981031v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980996v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981011v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980979v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980955v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373943v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mocquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Moutte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Mclellan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/g1ft" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Larger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rongeat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625621v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi17.391" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vlp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636947v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387752v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345286v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03824620v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perlot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi11.280" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718072v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.15024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597943v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214894v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.7266" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904345v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.10996" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524903v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen L&#233;d&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.4876" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524909v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2018-v15n3-05" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059032v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rouissi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1644" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059027v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Santi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ammari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marchand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2016-v13n1-04" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805929v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vieira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019330v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172775v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vivier Leloire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019186v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916467v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627712v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767114v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818844v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Arnold" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276935v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287873v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821986v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Athanase" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barthel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lanc&#233;a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523328v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371626v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276327v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256040v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374775v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268315v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P&#233;rotin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bougnague" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249224v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993329v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544209v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544236v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059330v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clercq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059300v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059274v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059324v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059311v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059304v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01264946v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noble Akam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901107v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Villes&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mannarini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133784v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01264948v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057574v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280368v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952990v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904739v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795990v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/on-verra-quand-on-aura-30-ans-une-histoire-de-modernisation-et-de-mutualisation-dans-lenseignement-superieur-francais/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432042v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cotreaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/categorie-produit/default-category/management-des-technologies-organisationnelles/revuemto/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185232v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Commandr&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059002v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469238v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04462282v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Admiraal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahak Agrawal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Natalia Paulino Araujo Alcantara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaheer Allam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Amato" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-91718-6.01002-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03615064v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03877369v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Antoine-Santoni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Baala" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch Pinheiro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mieyeville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/resilient-and-sustainable-cities/allam/978-0-323-91718-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91718-6.00020-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284023v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsh-Pinheiro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399170v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ben Hadj" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Mclelann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saulue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Claisse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065370v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291710v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538109v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546443v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Augeri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Dumont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flory" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Habert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koscielniak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706045v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hobigand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Anne-Ga&#235;lle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lidolf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530555v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cousquer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupr&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530617v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Afonso" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Epelboin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616182v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bertrand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chantillon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Charpille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collomb" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Counil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01758565v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BOR30045" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036951v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364644v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041746v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558053v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425297v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136424v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086473v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Timor&#232;s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jego" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302198v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682650v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685693v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Strat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485494v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lehmans" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811352v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847504v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269072v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ninassi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mallarino" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Luxey-Bitri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084623v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200425v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145381v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359466v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Larger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207854v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992214v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cartier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992235v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992229v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992242v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992223v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992202v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991862v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991810v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991841v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991816v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991806v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991848v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981124v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981102v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981147v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982821v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981139v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982808v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981156v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980996v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981031v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981011v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980979v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980955v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981048v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>