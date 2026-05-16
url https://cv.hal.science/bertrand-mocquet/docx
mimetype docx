--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bertrand Mocquet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Are University CIOS Trained in 2025? The French Touch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Moutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Mclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPiC Series in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.61-70. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29007/g1ft⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudiant.e.s et numérique universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N36 (36)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizome de l’écosystème du numérique universitaire français et nouvelle gouvernance : Mutualisation, gouvernance et numérique universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.29-57. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi17.391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du cours magistral : vers une négociation didactique entre acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11vlp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutualisation est une force : Je mutualise, tu mutualises, nous mutualisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french touch: A network of interconnected organisations, each with a rhizome-shaped structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sharing from here and abroad, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche d’usages d’IA dans le contexte du Sup’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage au cœur des virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’un hub social et formation des étudiants en ingénierie pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.70-93. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi11.280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe VIALLON et Marc TRESTINI (2019), Cultures numériques : cultures paradoxales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39/1, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.15024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la crise sanitaire dans les universités françaises : vers une forme de subversion du numérique universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), pp.51-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une forme de construction du système d’information de gestion universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Terminal, 129, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.7266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad DOUEIHI et Jacopo DOMENICUCCI (dir.) (2018), La confiance à l'ère numérique Paris, Éditions rue d'Ulm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, vol. 37/1, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.10996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une « supervision douce » : un dispositif pour les formateurs occasionnels des personnels de l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Lédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, François Villemonteix et la recherche participative, 29, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.4876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et interactivités en cours magistral : effets de l’usage de dispositifs numériques pendant des cours réalisés en amphithéâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (3), pp.68. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2018-v15n3-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-usages du numérique chez le manager : Nouveaux enjeux pour les formations dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.1644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’inscription à un MOOC à la certification académique Le cas de la collection de MOOC « compétences du numérique et C2i Niveau 1 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2016-v13n1-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes d’usages du numérique dans l’Enseignement Supérieur et la Recherche : typologie qualitative et anticipation stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthèse ou prothèse dans le Supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eduparis2026 : Congrès scientifique international - Le Renouveau du Contrat Scientifique de l’Éducation : savoirs, connaissances et enjeux dans/pour la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RUNES; AFIRSE; UNESCO; Université Gustave Eiffel, Feb 2026, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Rencontres de la eformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministères Aménagement du territoire Transition écologique; Ministère de la Transformation et de la Fonction Publiques; Centre ministériel de valorisation des ressources humaines, Oct 2025, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA générative et pratique professionnelle en EAD : orthèse ou prothèse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique #RED25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FIED; IAE Montpellier; Université de Montpellier, Mar 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un enseignement numérique efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps pédagogique en sciences de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Simu Santé, Mar 2025, Amiens (Université Picardie Jules Verne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are university CIOs trained in 2025? The French Touch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Moutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Mclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vivier Leloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNIS Annual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUNIS, Jun 2025, Belfast (Northern Ireland), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation numérique vue par les Learning Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire MICA - Université Bordeaux Montaigne, Apr 2025, En ligne (Bordeaux), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution de la délégation française à EDUCAUSE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAM, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une transformation numérique durable dans le Sup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire pluridisciplinaire "Transformation numérique responsable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DémoUHA, 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensons notre transformation : réflexions et actions possibles sur la pédagogie universitaire numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation à la Mission Christine Ammirati</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission interministérielle sur l’universitarisation des formations paramédicales, Nov 2024, Par visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are University CIOs Be Trained in 2024? The French Touch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vivier Leloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCAUSE Annual Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educause, Oct 2024, San Antonio (Texas), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et transformation numérique de solutions vers l'open source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque M'2023 - Management des Technologies Organisationnelles - Évaluation(s), du concept aux objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Alès; Amue, Nov 2023, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’un Hub social devenu éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire du laboratoire LHUMAIN de L'université Paul Valéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire LHUMAIN de L'université Paul Valéry, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pli et dépli des numériques publics : du Sup’ à la Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plissement numérique du monde (Pour une réflexion post-anthropocène ?)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur - IMREDD - Transitions; SFSIC; Laboratoire MICA - Université Bordeaux Montaigne, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régression numérique comme une prospective de la négociation didactique en contexte universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque M'2022 - Management des Technologies Organisationnelles - La régression numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Alès; Amue, Oct 2022, Alès, France. pp.51 - 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On verra quand on aura 30 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Lancéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de l'Amue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amue, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème du numérique universitaire : un rhizome à démêler Histoire, dispositifs, acteurs, et tutti quanti…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Module prise de fonction des personnels de direction des établissements de l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IH2EF/Amue, Oct 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-usages du numérique : Nouveaux enjeux de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3EME Colloque International Innovation pédagogique &amp; Numérique IPEN 2021 : Impact sur les métiers d’aujourd’hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sousse, Jan 2022, Sousse (Tunisie), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d’une nouvelle Cité designée pour le parcours étudiant: du Campus Connecté au Vigan vers la Cité Négociée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque M2021 - Design dans la cité : nouvelles manières d’appréhender la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Alès; Université de Nîmes; CPCO; Amue, Oct 2021, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance numérique des territoires isolés : endavant la symbiose…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERINT 2021 : Emergence des TERritoires INTelligents (Numérique-Education-Gouvernance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Corse, Jun 2021, Cozzano, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Collection Numérique: A way to (better) understand French HigherEd digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNIS Annual Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUNIS, Jun 2021, Athen (on line), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La TransfoNumDuSup, mais qu’est-ce-que c’est ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Assises du CSIESR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSIESR, Oct 2021, Opio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caplab: A shared national tool common to laboratories & their affiliated institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pérotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bougnague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar euroCRIS -The international organisation for research information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaired by Joachim Schöpfel, Jun 2021, Lille (webinaire), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance, impact sociétal et technologies numériques : repérons des triangles dramatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque M2020: Développement du management des technologies organisationnelles quel impact sociétal ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Alès; Amue; CPCLR; Université Paul Valéry Montpellier 3, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subversions du numérique universitaire en période de confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Journées d’études TIC.IS (TIC Information et stratégies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information &amp; de la Communication; Laboratoire MICA; Université Bordeaux Montaigne; MSHA, Nov 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si nous parlions de numérique universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche au Laboratoire MICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux Montaigne, Nov 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un dispositif info- communicationnel sur la stratégie numérique universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2019 : Territoires intelligents et sociétés apprenantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MICA; Université Virtuelle du Sénégal, Oct 2019, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une innovation dite relative dans les universités : entre perception et injonction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque M2019 (exMTO) : Management 2.1 !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines d'Alès; Chambre des consultants de Languedoc-Roussillon; Université de Montpellier, Oct 2019, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance numérique des territoires isolés : précautions stratégiques à l’ère de la mise en place du très haut débit (THD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur le management des technologies organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Université de Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle dimension visibilité/invisibilité du manager et de son organisation au sein des réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées d’études GER TIC Information et stratégies (TIC.IS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Université de Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et interactivités en cours magistral : effets de l’usage de dispositifs numériques pendant des cours réalisés en amphithéâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ATIU (Apprendre, Transmettre, Innover à et par l'Université Saison_2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Smart-cities : une nouvelle gouvernance pour de nouveaux territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur le management des technologies organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Ecole des mines d’Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique dans les universités : un enjeu de la gouvernance universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique : nouveaux droits, nouveaux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Université de Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une déconnexion numérique délibérée dans l'Enseignement Supérieur et de la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Journées d’études TIC.IS (TIC Information et stratégies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Maison des Sciences de l’Homme d’Aquitaine Esplanade des Antilles, 33600 PESSAC, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des intentions stratégiques numériques d’un IDEFI : la plateforme du programme MIRO‐EU.PM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noble Akam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écosystèmes numériques et la démocratisation informationnelle : Intelligence collective, Développement durable, Interculturalité, Transfert de connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Schoelcher, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE L'ORDRE DANS LE DESORDRE : OU COMMENT UN DISPOSITIF « CHAIRE UNIVERSITAIRE » VIENT STRUCTURER LA TRANSFORMATION NUMERIQUE BANCAIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mannarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité et gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géométrie fractale comme outil de représentation des interactions dans un réseau socionumérique de type micro-blogging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées d’études TIC.IS TIC Information et stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design organisationnel du numérique universitaire : schéma directeur du numérique et agilité organisationnelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écosystèmes numériques et la démocratisation informationnelle : Intelligence collective, Développement durable, Interculturalité, Transfert de connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Schoelcher, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la transformation numérique dans le secteur bancaire prend chaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mannarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Management des Technologies Organisationnelles - MTO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies Organisationnelles - Développer les usages du numérique à l'université : le cas de l'Université de Perpignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Nova de Lisboa, Oct 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la construction d'une typologie qualitative des formes d'usage du numérique dans les universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Problématiques de la notion de type en Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Learning Management System dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On verra quand on aura 30 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Lancéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Pierre-Michel Riccio, 9782356718464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts sociétaux et développements du management des technologies organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Cotreaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2021, Revue MTO, Pierre-Michel Riccio; Daniel Bonnet, 9782356716392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibles et invisibles dans les pratiques médiatiques et les interactions en réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Perpignan, 202 p., 2020, 978-2-35412-439-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance, numérique et enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 9782356715890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Campus Connecté du Vigan à la Cité Négociée : observer pour caractériser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Michel Riccio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La régression numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MTO15, Presses des Mines, 2024, Revue Management des Technologies Organisationnelles, 9782356719652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Admiraal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahak Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Natalia Paulino Araujo Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaheer Allam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilient and Sustainable Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.xi-xiii, 2023, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-323-91718-6.01002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles de l'ingénieur∙e pédagogique dans la stratégie numérique universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ingénieur pédagogique dans le supérieur : des pratiques en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, 978-2-35671-692-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart Territory, the key to resilient territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zaheer Allam; Didier Chabaud; Catherine Gallart; Florent Pratlong; Carlos Moreno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilient and Sustainable Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, 9780323917186. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-91718-6.00020-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient and Sustainable Cities Research, Policy and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsh-Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A smart territory, the key to resilient territory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.171 - 191, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investir dans la formation des DSIN : un pari gagnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Moutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Ben Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Mclelann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saulue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Claisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution de la conférence EDUCAUSE 2018 : Transformer l'expérience étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage du micro-blogging Twitter dans l’enseignement supérieur et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode pour détecter des subversions numériques faisant force d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDUCAUSE 2024 French and Japanese Delegation Joint Report - JP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Augeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Koscielniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2025, pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APC épanouie : Workshop NCU2Amue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Hobigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Anne-Gaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lidolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amue; Avignon université; Université Bordeaux; Université Gustave Eiffel (2020-..); Université Haute Alsace; Université Paul valéry - Montpellier III. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDUCAUSE 2022 Rapport de la délégation française - FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Augeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cousquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2023, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDUCAUSE 2020 Rapport de la délégation française - FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Augeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2021, pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOCUMENT D'ACCOMPAGNEMENT Pour la mise en place du C2i CERTIFICAT INFORMATIQUE ET INTERNET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chantillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Charpille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Enseignement Supérieur et de la Recherche. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance universitaire et l'évolution des usages du numérique : nouveaux enjeux pour l'Enseignement Supérieur et la Recherche français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Michel de Montaigne - Bordeaux III, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017BOR30045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01758565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensons notre transformation : réflexions sur la pédagogie universitaire numérique post-covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. AMU - Aix Campus Schuman : Faculté de droit et Faculté de lettres, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages du Numérique : une rencontre entre l’Ecole et la Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Conférence, INSPE - Université de Corse, France. 2021, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenue dans notre monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Lycée Rosa Luxemburg à Canet en Roussillon, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire communautés autour du numérique universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et pratiques numériques en contexte universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies numériques dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la brique à la data et vice et versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Timorès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des humains ressources pour le numérique universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations d'usages numériques dans le Supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing from here and abroad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Strat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité des SI : La cybersécurité au cœur de la stratégie de l'ESRI (Saison 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lehmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'évaluation et transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Riccio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, 2024, Collection Design numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur les stratégies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence sur les sobriétés numériques !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mallarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, 2023, La collection numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtuels, vous avez dit virtuels dans le sup’ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Koscielniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#RetourSur… 4 ans de collection numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N25, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des technologies du numérique universitaire : place aux makers !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N27, 2023, La collection numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA et Enseignement Supérieur : quels enjeux et impacts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N30, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encore une belle année d'usages numériques !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique universitaire des BU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Cartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N20, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infras de l'Enseignement Supérieur et Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N23, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages numériques dans l'Enseignement Supérieur et Recherche saison 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N22, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique, droits et devoirs dans le numérique universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N24, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie et schéma directeur du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N21, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les veilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N19, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ESR vu par le prisme de la donnée universitaire - Saison2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N18, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification et automatisation des démarches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N14, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages numériques dans l'Enseignement Supérieur et Recherche saison 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N16, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les numériques en RH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N15, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vive le Numérique libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N13, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité des systèmes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N17, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine immobilier et numérique - mutations et nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Timorès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N07, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ESR vu par le prisme de la donnée universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N06, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité du numérique universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N09, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N12, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes, numérique et ESR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N08, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe universitaire et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N11, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des usages numériques multiples et variés dans le contexte de l'Enseignement supérieur et de la recherche saison 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N10, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualisation et co-construction : Quand numérique et organisations interagissent au quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N02, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des usages numériques multiples et variés dans le contexte de l’Enseignement supérieur et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N04, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialité du cloud - Impacts sur nos systèmes d’information et nos organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N03, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chatbots à la croisée des intelligences : Usages, technologies et Enseignement Supérieur et Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N01, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La veille prospective de l'Amue : vers un dispositif de mobilisation des acteurs de l'ESR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N00, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Data et ESR, opportunité de créer de nouveaux services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N05, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bertrand Mocquet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Are University CIOS Trained in 2025? The French Touch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Moutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Mclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPiC Series in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.61-70. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29007/g1ft⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudiant.e.s et numérique universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N36 (36)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizome de l’écosystème du numérique universitaire français et nouvelle gouvernance : Mutualisation, gouvernance et numérique universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.29-57. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi17.391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du cours magistral : vers une négociation didactique entre acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11vlp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutualisation est une force : Je mutualise, tu mutualises, nous mutualisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french touch: A network of interconnected organisations, each with a rhizome-shaped structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sharing from here and abroad, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche d’usages d’IA dans le contexte du Sup’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage au cœur des virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’un hub social et formation des étudiants en ingénierie pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.70-93. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi11.280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe VIALLON et Marc TRESTINI (2019), Cultures numériques : cultures paradoxales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39/1, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.15024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la crise sanitaire dans les universités françaises : vers une forme de subversion du numérique universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), pp.51-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une forme de construction du système d’information de gestion universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Terminal, 129, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.7266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad DOUEIHI et Jacopo DOMENICUCCI (dir.) (2018), La confiance à l'ère numérique Paris, Éditions rue d'Ulm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, vol. 37/1, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.10996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une « supervision douce » : un dispositif pour les formateurs occasionnels des personnels de l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Lédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, François Villemonteix et la recherche participative, 29, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dms.4876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et interactivités en cours magistral : effets de l’usage de dispositifs numériques pendant des cours réalisés en amphithéâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (3), pp.68. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2018-v15n3-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-usages du numérique chez le manager : Nouveaux enjeux pour les formations dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.1644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’inscription à un MOOC à la certification académique Le cas de la collection de MOOC « compétences du numérique et C2i Niveau 1 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2016-v13n1-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes d’usages du numérique dans l’Enseignement Supérieur et la Recherche : typologie qualitative et anticipation stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthèse ou prothèse dans le Supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eduparis2026 : Congrès scientifique international - Le Renouveau du Contrat Scientifique de l’Éducation : savoirs, connaissances et enjeux dans/pour la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RUNES; AFIRSE; UNESCO; Université Gustave Eiffel, Feb 2026, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un enseignement numérique efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps pédagogique en sciences de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Simu Santé, Mar 2025, Amiens (Université Picardie Jules Verne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Rencontres de la eformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministères Aménagement du territoire Transition écologique; Ministère de la Transformation et de la Fonction Publiques; Centre ministériel de valorisation des ressources humaines, Oct 2025, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA générative et pratique professionnelle en EAD : orthèse ou prothèse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique #RED25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FIED; IAE Montpellier; Université de Montpellier, Mar 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are university CIOs trained in 2025? The French Touch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Moutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Mclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vivier Leloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNIS Annual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUNIS, Jun 2025, Belfast (Northern Ireland), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation numérique vue par les Learning Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rouissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire MICA - Université Bordeaux Montaigne, Apr 2025, En ligne (Bordeaux), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution de la délégation française à EDUCAUSE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAM, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensons notre transformation : réflexions et actions possibles sur la pédagogie universitaire numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation à la Mission Christine Ammirati</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission interministérielle sur l’universitarisation des formations paramédicales, Nov 2024, Par visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une transformation numérique durable dans le Sup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire pluridisciplinaire "Transformation numérique responsable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DémoUHA, 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are University CIOs Be Trained in 2024? The French Touch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vivier Leloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Arnold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCAUSE Annual Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Educause, Oct 2024, San Antonio (Texas), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et transformation numérique de solutions vers l'open source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque M'2023 - Management des Technologies Organisationnelles - Évaluation(s), du concept aux objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Alès; Amue, Nov 2023, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’un Hub social devenu éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire du laboratoire LHUMAIN de L'université Paul Valéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire LHUMAIN de L'université Paul Valéry, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pli et dépli des numériques publics : du Sup’ à la Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plissement numérique du monde (Pour une réflexion post-anthropocène ?)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur - IMREDD - Transitions; SFSIC; Laboratoire MICA - Université Bordeaux Montaigne, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On verra quand on aura 30 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Lancéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de l'Amue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amue, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régression numérique comme une prospective de la négociation didactique en contexte universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque M'2022 - Management des Technologies Organisationnelles - La régression numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Alès; Amue, Oct 2022, Alès, France. pp.51 - 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème du numérique universitaire : un rhizome à démêler Histoire, dispositifs, acteurs, et tutti quanti…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Module prise de fonction des personnels de direction des établissements de l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IH2EF/Amue, Oct 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-usages du numérique : Nouveaux enjeux de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3EME Colloque International Innovation pédagogique &amp; Numérique IPEN 2021 : Impact sur les métiers d’aujourd’hui et de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sousse, Jan 2022, Sousse (Tunisie), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d’une nouvelle Cité designée pour le parcours étudiant: du Campus Connecté au Vigan vers la Cité Négociée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque M2021 - Design dans la cité : nouvelles manières d’appréhender la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Alès; Université de Nîmes; CPCO; Amue, Oct 2021, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance numérique des territoires isolés : endavant la symbiose…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERINT 2021 : Emergence des TERritoires INTelligents (Numérique-Education-Gouvernance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Corse, Jun 2021, Cozzano, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La TransfoNumDuSup, mais qu’est-ce-que c’est ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Assises du CSIESR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSIESR, Oct 2021, Opio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Collection Numérique: A way to (better) understand French HigherEd digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNIS Annual Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUNIS, Jun 2021, Athen (on line), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caplab: A shared national tool common to laboratories & their affiliated institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pérotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bougnague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar euroCRIS -The international organisation for research information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaired by Joachim Schöpfel, Jun 2021, Lille (webinaire), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance, impact sociétal et technologies numériques : repérons des triangles dramatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque M2020: Développement du management des technologies organisationnelles quel impact sociétal ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Alès; Amue; CPCLR; Université Paul Valéry Montpellier 3, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subversions du numérique universitaire en période de confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Journées d’études TIC.IS (TIC Information et stratégies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information &amp; de la Communication; Laboratoire MICA; Université Bordeaux Montaigne; MSHA, Nov 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si nous parlions de numérique universitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche au Laboratoire MICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux Montaigne, Nov 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un dispositif info- communicationnel sur la stratégie numérique universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2019 : Territoires intelligents et sociétés apprenantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MICA; Université Virtuelle du Sénégal, Oct 2019, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une innovation dite relative dans les universités : entre perception et injonction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque M2019 (exMTO) : Management 2.1 !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines d'Alès; Chambre des consultants de Languedoc-Roussillon; Université de Montpellier, Oct 2019, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance numérique des territoires isolés : précautions stratégiques à l’ère de la mise en place du très haut débit (THD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur le management des technologies organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Université de Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle dimension visibilité/invisibilité du manager et de son organisation au sein des réseaux socionumériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées d’études GER TIC Information et stratégies (TIC.IS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Université de Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions et interactivités en cours magistral : effets de l’usage de dispositifs numériques pendant des cours réalisés en amphithéâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ATIU (Apprendre, Transmettre, Innover à et par l'Université Saison_2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Smart-cities : une nouvelle gouvernance pour de nouveaux territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur le management des technologies organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Ecole des mines d’Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique dans les universités : un enjeu de la gouvernance universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numérique : nouveaux droits, nouveaux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Université de Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une déconnexion numérique délibérée dans l'Enseignement Supérieur et de la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Journées d’études TIC.IS (TIC Information et stratégies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Maison des Sciences de l’Homme d’Aquitaine Esplanade des Antilles, 33600 PESSAC, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géométrie fractale comme outil de représentation des interactions dans un réseau socionumérique de type micro-blogging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées d’études TIC.IS TIC Information et stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE L'ORDRE DANS LE DESORDRE : OU COMMENT UN DISPOSITIF « CHAIRE UNIVERSITAIRE » VIENT STRUCTURER LA TRANSFORMATION NUMERIQUE BANCAIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mannarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité et gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des intentions stratégiques numériques d’un IDEFI : la plateforme du programme MIRO‐EU.PM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noble Akam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écosystèmes numériques et la démocratisation informationnelle : Intelligence collective, Développement durable, Interculturalité, Transfert de connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Schoelcher, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design organisationnel du numérique universitaire : schéma directeur du numérique et agilité organisationnelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écosystèmes numériques et la démocratisation informationnelle : Intelligence collective, Développement durable, Interculturalité, Transfert de connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Schoelcher, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la transformation numérique dans le secteur bancaire prend chaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mannarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Management des Technologies Organisationnelles - MTO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies Organisationnelles - Développer les usages du numérique à l'université : le cas de l'Université de Perpignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Nova de Lisboa, Oct 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la construction d'une typologie qualitative des formes d'usage du numérique dans les universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Problématiques de la notion de type en Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Learning Management System dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On verra quand on aura 30 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Lancéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Pierre-Michel Riccio, 9782356718464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts sociétaux et développements du management des technologies organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Cotreaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2021, Revue MTO, Pierre-Michel Riccio; Daniel Bonnet, 9782356716392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibles et invisibles dans les pratiques médiatiques et les interactions en réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Perpignan, 202 p., 2020, 978-2-35412-439-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance, numérique et enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 9782356715890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Campus Connecté du Vigan à la Cité Négociée : observer pour caractériser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Michel Riccio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La régression numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MTO15, Presses des Mines, 2024, Revue Management des Technologies Organisationnelles, 9782356719652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Admiraal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahak Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Natalia Paulino Araujo Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaheer Allam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilient and Sustainable Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.xi-xiii, 2023, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-323-91718-6.01002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles de l'ingénieur∙e pédagogique dans la stratégie numérique universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ingénieur pédagogique dans le supérieur : des pratiques en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, 978-2-35671-692-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart Territory, the key to resilient territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsch Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zaheer Allam; Didier Chabaud; Catherine Gallart; Florent Pratlong; Carlos Moreno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilient and Sustainable Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, 9780323917186. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-91718-6.00020-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient and Sustainable Cities Research, Policy and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Antoine-Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Baala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuele Kirsh-Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mieyeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A smart territory, the key to resilient territory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.171 - 191, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Internet et la démocratie numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Perpignan, pp.7-14, 2016, Études, 978-2-35412-254-6. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupvd.2748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05619928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investir dans la formation des DSIN : un pari gagnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Moutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Ben Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Mclelann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saulue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Claisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution de la conférence EDUCAUSE 2018 : Transformer l'expérience étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage du micro-blogging Twitter dans l’enseignement supérieur et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode pour détecter des subversions numériques faisant force d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDUCAUSE 2024 French and Japanese Delegation Joint Report - JP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Augeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Koscielniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2025, pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APC épanouie : Workshop NCU2Amue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Hobigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Anne-Gaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lidolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amue; Avignon université; Université Bordeaux; Université Gustave Eiffel (2020-..); Université Haute Alsace; Université Paul valéry - Montpellier III. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDUCAUSE 2022 Rapport de la délégation française - FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Augeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cousquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2023, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDUCAUSE 2020 Rapport de la délégation française - FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Augeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2021, pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOCUMENT D'ACCOMPAGNEMENT Pour la mise en place du C2i CERTIFICAT INFORMATIQUE ET INTERNET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chantillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Charpille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Enseignement Supérieur et de la Recherche. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance universitaire et l'évolution des usages du numérique : nouveaux enjeux pour l'Enseignement Supérieur et la Recherche français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Michel de Montaigne - Bordeaux III, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017BOR30045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01758565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensons notre transformation : réflexions sur la pédagogie universitaire numérique post-covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. AMU - Aix Campus Schuman : Faculté de droit et Faculté de lettres, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages du Numérique : une rencontre entre l’Ecole et la Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Conférence, INSPE - Université de Corse, France. 2021, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenue dans notre monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Lycée Rosa Luxemburg à Canet en Roussillon, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire communautés autour du numérique universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et pratiques numériques en contexte universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies numériques dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la brique à la data et vice et versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Timorès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des humains ressources pour le numérique universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité des SI : La cybersécurité au cœur de la stratégie de l'ESRI (Saison 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lehmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations d'usages numériques dans le Supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing from here and abroad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Strat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'évaluation et transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Riccio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, 2024, Collection Design numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur les stratégies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des technologies du numérique universitaire : place aux makers !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N27, 2023, La collection numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#RetourSur… 4 ans de collection numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N25, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence sur les sobriétés numériques !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mallarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, 2023, La collection numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtuels, vous avez dit virtuels dans le sup’ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Koscielniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA et Enseignement Supérieur : quels enjeux et impacts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N30, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encore une belle année d'usages numériques !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les veilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N19, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie et schéma directeur du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N21, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique, droits et devoirs dans le numérique universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N24, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infras de l'Enseignement Supérieur et Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N23, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages numériques dans l'Enseignement Supérieur et Recherche saison 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N22, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique universitaire des BU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Cartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N20, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages numériques dans l'Enseignement Supérieur et Recherche saison 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N16, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ESR vu par le prisme de la donnée universitaire - Saison2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N18, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification et automatisation des démarches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N14, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les numériques en RH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N15, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vive le Numérique libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N13, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité des systèmes d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N17, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N12, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité du numérique universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N09, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ESR vu par le prisme de la donnée universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N06, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine immobilier et numérique - mutations et nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Timorès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N07, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes, numérique et ESR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N08, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe universitaire et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N11, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des usages numériques multiples et variés dans le contexte de l'Enseignement supérieur et de la recherche saison 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N10, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des usages numériques multiples et variés dans le contexte de l’Enseignement supérieur et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N04, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualisation et co-construction : Quand numérique et organisations interagissent au quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N02, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialité du cloud - Impacts sur nos systèmes d’information et nos organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N03, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chatbots à la croisée des intelligences : Usages, technologies et Enseignement Supérieur et Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N01, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La veille prospective de l'Amue : vers un dispositif de mobilisation des acteurs de l'ESR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N00, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Data et ESR, opportunité de créer de nouveaux services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Athanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rongeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N05, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId219"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373943v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mocquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Moutte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Mclellan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/g1ft" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Larger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rongeat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625621v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi17.391" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vlp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636947v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387752v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345286v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03824620v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perlot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi11.280" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718072v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.15024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597943v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214894v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.7266" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904345v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.10996" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524903v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen L&#233;d&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.4876" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524909v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2018-v15n3-05" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059032v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rouissi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1644" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059027v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Santi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ammari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marchand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2016-v13n1-04" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805929v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vieira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019330v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172775v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vivier Leloire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019186v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916467v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627712v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767114v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818844v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Arnold" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276935v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287873v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821986v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Athanase" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barthel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lanc&#233;a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523328v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371626v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276327v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256040v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374775v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268315v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P&#233;rotin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bougnague" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249224v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993329v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544209v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544236v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059330v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clercq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059300v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059274v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059324v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059311v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059304v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01264946v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noble Akam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901107v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Villes&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mannarini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133784v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01264948v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057574v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280368v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952990v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904739v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795990v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/on-verra-quand-on-aura-30-ans-une-histoire-de-modernisation-et-de-mutualisation-dans-lenseignement-superieur-francais/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432042v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cotreaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/categorie-produit/default-category/management-des-technologies-organisationnelles/revuemto/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185232v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Commandr&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059002v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469238v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04462282v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Admiraal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahak Agrawal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Natalia Paulino Araujo Alcantara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaheer Allam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Amato" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-91718-6.01002-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03615064v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03877369v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Antoine-Santoni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Baala" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch Pinheiro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mieyeville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/resilient-and-sustainable-cities/allam/978-0-323-91718-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91718-6.00020-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284023v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsh-Pinheiro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399170v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ben Hadj" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Mclelann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saulue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Claisse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065370v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291710v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538109v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546443v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Augeri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Dumont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flory" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Habert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koscielniak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706045v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hobigand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Anne-Ga&#235;lle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lidolf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530555v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cousquer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupr&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530617v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Afonso" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Epelboin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616182v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bertrand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chantillon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Charpille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collomb" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Counil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01758565v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BOR30045" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036951v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364644v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041746v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558053v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425297v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136424v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086473v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Timor&#232;s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jego" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302198v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682650v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685693v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Strat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485494v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lehmans" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811352v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847504v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269072v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ninassi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mallarino" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Luxey-Bitri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084623v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200425v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145381v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359466v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Larger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207854v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992214v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cartier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992235v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992229v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992242v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992223v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992202v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991862v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991810v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991841v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991816v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991806v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991848v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981124v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981102v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981147v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982821v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981139v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982808v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981156v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980996v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981031v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981011v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980979v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980955v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981048v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373943v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mocquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Moutte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Mclellan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/g1ft" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Larger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rongeat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625621v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi17.391" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625618v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11vlp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636947v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387752v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345286v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03824620v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perlot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi11.280" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718072v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.15024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597943v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214894v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.7266" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904345v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.10996" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524903v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen L&#233;d&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.4876" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524909v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2018-v15n3-05" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059032v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rouissi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1644" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059027v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Santi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ammari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marchand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2016-v13n1-04" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805929v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vieira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999791v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317363v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172775v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vivier Leloire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019186v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916467v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767114v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627712v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818844v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Arnold" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276935v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287873v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Athanase" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barthel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lanc&#233;a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821986v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523328v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371626v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276327v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374775v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256040v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268315v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P&#233;rotin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bougnague" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249224v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993329v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544209v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544236v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059330v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clercq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059300v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059274v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059324v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059311v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059304v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133784v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901107v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Villes&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mannarini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01264946v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noble Akam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01264948v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057574v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280368v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952990v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904739v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795990v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/on-verra-quand-on-aura-30-ans-une-histoire-de-modernisation-et-de-mutualisation-dans-lenseignement-superieur-francais/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432042v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cotreaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/categorie-produit/default-category/management-des-technologies-organisationnelles/revuemto/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185232v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Commandr&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059002v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469238v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04462282v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Admiraal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahak Agrawal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Natalia Paulino Araujo Alcantara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaheer Allam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Amato" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-91718-6.01002-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03615064v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03877369v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Antoine-Santoni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Baala" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsch Pinheiro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mieyeville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/resilient-and-sustainable-cities/allam/978-0-323-91718-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91718-6.00020-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284023v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuele Kirsh-Pinheiro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05619928v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.2748" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399170v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ben Hadj" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Mclelann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saulue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Claisse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065370v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291710v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538109v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546443v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Augeri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Dumont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flory" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Habert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koscielniak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706045v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hobigand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Anne-Ga&#235;lle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lidolf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530555v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cousquer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupr&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Afonso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Epelboin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616182v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bertrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chantillon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Charpille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collomb" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Counil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01758565v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BOR30045" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036951v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364644v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041746v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558053v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425297v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136424v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086473v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Timor&#232;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jego" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302198v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485494v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lehmans" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682650v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685693v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Strat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811352v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847504v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145381v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200425v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269072v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ninassi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mallarino" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Luxey-Bitri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084623v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359466v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Larger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207854v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992202v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992223v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992242v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992235v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992229v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992214v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cartier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991841v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991862v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991810v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991816v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991806v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991848v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982821v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981147v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981102v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981124v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981139v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982808v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981156v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981031v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980996v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981011v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980979v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980955v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981048v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>