--- v0 (2026-03-07)
+++ v1 (2026-04-02)
@@ -789,174 +789,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HISTORIA DE UNA CONSTRUCCIÓN SOCIAL: LA MUJER EN LOS MANUALES DE LA DICTADURA FRANQUISTA</w:t>
+                <w:t xml:space="preserve">Luchas por la hegemonía viril: valores masculinos y pertenencia social en los manuales de historia españoles (1931-1982)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Noblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadernos de Pesquisa</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dirāsāt Hispānicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025046v1</w:t>
+                <w:t xml:space="preserve">hal-04025058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luchas por la hegemonía viril: valores masculinos y pertenencia social en los manuales de historia españoles (1931-1982)</w:t>
+                <w:t xml:space="preserve">HISTORIA DE UNA CONSTRUCCIÓN SOCIAL: LA MUJER EN LOS MANUALES DE LA DICTADURA FRANQUISTA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Noblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dirāsāt Hispānicas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cadernos de Pesquisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/198053148781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025058v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parias de la virilidad: hombres « afeminados » en los manuales de Historia de la España franquista</w:t>
               </w:r>
@@ -1612,51 +1612,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="756F7A2A"/>
+    <w:nsid w:val="9C4E48C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1843,51 +1843,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-noblet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1902-9423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378653v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Noblet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378042v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Morand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952444v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.11540" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04386448v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04024998v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.035.0121" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597950v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/198053148781" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025058v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025032v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025016v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.6130" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121489v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-02764370v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019CLFAL034" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-noblet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1902-9423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378653v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Noblet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378042v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Morand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952444v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.11540" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04386448v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04024998v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.035.0121" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597950v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025058v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/198053148781" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025032v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025016v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.6130" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121489v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-02764370v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019CLFAL034" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>