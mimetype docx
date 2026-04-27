--- v1 (2026-04-02)
+++ v2 (2026-04-27)
@@ -322,93 +322,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Género, sociedade e diversidad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2023, Porto (Portugal), France</w:t>
+              <w:t xml:space="preserve">, Mar 2023, Porto (Portugal), Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps des Almogavares, âge d'or de la virilité franquiste?</w:t>
+                <w:t xml:space="preserve">Le temps des Almogavares, âge d'or de la virilité franquiste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Noblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Âge d’or et décadence dans les sociétés du passé et l’historiographie : entre réalités concrètes et représentations</w:t>
             </w:r>
             <w:r>
@@ -1219,332 +1219,426 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Son (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quin tipus de model promovia el règim franquista ?</w:t>
+                <w:t xml:space="preserve">Être femme, féministe, professeure d’histoire, dans la sexiste dictature du Général Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Noblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Son</w:t>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097554v1</w:t>
+                <w:t xml:space="preserve">hal-05378030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Son (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virilidad nacional</w:t>
+                <w:t xml:space="preserve">Quin tipus de model promovia el règim franquista ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Noblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de Zaragoza, 2020</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> (édition critique)</w:t>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121489v1</w:t>
+                <w:t xml:space="preserve">hal-05097554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Virilidad nacional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Zaragoza, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modèles et valeurs masculins dans les manuels d'Histoire espagnols (1931-1982)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Noblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Clermont Auvergne [2017-2020], 2019. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2019CLFAL034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02764370v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="default" r:id="rId33"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1612,51 +1706,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C4E48C5"/>
+    <w:nsid w:val="F7B54940"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1843,51 +1937,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-noblet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1902-9423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378653v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Noblet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378042v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Morand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952444v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.11540" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04386448v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04024998v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.035.0121" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597950v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025058v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/198053148781" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025032v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025016v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.6130" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121489v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-02764370v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019CLFAL034" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-noblet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1902-9423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378653v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Noblet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378042v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Morand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952444v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.11540" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04386448v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04024998v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.035.0121" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597950v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025058v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/198053148781" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025032v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025016v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.6130" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378030v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121489v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-02764370v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019CLFAL034" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>