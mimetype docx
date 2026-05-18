--- v2 (2026-04-27)
+++ v3 (2026-05-18)
@@ -179,275 +179,344 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un panthéon féminin: les héroïnes des élèves de Troisième</w:t>
+                <w:t xml:space="preserve">Virilité et modèles masculins dans les manuels d'histoire espagnols (1931-1982) : entre hégémonie guerrière et persistance des représentations genrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Noblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes et femmes en autorité. Construction conjointe de la norme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Jornada d'innovació í formació teórico-practica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat de Valencia, May 2026, Valencia (Espagne), Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378653v1</w:t>
+                <w:t xml:space="preserve">hal-05617270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medir los efectos de una clase inclusive de género</w:t>
+                <w:t xml:space="preserve">Un panthéon féminin: les héroïnes des élèves de Troisième</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Noblet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Género, sociedade e diversidad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Porto (Portugal), Francia</w:t>
+              <w:t xml:space="preserve">Hommes et femmes en autorité. Construction conjointe de la norme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378042v1</w:t>
+                <w:t xml:space="preserve">hal-05378653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medir los efectos de una clase inclusive de género</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Género, sociedade e diversidad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Porto (Portugal), Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps des Almogavares, âge d'or de la virilité franquiste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Noblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Âge d’or et décadence dans les sociétés du passé et l’historiographie : entre réalités concrètes et représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIVERSITÉ PARIS 8 Journée d’études doctorales de l’Équipe d’Accueil 1571, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -457,785 +526,785 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l’idéal masculin du moine-soldat : une illusion du franquisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Noblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 55, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/siecles.11540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiencias acerca de la enseñanza de la historia inclusiva de género límites y nuevas propuestas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iber, Didactica de las ciencieas sociales, geografia e historia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Grao, 115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déconstruire en classe le genre du récit historique pour faire apprendre une histoire vraiment mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35, pp.121-149. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdid1.035.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude intersectionnelle: la figure du Maure dans les manuels d’Histoire de l’Espagne franquiste (1936-1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Noblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luchas por la hegemonía viril: valores masculinos y pertenencia social en los manuales de historia españoles (1931-1982)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Noblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dirāsāt Hispānicas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HISTORIA DE UNA CONSTRUCCIÓN SOCIAL: LA MUJER EN LOS MANUALES DE LA DICTADURA FRANQUISTA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Noblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadernos de Pesquisa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 52, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/198053148781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parias de la virilidad: hombres « afeminados » en los manuales de Historia de la España franquista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Noblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia de la educación</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MANUELS SCOLAIRES, POUVOIR POLITIQUE ET VALEURS FAMILIALES: L’ESSENTIALISATION DES POUVOIRS DU «CHEF DE FAMILLE» DANS LES MANUELS D’HISTOIRE DE L’ESPAGNE FRANQUISTE (1939-1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Noblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A virile counter-revolution ? The offensive of the warrior hero in the history textbooks during francoism (1939-1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Noblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La primauté du modèle de l’homme grec dans les manuels d’histoire du premier franquisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Noblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccec.6130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1245,91 +1314,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être femme, féministe, professeure d’histoire, dans la sexiste dictature du Général Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Noblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1339,91 +1408,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quin tipus de model promovia el règim franquista ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Noblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1433,95 +1502,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virilidad nacional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Noblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Zaragoza, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1531,114 +1600,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles et valeurs masculins dans les manuels d'Histoire espagnols (1931-1982)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Noblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Clermont Auvergne [2017-2020], 2019. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2019CLFAL034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02764370v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1706,51 +1775,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7B54940"/>
+    <w:nsid w:val="83EE924F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1937,51 +2006,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-noblet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1902-9423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378653v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Noblet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378042v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Morand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952444v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.11540" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04386448v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04024998v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.035.0121" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597950v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025058v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/198053148781" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025032v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025016v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.6130" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378030v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121489v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-02764370v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019CLFAL034" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-noblet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1902-9423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617270v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Noblet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378653v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378042v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Morand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952444v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483440v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.11540" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04386448v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04024998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.035.0121" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597950v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025058v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/198053148781" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077890v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025024v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025032v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04025016v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.6130" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097554v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121489v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-02764370v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019CLFAL034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>