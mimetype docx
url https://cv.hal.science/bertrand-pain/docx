--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -306,842 +306,842 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of 3D cellular models of infection of the human and equine central nervous systems by Flaviviruses</w:t>
+                <w:t xml:space="preserve">GENERATION OF SYSTEMIC CHIMERAS WITH RABBIT INDUCED PLURIPOTENT STEM CELLS REPROGRAMMED WITH KLF2, ERAS AND PRMT6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Berry</w:t>
+                <w:t xml:space="preserve">Hong Thu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+                <w:t xml:space="preserve">Yannicke Pijoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Magniez</w:t>
+                <w:t xml:space="preserve">Florence Perold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo La Rosa</w:t>
+                <w:t xml:space="preserve">Nathalie Doerflinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Huet</w:t>
+                <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Seignosse, France</w:t>
+              <w:t xml:space="preserve">International Society for Stem Cell Research – ISSCR annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804354v1</w:t>
+                <w:t xml:space="preserve">hal-04992256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE REVERSION OF MESCS INTO NAÏVE GROUND STATE DOES NOT FOLLOW A LINEAR PATH.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Generation of Viable Systemic Chimeras with Rabbit Induced Pluripotent Stem Cells Reprogrammed with KLF2, ERAS and PRMT6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Thu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannicke Pijoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Perold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of ISSCR 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Hambourg (Germany), Germany</w:t>
+              <w:t xml:space="preserve">LabEx Revive Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Chantilly-Gouvieux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651222v1</w:t>
+                <w:t xml:space="preserve">hal-04992261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENERATION OF SYSTEMIC CHIMERAS WITH RABBIT INDUCED PLURIPOTENT STEM CELLS REPROGRAMMED WITH KLF2, ERAS AND PRMT6</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
+                <w:t xml:space="preserve">Développement de modèles cellulaires 2D et 3D représentatifs de l’infection du système nerveux central humain et équin par le virus West Nile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïzka Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Journal officiel de la Société Française de Virologie. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Stem Cell Research – ISSCR annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">XXVIes Journées Francophones de Virologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Bruxelles, Belgium. Virologie, 28 (2), P143, page 154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04992256v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Viable Systemic Chimeras with Rabbit Induced Pluripotent Stem Cells Reprogrammed with KLF2, ERAS and PRMT6</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cortical organoids and brain assembloids as developmental model for studying the CACH leukodystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannicke Pijoff</w:t>
+                <w:t xml:space="preserve">C Baquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Perold</w:t>
+                <w:t xml:space="preserve">T Larosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Doerflinger</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O Boespflug-Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LabEx Revive Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Chantilly-Gouvieux, France</w:t>
+              <w:t xml:space="preserve">FSSCR meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04992261v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de modèles cellulaires 2D et 3D représentatifs de l’infection du système nerveux central humain et équin par le virus West Nile</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Théo La Rosa</w:t>
+                <w:t xml:space="preserve">THE REVERSION OF MESCS INTO NAÏVE GROUND STATE DOES NOT FOLLOW A LINEAR PATH.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaïzka Le Goff</w:t>
+                <w:t xml:space="preserve">Guillaume Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Piumi</w:t>
-[...12 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Beaujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIes Journées Francophones de Virologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Bruxelles, Belgium. Virologie, 28 (2), P143, page 154</w:t>
+              <w:t xml:space="preserve">Annual meeting of ISSCR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Hambourg (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622311v1</w:t>
+                <w:t xml:space="preserve">hal-04651222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical organoids and brain assembloids as developmental model for studying the CACH leukodystrophy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Baquerre</w:t>
+                <w:t xml:space="preserve">Development of 3D cellular models of infection of the human and equine central nervous systems by Flaviviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Larosa</w:t>
+                <w:t xml:space="preserve">Aurélie Magniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Boespflug-Tanguy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSSCR meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">JAS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Seignosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506062v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The reversion of mESCs into naïve ground state does not follow a linear path.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Beaujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of French Society for Stem Cell Research (FSSCR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1192,51 +1192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pj Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Baquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1414,976 +1414,976 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic and direct reprogramming of bat cells provide new cellular substrates for studying host-pathogen interactions</w:t>
+                <w:t xml:space="preserve">A comparative study of two Toscana virus strains pathogenicity and replication capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adrien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lacôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Noémie Aurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Sprin Harbor - Cell State Conversions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Cold Spring Harbor (NY), United States</w:t>
+              <w:t xml:space="preserve">8th European Congress of Virology 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506103v1</w:t>
+                <w:t xml:space="preserve">hal-04833530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of physiologically relevant 2D and 3D cellular models of infection of the human and equine central nervous systems by Flaviviruses.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The reversion of mESCs into naïve ground state does not follow a linear path</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Beaujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">State Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Cold Spring Harbor (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480744v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reversion of mESCs into naïve ground state does not follow a linear path</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equine brain organoids: tools to better understand West Nile virus infection of the equine central nervous system and to identify antiviral molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Montillet</w:t>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jean</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Théo La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">State Conversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Cold Spring Harbor (NY), United States</w:t>
+              <w:t xml:space="preserve">EPIZONE Annual Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228334v1</w:t>
+                <w:t xml:space="preserve">hal-04479204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equine brain organoids: tools to better understand West Nile virus infection of the equine central nervous system and to identify antiviral molecules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Development of physiologically relevant 2D and 3D cellular models of infection of the human and equine central nervous systems by Flaviviruses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Gorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIZONE Annual Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04479204v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of two Toscana virus strains pathogenicity and replication capacity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marlène Roy</w:t>
+                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Lacôte</w:t>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Desloire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie Aurine</w:t>
+                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Congress of Virology 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Gdansk, Poland</w:t>
+              <w:t xml:space="preserve">36th International Conference on Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04833530v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Berry</w:t>
+                <w:t xml:space="preserve">Somatic and direct reprogramming of bat cells provide new cellular substrates for studying host-pathogen interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Aurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+                <w:t xml:space="preserve">Juliette Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Conference on Antiviral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Cold Sprin Harbor - Cell State Conversions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Cold Spring Harbor (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480802v1</w:t>
+                <w:t xml:space="preserve">hal-04506103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duck pluripotent stem cells and their susceptibility to influenza virus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epigénétique de cellules reprogrammées issues de clones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Borredat-Diaz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Clémence Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Baquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Foret-Lucas</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Fiorini</w:t>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Frontiers in Developmental Biology | Celebrating the Diversity of Life (SFBD and JSDB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées d’animation scientifiques du Département Physiologie Animale et Systèmes d’Elevage 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853636v1</w:t>
+                <w:t xml:space="preserve">hal-03808163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TBEV-infected human neuronal/glial cells identify antiviral drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th international symposium on hepatitis C virus, flaviviruses and related viruses.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Ghent, Belgium</w:t>
@@ -2406,428 +2406,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigénétique de cellules reprogrammées issues de clones</w:t>
+                <w:t xml:space="preserve">Deciphering the molecular network controlling the biology of the pig blastocyst and its cellular interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Kress</w:t>
+                <w:t xml:space="preserve">Adrien Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Baquerre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Pain</w:t>
+                <w:t xml:space="preserve">Sarah Djebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’animation scientifiques du Département Physiologie Animale et Systèmes d’Elevage 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808163v1</w:t>
+                <w:t xml:space="preserve">hal-04176366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the molecular network controlling the biology of the pig blastocyst and its cellular interactions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attempt to generate liver organoids from rabbit iPSCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+                <w:t xml:space="preserve">Worawalan Samruan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Bailly</w:t>
+                <w:t xml:space="preserve">Rangsun Parnpai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Manceau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marielle Afanassieff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire Organoïdes et recherche agronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Maison-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176366v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attempt to generate liver organoids from rabbit iPSCs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Duck pluripotent stem cells and their susceptibility to influenza virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worawalan Samruan</w:t>
+                <w:t xml:space="preserve">Pablo Borredat-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rangsun Parnpai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Pain</w:t>
+                <w:t xml:space="preserve">Charlotte Foret-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Afanassieff</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Organoïdes et recherche agronomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Maison-Alfort, France</w:t>
+              <w:t xml:space="preserve">New Frontiers in Developmental Biology | Celebrating the Diversity of Life (SFBD and JSDB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227282v1</w:t>
+                <w:t xml:space="preserve">hal-03853636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des facteurs de virulence de deux souches de terrain du virus de la fièvre de la vallée du Rift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marianneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2895,103 +2895,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duck pluripotent stem cells and their susceptibility to influenza virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Borredat-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of French Society for Stem Cell Research (FSSCR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
@@ -3020,77 +3020,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of Human and Equine cerebral organoids from iPSCs: tools to study neurotropic viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Aurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Baquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ferren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3270,51 +3270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminate alternative pluripotency states by means of Endogenous Retroviral Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarjimanov Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3322,51 +3322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Roberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Dhayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chromatin &amp; Epigenetics: Inheritance and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Munich, Germany</w:t>
@@ -3434,51 +3434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Acloque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3654,90 +3654,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments rétroviraux endogènes, de nouveaux marqueurs de la pluripotence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
@@ -3818,51 +3818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Afanassieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference 2014 Epiconcept "Epigenetics and Periconception Environment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Vilamoura, Portugal. COST Office European Cooperation in Science and Technology (Portugal), 2014, Proceedings of the EPICONCEPT Conference 2014 - COST Action FA1201</w:t>
@@ -3930,51 +3930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4064,51 +4064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean- Michel Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t>
@@ -4176,51 +4176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4297,51 +4297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Raucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4392,51 +4392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Couteaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4458,4927 +4458,14047 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European Congress of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France. Virologie, 17 (Suppl.2), 305 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of a suspension Vero cell line for viral vaccine production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kloutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NPJ vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41541-025-01157-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient generation of germline chimeras in a non-rodent species using rabbit induced pluripotent stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Thu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Perold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannicke Pijoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.5165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-60314-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Establishment and Characterization of Bovine Trophoblast Stem Cells Growing as Adherent Cells or Vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Baquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 92 (12), pp.e70073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrd.70073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strain-specific variations in the culture of chicken primordial germ cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Yousefi Taemeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nima Dehdilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Goshayeshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.11858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-93777-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two strains of Toscana virus show different virulence and replication capacity in mice and cell culture models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lacôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pulido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.2535470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21505594.2025.2535470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinforcement of repressive marks in the chicken primordial germ cell epigenetic signature: divergence from basal state resetting in mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13072-024-00537-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cell specification and functional interactions in the pig blastocyst inferred from single-cell transcriptomics and uterine fluids proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kurylo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan B Stöckl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 116 (2), pp.110780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2023.110780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Taybi-Linder syndrome-related RTTN variant impedes neural rosette formation in human cortical organoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Guguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting-Yu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvestre Cuinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Bertiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (12), pp.e1011517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative study of two Rift Valley fever virus field strains originating from Mauritania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lacôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marianneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Confort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Aurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (12), pp.e0012728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0012728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the regulatory elements of the Ovalbumin gene promoter using CRISPR technology in chicken cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Yousefi Taemeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nima Dehdilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Goshayeshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalil Mehrzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (1), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13036-023-00367-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos du dossier « Cellules souches et Organoïdes : réalités et perspectives »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Taragnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (2), pp.7695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.2.7695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrating Omics and CRISPR Technology for Identification and Verification of Genomic Safe Harbor Loci in the Chicken Genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nima Dehdilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Goshayeshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Yousefi Taemeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Reza Bahrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Procedures Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (1), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12575-023-00210-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhanced cultivation of chicken primordial germ cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nima Dehdilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Yousefi Taemeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.12323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-39536-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">STLV-1 Commonly Targets Neurons in the Brain of Asymptomatic Non-Human Primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Rocamonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Alais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mbio.03526-22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pituitary organoids: tools to characterize pituitary development, plasticity and pathologies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Taragnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (2), pp.7661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.2.7661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brain organoids as models for studying neuropathologies in domestic animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Aurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Baquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.2.7637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intranasal Exposure to Rift Valley Fever Virus Live-Attenuated Strains Leads to High Mortality Rate in Immunocompetent Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lacote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tamietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Confort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Conquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Special Issue Rift Valley Fever Epidemiology, Pathogenesis and Host Response, 14 (11), pp.2470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14112470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03854904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of miR-302b MicroRNA Inhibition on Chicken Primordial Germ Cell Proliferation and Apoptosis Rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bence Lázár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolett Tokodyné Szabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahek Anand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Tóth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">András Ecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes13010082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Species-Specific Molecular Barriers to SARS-CoV-2 Replication in Bat Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie-Marie Aicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Streicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongsheng Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jvi.00608-22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746441v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avian primordial germ cells as key players for the conservation of genetic ressources and genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ezagal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal. Science proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (5), pp.630-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reprogrammed Pteropus Bat Stem Cells as A Model to Study Host-Pathogen Interaction during Henipavirus Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Aurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Baquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gaudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (12), pp.2567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9122567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cerebral organoids and their potential for studies of brain diseases in domestic animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Baquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (1), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-021-00931-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organoids in domestic animals: with which stem cells?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (1), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-021-00911-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Post-Hatch Heat-Treatment in Heat-Stressed Transylvanian Naked Neck Chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Tóth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolett Tokodyné Szabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bence Lázár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kitti Buda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Végi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (6), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani11061575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liver organoids in domestic animals: an expected promise for metabolic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Baquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-021-00916-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential transcriptional regulation of the NANOG gene in chicken primordial germ cells and embryonic stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hee Jung Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">So Dam Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deivendran Rengaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Hwa Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40104-021-00563-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modifications ciblées des génomes : Apports et impacts potentiels des nouvelles technologies pour les espèces aviaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 173 (1), pp.140-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bavf.2020.70900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912741v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vitro culture and characterization of duck primordial germ cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Chen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shau-Ping Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Ying Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Peng Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang-Yuan Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98 (4), pp.1820-1832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps/pey515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chicken Embryonic-Stem Cells Are Permissive to Poxvirus Recombinant Vaccine Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efstathios S. Giotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Skinner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (3), pp.237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes10030237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Network Features and Dynamical Landscape of Naive and Primed Pluripotency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pfeuty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 114 (1), pp.237-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2017.10.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stage-dependent piRNAs in chicken implicated roles in modulating male germ cell development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Wei Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yen-Tzu Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Chen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chih-Yun Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung-Fu Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-4820-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular signatures of epithelial oviduct cells of a laying hen (Gallus gallus domesticus) and quail (Coturnix japonica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Stadnicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sławińska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Dunisławska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bednarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12861-018-0168-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NANOG Is Required for the Long-Term Establishment of Avian Somatic Reprogrammed Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Aubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Stem Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (5), pp.1272-1286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.stemcr.2018.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pluripotency in avian species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (1-2-3), pp.245-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1387/ijdb.170322bp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional culture of chicken primordial germ cells (cPGCs) in defined media containing the functional polymer FP003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Chen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Che Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shau-Ping Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masataka Minami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (9), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0200515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stage-dependent piRNAs in chicken implicated roles in modulating male germ cell development (vol 19, 425, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Wei Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yen-Tzu Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Chen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chih-Yun Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung-Fu Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, 1p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-4863-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ESCDL-1, a new cell line derived from chicken embryonic stem cells, supports efficient replication of Mardiviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy-Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (4), 30 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0175259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modifications ciblées des génomes : Apports et impacts pour les espèces d’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (1), pp.3-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Successful chimera production in the Hungarian goose (Anser anser domestica) by intracardiac injection of blastodermal cells in 3-day-old embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoletta Sztan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bence Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nara Bodzsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krisztina Liptai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (11), pp.2206-2216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RD16289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The insulin sensitiser metformin regulates chicken Sertoli and germ cell populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 151 (5), pp.527-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-15-0565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chicken embryonic stem cells and primordial germ cells display different heterochromatic histone marks than their mammalian counterparts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13072-016-0056-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01322500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of side population cells in chicken embryonic gonads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bachelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Raucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83 (3), pp.377-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2014.09.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcriptome analysis of chicken ES, blastodermal and germ cells reveals that chick ES cells are equivalent to mouse ES cells rather than EpiSC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidia M.M. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sittipon Intarapat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (1), pp.54-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2014.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derivation of keratinocytes from chicken embryonic stem cells: Establishment and characterization of differentiated proliferative cell populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Couteaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (2), pp.224-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2015.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinforcement of STAT3 activity reprogrammes human embryonic stem cells to naive-like pluripotency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongwei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Aksoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Osteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms8095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vitro generation and characterization of chicken long-term germ cells from different embryonic origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Raucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84 (5), pp.732 - 742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology2015.04.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pluripotent genes in avian stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Aubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Soleihavoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Bouhallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Development, Growth and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (1), pp.41 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/dgd.12021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epigenetics and phenotypic variability: some interesting insights from birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Frésard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (1), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9686-45-16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00838907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of mono-(2-ethylhexyl) phthalate (MEHP) on chicken germ cells cultured in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (5), pp.2771-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-1487-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does uncontrolled cardiac death for organ donation raise ethical questions? An opinion survey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albouy-Llaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Migeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dahyot Fizelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Anaesthesiologica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57 (10), pp.1230-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aas.12179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astacin-like metallo-endopeptidase is dynamically expressed in embryonic stem cells and embryonic epithelium during morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lavial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Developmental Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 241 (3), pp.574-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dvdy.23737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reprogramming capacity of Nanog is functionally conserved in vertebrates and resides in a unique homeodomain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorold W. Theunissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliaksandra Radzisheuskaya, A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk L. van Oosten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lavial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 138 (22), pp.4853-4865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.068775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of miR-34c microRNA in the late steps of spermatogenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Bouhallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Allioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lavial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chalmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (4), pp.720-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.1963810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00518414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chicken embryonic stem cells as a non-mammalian embryonic stem cell model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lavial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Development, Growth and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (1), pp.101-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1440-169X.2009.01152.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ectopic expression of Cvh (Chicken Vasa homologue) mediates the reprogramming of chicken embryonic stem cells to a germ cell fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lavial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bachelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Angela Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Samarut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 330 (1), pp.73-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2009.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Oct4 homologue PouV and Nanog regulate pluripotency in chicken embryonic stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lavial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Bertocchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Macleod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Boast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 134 (19), pp.3549-3563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.006569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcription factor cCP2 controls gene expression in chicken embryonic stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Birot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32 (7), pp.2259-2271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkh545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of a new gene family specifically expressed in chicken embryonic stem cells and early embryo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Risson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Birot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Samarut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanisms of Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 103, pp.79-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of a new gene family specifically expressed in chicken embryonic stem cells and early embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Risson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Birot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kutina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanisms of Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 103, pp.79-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chicken embryonic stem cells and transgenic strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chenevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Samarut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cells Tissues Organs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 165, pp.212-219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Different functions for the thyroid hormone receptors TRalpha and TRbeta in the control of thyroid hormone production and post-natal development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chassande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Plateroti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 18 (3), pp.623-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/emboj/18.3.623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of BTG2, an antiproliferative p53-dependent component of the DNA damage cellular response pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Falette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guehenneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rimokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 14, pp.482-486</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term in vitro culture and characterisation of avian embryonic stem cells with multiple morphogenetic potentialities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nakazawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sakurai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 122, pp.2339-2348</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of BTG2, an antiproliferative p53–dependent component of the DNA damage cellular response pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Falette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guéhenneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Rimokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 14 (4), pp.482-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng1296-482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'oncogene v-erbA : un inhibiteur d'inhibiteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Samarut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 8, pp.156-159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02707587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The various domains of v-myb and v-ets oncogenes of E26 retrovirus contribute differently, but cooperatively, in transformation of hematopoietic lineages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Domenget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Peyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 7, pp.2231-2241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">v-erbA oncogene abrogates growth inhibition of chicken embryo fibroblasts induced by retinoic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benchaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. French</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 6, pp.2129-2135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EGF-R as a hemopoietic growth factor receptor : the c-erbB product is present in chicken erythrocytic progenitors and controls their self-renewal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Woods</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Flickinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 65, pp.37-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">v-myb and v-ets cooperate for the mitogenic stimulation of primary fibroblasts by avian E26 retrovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ravel-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Domenget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 65 (7), pp.3928-3931</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel mechanism of action for v-ErbA: abrogation of the inactivation of transcription factor AP-1 by retinoic acid and thyroid hormone receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Samarut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 67 (4), pp.731-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0092-8674(91)90068-a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The carbonic anhydrase II gene, a gene regulated by thyroid hormone and erythropoietin, is repressed by the v-erbA oncogene in erythrocytic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Melet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jurdic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Samarut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Biologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 2 (3), pp.284-294</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'EXPRESSION DU PRODUIT DE V-ERBA, RECEPTEUR NUCLEAIRE ALTERE D'HORMONE, TRANSFORME LES PRECURSEURS ERYTHROCYTIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jurdic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gandrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Samarut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 29 (Suppl), pp.33-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00899160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’une plateforme d’identification de composés antiviraux à large spectre basée sur des cultures 2D/3D du système nerveux central</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Théo La Rosa</w:t>
+                <w:t xml:space="preserve">Cerebral organoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Larosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Poinsignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamila Gorna</w:t>
+                <w:t xml:space="preserve">Noémie Aurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lutte antivirale Petites molécules et Grands effets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, May 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Connecting Equine health research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290808v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral organoids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noémie Aurine</w:t>
+                <w:t xml:space="preserve">Mise en place d’une plateforme d’identification de composés antiviraux à large spectre basée sur des cultures 2D/3D du système nerveux central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connecting Equine health research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">La Lutte antivirale Petites molécules et Grands effets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, May 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05271835v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome editing in animal models…..an overview…</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Cerebral organoids: why shouldn't horses benefit from these models? Application to equine herpesviruses (EHVs) studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Larosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Poinsignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Aurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de réflexion transdisciplinaire sur l’édition des génomes chez les animaux et les plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay - Graduate School BioSphera, Jan 2024, Campus Agro Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.68 (n°105)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506125v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New 2D/3D in vitro models of West Nile Virus-infected equine brain cells for antiviral discovery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Développement de modèles cellulaires 2D et 3D représentatifs de l’infection du système nerveux central humain par le virus West Nile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïzka Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII International Equine Infectious Disease Congress (IEIDC XII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">Journée de la recherche EnvA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Maisons Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803498v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of 2D and 3D cellular models representative of West Nile virus infection in the human central nervous system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tick-borne encephalitis virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Piumi</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département de Santé Animale INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Seignosse, France</w:t>
+              <w:t xml:space="preserve">Réunion Interdisciplinaire de chimiothérapie anti-infectieuse (RICAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803491v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de modèles cellulaires 2D et 3D représentatifs de l’infection du système nerveux central humain par le virus West Nile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Development of 2D and 3D cellular models representative of West Nile virus infection of the human central nervous system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïzka Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la recherche EnvA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Maisons Alfort, France</w:t>
+              <w:t xml:space="preserve">Journée de l'Ecole Doctorale Innovation Thérapeutique : du Fondamental à l'Appliqué</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803479v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral organoids: why shouldn't horses benefit from these models? Application to equine herpesviruses (EHVs) studies.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noémie Aurine</w:t>
+                <w:t xml:space="preserve">Human and equine brain organoids: tools to better understand viral infection of the central nervous system and to identify antiviral compounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Magniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.68 (n°105)</w:t>
+              <w:t xml:space="preserve">Organoïdes en Recherche Agronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723738v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-borne encephalitis virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome editing in animal models…..an overview…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Interdisciplinaire de chimiothérapie anti-infectieuse (RICAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de réflexion transdisciplinaire sur l’édition des génomes chez les animaux et les plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay - Graduate School BioSphera, Jan 2024, Campus Agro Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290781v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of 2D and 3D cellular models representative of West Nile virus infection of the human central nervous system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Development of 2D and 3D cellular models representative of West Nile virus infection in the human central nervous system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïzka Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'Ecole Doctorale Innovation Thérapeutique : du Fondamental à l'Appliqué</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Orsay, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département de Santé Animale INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Seignosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803473v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human and equine brain organoids: tools to better understand viral infection of the central nervous system and to identify antiviral compounds.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">New 2D/3D in vitro models of West Nile Virus-infected equine brain cells for antiviral discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organoïdes en Recherche Agronomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Nov 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">XII International Equine Infectious Disease Congress (IEIDC XII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803471v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mazigh Fares</w:t>
+                <w:t xml:space="preserve">Etude comparative de la pathogénicité de deux souches du virus Toscana et impact de la diversité génétique sur le cycle de réplication viral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lacôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Aurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Réunion annuelle du groupe Tiques et Maladies à Tiques -TMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, STRASBOURG (FRANCE), France</w:t>
+              <w:t xml:space="preserve">XXVemes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04509104v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel combination of transcription factors and chromatin modifiers supporting naïve pluripotency in rabbit stem cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
+                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EpiPhase Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Jouy en Josas, France</w:t>
+              <w:t xml:space="preserve">10th European Meeting of Viral Zoonoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Saint-Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993038v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duck pluripotent stem cells replicate efficiently influenza viruses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A novel combination of transcription factors and chromatin modifiers supporting naïve pluripotency in rabbit stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Thu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannicke Pijoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Perold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Congress of Virology 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Gdansk, Poland, Poland</w:t>
+              <w:t xml:space="preserve">AURASTEM Annual meeting - Auvergne/Rhône-Alpes Stem Cell Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228246v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel combination of transcription factors and chromatin modifiers supporting naïve pluripotency in rabbit stem cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
+                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AURASTEM Annual meeting - Auvergne/Rhône-Alpes Stem Cell Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">36th International Conference on Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Antiviral Research (ISAR), Mar 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993044v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Conference on Antiviral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Antiviral Research (ISAR), Mar 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Virologie, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481101v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
+                <w:t xml:space="preserve">A novel combination of transcription factors and chromatin modifiers supporting naïve pluripotency in rabbit stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Berry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
+                <w:t xml:space="preserve">Hong Thu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Chaillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
+                <w:t xml:space="preserve">Yannicke Pijoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Perold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Virologie, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">EpiPhase Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Jouy en Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481153v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative de la pathogénicité de deux souches du virus Toscana et impact de la diversité génétique sur le cycle de réplication viral</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noémie Aurine</w:t>
+                <w:t xml:space="preserve">Duck pluripotent stem cells replicate efficiently influenza viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Borredat-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lucas-Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVemes Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">8th European Congress of Virology 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Gdansk, Poland, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04833582v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mazigh Fares</w:t>
+                <w:t xml:space="preserve">Avian pluripotent stem cells and their susceptibility to influenza virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Borredat-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lucas-Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Meeting of Viral Zoonoses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Saint-Raphaël, France</w:t>
+              <w:t xml:space="preserve">The 24th Kon Kaen Veterinary Annual International Conference (KVAC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Kon Kaen, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04509311v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian pluripotent stem cells and their susceptibility to influenza virus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Fiorini</w:t>
+                <w:t xml:space="preserve">Gene networks controlling functional cell interactions in the pig embryo revealed by omics studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kurylo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan B Stöckl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th Kon Kaen Veterinary Annual International Conference (KVAC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Kon Kaen, Thailand</w:t>
+              <w:t xml:space="preserve">EAAP Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228253v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene networks controlling functional cell interactions in the pig embryo revealed by omics studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Manceau</w:t>
+                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAAP Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">18ème Réunion annuelle du groupe Tiques et Maladies à Tiques -TMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, STRASBOURG (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04424850v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation de cellules souches trophoblastiques et embryonnaires bovines en vue de créer des blastoïdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'ANSES (JSDA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANSES, Oct 2022, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">STEMPHASE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481141v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cellules souches germinales et leur épigénétique chez l'embryon de poulet</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Two- and three-dimensional in vitro models for investigating TBEV-induced neuropathogenesis and discovering therapeutic drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazigh Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Aurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'animation scientifique Stem PHASE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées "Tiques et Maladies à Tiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe "Tiques et Maladies à Tiques" (TMT), Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808130v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duck pluripotent stem cells and their susceptibility to influenza virus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les cellules souches germinales et leur épigénétique chez l'embryon de poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">StemPhase</w:t>
+              <w:t xml:space="preserve">Journée d'animation scientifique Stem PHASE 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228199v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellules germinales primordiales aviaires au cœur des avancées de la conservation des ressources génétiques et de l’édition des génomes. L’exemple français</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+                <w:t xml:space="preserve">Duck pluripotent stem cells and their susceptibility to influenza virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lucas-Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France. pp.115-123</w:t>
+              <w:t xml:space="preserve">StemPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275281v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two- and three-dimensional in vitro models for investigating TBEV-induced neuropathogenesis and discovering therapeutic drugs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noemie Aurine</w:t>
+                <w:t xml:space="preserve">Cellules germinales primordiales aviaires au cœur des avancées de la conservation des ressources génétiques et de l’édition des génomes. L’exemple français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Ezagal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées "Tiques et Maladies à Tiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe "Tiques et Maladies à Tiques" (TMT), Mar 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France. pp.115-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481097v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de cellules souches trophoblastiques et embryonnaires bovines en vue de créer des blastoïdes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STEMPHASE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'ANSES (JSDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANSES, Oct 2022, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714685v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRUIT BATS AS NATURAL RESERVOIR OF HIGHLY PATHOGENIC HENIPAVIRUSES: HIGH PERMISSIVENESS OF REPROGRAMMED PTEROPUS BAT CELLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branka Horvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Aurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gaudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Baquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSV 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, BRAGA, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French avian cryobank: development of reproductive biotechnologies based on primordial germ cells (PGCs) and investigation of the impact of in vitro steps on PGCs integrity and reproductive capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler-Vasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26è World's Poultry Congress,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifiques du Département de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE (Département de Santé Animale), Oct 2022, Aglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and use of new chicken cellular models from embryonic stem cells and primary cells to study avian virus infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Avian Model Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the role of key epigenetic actors in chicken ESC and PGC physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International forum on avian germplasm and genome editing 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminer les états alternatifs de pluripotence au moyen d'éléments rétroviraux endogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Dhayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Prier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolement et caractérisation de cellules germinales souches adultes à partir de lignées de poissons zèbre transgéniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Chalmel</w:t>
+                <w:t xml:space="preserve">ESCDL-1 cell-line derived from chicken ES cells is fully permissive to Mardiviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Mar 2016, Saint-Pée-sur-Nivelle, France</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Marek’s Disease and Avian Herpesviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Tours, France. 114 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797681v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCDL-1 cell-line derived from chicken ES cells is fully permissive to Mardiviruses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Montillet</w:t>
+                <w:t xml:space="preserve">Isolement et caractérisation de cellules germinales souches adultes à partir de lignées de poissons zèbre transgéniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Curran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiju Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chalmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Marek’s Disease and Avian Herpesviruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Tours, France. 114 p</w:t>
+              <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Mar 2016, Saint-Pée-sur-Nivelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739729v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic analysis of MDV permissive chicken embryonic stem (ES)- derived cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Franca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Marek’s Disease and Avian Herpesviruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Tours, France. 114 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic landscape of avian stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic stability of germ cell and stem cell. Korea-France joint mini-symposium 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques résultats issus du programme EpiBird, &amp;quot;Analyses Epigénétiques chez les Oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Cornuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Mar 2016, Saint-Pée-sur-Nivelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics and phenotypic variability: some interesting insights from birds</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Marques épigénétiques des cellules pluripotentes de poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Symposium on Poultry Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Tuusula, Finland</w:t>
+              <w:t xml:space="preserve">1. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580726v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marques épigénétiques des cellules pluripotentes de poulet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Reprogrammation de cellules somatiques chez les animaux d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Afanassieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">3. Comité Scientifique de l'Infrastructure CRB-Anim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centres de Ressources Biologiques pour les Animaux Domestiques (CRB-Anim). FRA., Nov 2015, Paris, France. 27 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801365v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprogrammation de cellules somatiques chez les animaux d'élevage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Epigenetics and phenotypic variability: some interesting insights from birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fresard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Michel Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Comité Scientifique de l'Infrastructure CRB-Anim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centres de Ressources Biologiques pour les Animaux Domestiques (CRB-Anim). FRA., Nov 2015, Paris, France. 27 diapos</w:t>
+              <w:t xml:space="preserve">9. European Symposium on Poultry Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Tuusula, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792523v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigénétique et variabilitlé des caractères : quelle importance en aviculture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fresard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9400,271 +18520,271 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean- Michel Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic marks in chicken pluripotent cells and embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chick Meeting du GDR 3604 "Modèle Aviaire"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Aigues-Mortes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permissivité des kératinocytes dérivés de cellules souches embryonnaires de poule à l’infection par le Virus de la Maladie de Marek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Couteaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9679,467 +18799,467 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journée Herpès virus et pathologies associées (HerPAs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Herpesvirus et Pathologies Associées (HerPAs). FRA., Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susceptibility of Keratinocytes Derived from Chicken embryonic Stem Cell to Marek’s Disease Virus infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Couteaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on Marek's Disease and Avian Herpesviruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, East Lansing, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French national platform for management of avian genetic biodiversity. Development of tools through cryopreservation of blastodermal and primordial germ cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Susceptibility of Chicken Embryonic Stem Cell-Derived Keratinocytes to Marek's Disease Virus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Couteaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Forum on Avian Germplasm 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Avian Germplasm. KOR., 2013, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">18. World Veterinary Poultry Association (WVPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Veterinary Poultry Association (WVPA). INT., Aug 2013, Nantes, France. 724 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745214v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibility of Chicken Embryonic Stem Cell-Derived Keratinocytes to Marek's Disease Virus infection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">French national platform for management of avian genetic biodiversity. Development of tools through cryopreservation of blastodermal and primordial germ cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. World Veterinary Poultry Association (WVPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Veterinary Poultry Association (WVPA). INT., Aug 2013, Nantes, France. 724 p</w:t>
+              <w:t xml:space="preserve">International Forum on Avian Germplasm 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Avian Germplasm. KOR., 2013, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744754v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susceptibility of chicken embryonic stem cell-derived keratinocytes to marek's disease virus infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Couteaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10154,9967 +19274,847 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Santé Animale (0564)., Oct 2013, Cap d'Agde, France. 104 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of avian reproductive biotechnologies for the management of genetic diversity: CRYOBIRDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Liptoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Aug 2012, Salvador, Bahia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprogramming somatic cells into rabbit and avian iPSC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Afanassieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kick-off meeting of CRB-Anim Infrastruture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centres de Ressources Biologiques pour les Animaux Domestiques (CRB-Anim). FRA., Nov 2012, Paris, France. 54 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carte épigénétique de l’embryon de poulet</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Strategy of avian germplasm cryobanking in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t>
+              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819483v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy of avian germplasm cryobanking in France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Carte épigénétique de l’embryon de poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Aube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Beaujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755797v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular control of pluripotency and germ line competency in chicken embryonic stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lavial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Acloque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Bachelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">a . Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shanghai International Symposium on Stem Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Shanghai, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/cr.2008.196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of ammonia emissions from livestock farming in France: an assessment of methods and elements for devising policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Portejoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II Simposio internacional produccion animal sustensable, Acapulco, MEX, 19-20 Febrero 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Acapulco, Mexico. pp.153-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02584257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the role of viral glycoprotein D in Marek's Disease resistance by somatic and germinal transgenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Afanassieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Olayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-Japanese Workshop : Genes and Early Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 1998, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768817v1</w:t>
-              </w:r>
-[...9118 lines deleted...]
-                <w:t xml:space="preserve">hal-00899160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -20145,90 +20145,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of two Rift Valley fever virus field strains circulating in Mauritania in 2010 and 2013 reveals the high virulence of the MRU25010-30 strain isolated from camel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marianneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Confort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Aurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -20250,103 +20250,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of Systemic Chimeras via Rabbit Induced Pluripotent Stem Cells Reprogrammed with KLF2, ERAS, and PRMT6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Perold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Thu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannicke Pijoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Doerflinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -20368,103 +20368,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two strains of Toscana virus show different virulence and replication capacity in mice and cell culture models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -20486,103 +20486,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell specification and functional interactions in the pig blastocyst inferred from single cell transcriptomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Kurilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan B Stöckl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan B Stöckl</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -20604,103 +20604,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprogrammed Pteropus Bat Stem Cells Present Distinct Immune Signature and are Highly Permissive for Henipaviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Aurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Baquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gaudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -20748,64 +20748,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Friocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaelle Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20872,90 +20872,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for reprogramming somatic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemie Aurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Baquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branka Horvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2019180247-A1, US2021010030-A1, EP3768827-A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20986,77 +20986,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for selecting a permissive cell line for replicating avian viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Vautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : FR1357346. 2013, 43 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21087,77 +21087,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE DE SÉLECTION D'UNE LIGNE CELLULAIRE PERMISSIVE POUR LA REPLICATION DE VIRUS AVIAIRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Vautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR1357346. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21220,51 +21220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chicken induced pluripotent stem cells: Establishment and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avian and Reptilian Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 14, Humana Press Inc., 2017, Methods in Molecular Biology, 978-1-4939-7215-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21388,51 +21388,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="480A10A0"/>
+    <w:nsid w:val="10C1F797"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21619,51 +21619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-pain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1210-8444" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15789360X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551667v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dangy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804354v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Berry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chaillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o La Rosa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651222v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rival-Gervier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04992256v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Thu Pham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannicke Pijoff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Perold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Doerflinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04992261v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622311v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;zka Le Goff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506062v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baquerre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Larosa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Boespflug-Tanguy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651240v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506076v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T La Rosa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Ferron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jean" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Clement" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Canus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lalande" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferren" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decimo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Larosa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506103v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Aurine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Perrot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dacheux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480744v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Gorna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228334v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cochet-Bernoin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833530v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thiesson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Roy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lac&#244;te" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480802v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Huard de Verneuil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853636v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Borredat-Diaz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foret-Lucas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fiorini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480746v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baquerre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176366v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bailly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Manceau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227282v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worawalan Samruan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rangsun Parnpai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Afanassieff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833506v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chabert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marianneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Doumbia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bezeid Ould El Mamy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228315v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506051v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mathieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976155v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamela Nikolla" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Millet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Patti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Goldman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958518v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarjimanov Roman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roberge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dhayer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608254v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390412.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740984v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Curran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gautier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiju Saito" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742280v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rival" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739129v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Congras" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Barasc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123045v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Seigneurin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194041v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Michel Brun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189894v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810691v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fuet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Raucci" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745184v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Couteaudier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Courvoisier-Guyader" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denesvre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290808v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271835v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poinsignon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506125v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803498v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cochet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803491v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803479v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723738v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290781v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazigh Fares" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803473v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803471v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coulpier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509104v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993038v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228246v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lucas-Foret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993044v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481101v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481153v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833582v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509311v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228253v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lucas-For&#234;t" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04424850v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kurylo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan B St&#246;ckl" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481141v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808130v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228199v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275281v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481097v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Aurine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714685v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037412v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branka Horvat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gaudino" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276115v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481147v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734404v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927025v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603100v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Prier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797681v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739729v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743476v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Franca" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mazoyer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926990v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794792v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cornuez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580726v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801365v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792523v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194124v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794097v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800883v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738759v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745214v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744754v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745580v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744868v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hidas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liptoi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803890v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819483v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aube" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755797v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756866v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lavial" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bachelard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a . Nieto" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cr.2008.196" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584257v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oudot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Portejoie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768817v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Olayat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Ross" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101190v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Thu Pham" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60314-2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241996v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bourigault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bresson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kloutz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01157-2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421401v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Delahaye" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.70073" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080394v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Yousefi Taemeh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Dehdilani" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Goshayeshi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-93777-w" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177310v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pulido" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2025.2535470" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832781v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012728" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884707v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guguin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Yu Chen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestre Cuinat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bertiaux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011517" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410537v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110780" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566077v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-024-00537-7" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540803v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7637" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167391v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Mehrzad" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13036-023-00367-3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224095v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7695" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167400v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Reza Bahrami" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12575-023-00210-5" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186419v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39536-1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228528v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cayla" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7661" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04298562v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Rocamonde" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alais" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Pelissier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Moulin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Rimbaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03526-22" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746441v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Marie Aicher" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Streicher" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Planas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsheng Luo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00608-22" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853554v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezagal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Klopp" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.033" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627186v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence L&#225;z&#225;r" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolett Tokodyn&#233; Szabadi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahek Anand" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland T&#243;th" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Ecker" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13010082" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03854904v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacote" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tamietti" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Conquet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14112470" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519674v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitti Buda" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara V&#233;gi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11061575" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161703v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00911-3" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175952v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00916-y" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252154v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00931-z" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770031v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumont" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9122567" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341249v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Jung Choi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Dam Jin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deivendran Rengaraj" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hwa Kim" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-021-00563-5" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912741v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2020.70900" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620787v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios S. Giotis" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Skinner" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10030237" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979525v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chen Chen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shau-Ping Lin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ying Chang" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Peng Chang" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang-Yuan Wei" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey515" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620755v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Wei Chang" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Tzu Tseng" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen Chen" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Yun Yu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Fu Liao" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4863-y" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517429v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.170322bp" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517395v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Aubel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2018.09.005" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349793v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4820-9" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334724v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pfeuty" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.10.033" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908157v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Stadnicka" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna S&#322;awi&#324;ska" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Dunis&#322;awska" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bednarczyk" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12861-018-0168-2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906546v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Che Chang" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Minami" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200515" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608415v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my-Delaunay" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vautherot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175259" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608724v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627142v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Sztan" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Lazar" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nara Bodzsar" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vagi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Liptai" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16289" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594472v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faure" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Guibert" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-15-0565" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322500v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-016-0056-6" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632526v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.09.029" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT1G1D57-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372014v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia M.M. Oliveira" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sittipon Intarapat" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2014.11.005" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190151v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Guyader" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2015.01.002" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997120v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Chen" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Aksoy" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gonnot" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osteil" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Aubry" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8095" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629967v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology2015.04.032" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650336v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Soleihavoup" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Bouhallier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Voisin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dgd.12021" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284233v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Goudet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy-Llaty" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dahyot Fizelier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aas.12179" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HB6PLSBX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838907v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fr&#233;sard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brun" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-45-16" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129730v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Prieur" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1487-2" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WWWS2H6K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651120v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.23737" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644461v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorold W. Theunissen" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Costa" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaksandra Radzisheuskaya, A." TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk L. van Oosten" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.068775" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663844v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-169X.2009.01152.x" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00518414v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Allioli" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perrard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.1963810" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667167v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bachelard" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angela Nieto" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2009.03.012" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664396v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bertocchini" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macleod" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Boast" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.006569" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678518v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mey" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Birot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gruffat" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh545" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023833v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Risson" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Birot" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673602v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Risson" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Birot" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kutina" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694924v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauthier" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chassande" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Plateroti" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roux" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Legrand" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/18.3.623" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686579v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chenevier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697677v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rouault" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Falette" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guehenneux" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rimokh" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695273v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Clark" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shen" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nakazawa" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sakurai" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998620v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rouault" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Falette" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gu&#233;henneux" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Rimokh" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1296-482" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707587v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Desbois" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legrand" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708462v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Domenget" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leprince" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peyrol" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Li" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706555v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guilhot" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benchaibi" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. French" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706038v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Woods" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saez" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Flickinger" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raines" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700129v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ravel-Chapuis" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Li" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700696v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desbois" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0092-8674(91)90068-a" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z0LPS5K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704048v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Melet" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jurdic" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899160v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jurdic" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gandrillon" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samarut" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569435v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399321v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839453v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143106v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kurilo" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921541v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444806v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Friocourt" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Lafont" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016537v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802346v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782306v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Vautherot" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790751v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7216-6_14" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-pain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1210-8444" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15789360X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551667v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dangy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04992256v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Thu Pham" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannicke Pijoff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Perold" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Doerflinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rival-Gervier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04992261v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622311v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chaillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Berry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o La Rosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;zka Le Goff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506062v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baquerre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Larosa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Boespflug-Tanguy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804354v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651240v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506076v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T La Rosa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Ferron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jean" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Clement" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Canus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lalande" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferren" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decimo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Larosa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833530v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thiesson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Roy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lac&#244;te" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Aurine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228334v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cochet-Bernoin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480744v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Gorna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480802v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Huard de Verneuil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Perrot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dacheux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808163v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baquerre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480746v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bailly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Manceau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227282v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worawalan Samruan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rangsun Parnpai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Afanassieff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853636v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Borredat-Diaz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foret-Lucas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fiorini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833506v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chabert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marianneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Doumbia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bezeid Ould El Mamy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228315v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506051v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mathieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976155v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamela Nikolla" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Millet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Patti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Goldman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958518v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarjimanov Roman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roberge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dhayer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608254v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390412.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740984v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Curran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gautier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiju Saito" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742280v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rival" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739129v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Congras" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Barasc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123045v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Seigneurin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194041v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Michel Brun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189894v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810691v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fuet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Raucci" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745184v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Couteaudier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Courvoisier-Guyader" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denesvre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241996v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bourigault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bresson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kloutz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01157-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101190v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Thu Pham" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60314-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421401v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Delahaye" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.70073" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Yousefi Taemeh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Dehdilani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Goshayeshi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-93777-w" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177310v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pulido" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2025.2535470" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566077v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-024-00537-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410537v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kurylo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan B St&#246;ckl" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110780" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884707v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guguin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Yu Chen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestre Cuinat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bertiaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011517" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832781v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012728" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167391v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Mehrzad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13036-023-00367-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224095v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7695" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167400v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Reza Bahrami" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12575-023-00210-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186419v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39536-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04298562v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Rocamonde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Pelissier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Moulin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Rimbaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03526-22" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228528v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cayla" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7661" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coulpier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7637" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03854904v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacote" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tamietti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Conquet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14112470" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627186v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence L&#225;z&#225;r" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolett Tokodyn&#233; Szabadi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahek Anand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland T&#243;th" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Ecker" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13010082" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746441v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Marie Aicher" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Streicher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Planas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsheng Luo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00608-22" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853554v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezagal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Klopp" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.033" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770031v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gaudino" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumont" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9122567" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252154v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00931-z" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161703v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00911-3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519674v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitti Buda" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara V&#233;gi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11061575" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175952v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00916-y" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341249v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Jung Choi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Dam Jin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deivendran Rengaraj" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hwa Kim" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-021-00563-5" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912741v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2020.70900" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979525v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chen Chen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shau-Ping Lin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ying Chang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Peng Chang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang-Yuan Wei" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey515" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620787v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios S. Giotis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Skinner" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10030237" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334724v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pfeuty" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.10.033" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349793v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Wei Chang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Tzu Tseng" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Yun Yu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Fu Liao" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4820-9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908157v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Stadnicka" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna S&#322;awi&#324;ska" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Dunis&#322;awska" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bednarczyk" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12861-018-0168-2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517395v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Aubel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2018.09.005" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517429v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.170322bp" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906546v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Che Chang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Minami" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200515" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620755v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen Chen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4863-y" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608415v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my-Delaunay" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vautherot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175259" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608724v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627142v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Sztan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Lazar" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nara Bodzsar" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vagi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Liptai" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16289" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594472v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faure" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Guibert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-15-0565" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322500v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-016-0056-6" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632526v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bachelard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.09.029" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT1G1D57-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372014v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia M.M. Oliveira" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sittipon Intarapat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mazoyer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2014.11.005" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190151v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auger" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Guyader" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2015.01.002" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997120v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Chen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Aksoy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gonnot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osteil" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Aubry" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8095" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629967v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology2015.04.032" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650336v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Soleihavoup" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Bouhallier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Voisin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dgd.12021" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838907v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fr&#233;sard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brun" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-45-16" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129730v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Prieur" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1487-2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WWWS2H6K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284233v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Goudet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy-Llaty" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dahyot Fizelier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aas.12179" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HB6PLSBX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651120v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lavial" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.23737" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644461v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorold W. Theunissen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Costa" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaksandra Radzisheuskaya, A." TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk L. van Oosten" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.068775" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00518414v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Allioli" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perrard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.1963810" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663844v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-169X.2009.01152.x" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667167v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bachelard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angela Nieto" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2009.03.012" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664396v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bertocchini" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macleod" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Boast" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.006569" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678518v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mey" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Birot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gruffat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh545" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023833v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Risson" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Birot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673602v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Risson" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Birot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kutina" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686579v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chenevier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694924v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauthier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chassande" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Plateroti" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roux" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Legrand" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/18.3.623" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697677v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rouault" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Falette" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guehenneux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rimokh" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695273v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Clark" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shen" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nakazawa" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sakurai" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998620v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rouault" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Falette" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gu&#233;henneux" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Rimokh" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1296-482" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707587v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Desbois" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legrand" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708462v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Domenget" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leprince" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peyrol" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Li" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706555v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guilhot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benchaibi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. French" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706038v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Woods" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saez" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Flickinger" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raines" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700129v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ravel-Chapuis" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Li" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700696v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desbois" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0092-8674(91)90068-a" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z0LPS5K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704048v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Melet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jurdic" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899160v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jurdic" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gandrillon" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samarut" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271835v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poinsignon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290808v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723738v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803479v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290781v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazigh Fares" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803473v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803471v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506125v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803491v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803498v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cochet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833582v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509311v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993044v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481101v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481153v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993038v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228246v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lucas-Foret" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228253v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lucas-For&#234;t" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04424850v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509104v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714685v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481097v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Aurine" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808130v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228199v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275281v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481141v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037412v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branka Horvat" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouret" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276115v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481147v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734404v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927025v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603100v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Prier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739729v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797681v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743476v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Franca" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926990v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794792v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cornuez" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801365v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792523v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580726v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194124v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794097v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800883v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738759v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744754v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745214v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745580v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744868v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hidas" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liptoi" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803890v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755797v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819483v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aube" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756866v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a . Nieto" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cr.2008.196" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584257v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oudot" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Portejoie" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768817v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Olayat" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Ross" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569435v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399321v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839453v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143106v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kurilo" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921541v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444806v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Friocourt" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Lafont" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016537v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802346v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782306v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Vautherot" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790751v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7216-6_14" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>