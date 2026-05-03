--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -147,19968 +147,20361 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (74)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biochemical components of chicken primordial germ cells are modified by cryopreservation: original analysis by Fourier Transform Infrared (FTIR) microspectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirangkun Sornsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanjana Thumanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kannika Siripattarapravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parinya Noisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 105 (6), pp.106709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2026.106709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of a suspension Vero cell line for viral vaccine production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kloutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NPJ vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41541-025-01157-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient generation of germline chimeras in a non-rodent species using rabbit induced pluripotent stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Thu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Perold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannicke Pijoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.5165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-60314-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Establishment and Characterization of Bovine Trophoblast Stem Cells Growing as Adherent Cells or Vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Baquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 92 (12), pp.e70073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrd.70073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strain-specific variations in the culture of chicken primordial germ cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Yousefi Taemeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nima Dehdilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Goshayeshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.11858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-93777-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two strains of Toscana virus show different virulence and replication capacity in mice and cell culture models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lacôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pulido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.2535470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21505594.2025.2535470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Taybi-Linder syndrome-related RTTN variant impedes neural rosette formation in human cortical organoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Guguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting-Yu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvestre Cuinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Bertiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (12), pp.e1011517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative study of two Rift Valley fever virus field strains originating from Mauritania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lacôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marianneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Confort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Aurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (12), pp.e0012728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0012728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinforcement of repressive marks in the chicken primordial germ cell epigenetic signature: divergence from basal state resetting in mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13072-024-00537-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cell specification and functional interactions in the pig blastocyst inferred from single-cell transcriptomics and uterine fluids proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kurylo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan B Stöckl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 116 (2), pp.110780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2023.110780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brain organoids as models for studying neuropathologies in domestic animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Aurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Baquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.2.7637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the regulatory elements of the Ovalbumin gene promoter using CRISPR technology in chicken cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Yousefi Taemeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nima Dehdilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Goshayeshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalil Mehrzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (1), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13036-023-00367-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos du dossier « Cellules souches et Organoïdes : réalités et perspectives »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Taragnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (2), pp.7695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.2.7695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrating Omics and CRISPR Technology for Identification and Verification of Genomic Safe Harbor Loci in the Chicken Genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nima Dehdilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Goshayeshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Yousefi Taemeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Reza Bahrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Procedures Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (1), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12575-023-00210-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhanced cultivation of chicken primordial germ cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nima Dehdilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Yousefi Taemeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.12323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-39536-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pituitary organoids: tools to characterize pituitary development, plasticity and pathologies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Taragnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (2), pp.7661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.2.7661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">STLV-1 Commonly Targets Neurons in the Brain of Asymptomatic Non-Human Primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Rocamonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Alais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mbio.03526-22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of miR-302b MicroRNA Inhibition on Chicken Primordial Germ Cell Proliferation and Apoptosis Rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bence Lázár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolett Tokodyné Szabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahek Anand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Tóth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">András Ecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes13010082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intranasal Exposure to Rift Valley Fever Virus Live-Attenuated Strains Leads to High Mortality Rate in Immunocompetent Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lacote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tamietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Confort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Conquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Special Issue Rift Valley Fever Epidemiology, Pathogenesis and Host Response, 14 (11), pp.2470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14112470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03854904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Species-Specific Molecular Barriers to SARS-CoV-2 Replication in Bat Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie-Marie Aicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Streicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongsheng Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jvi.00608-22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746441v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avian primordial germ cells as key players for the conservation of genetic ressources and genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ezagal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal. Science proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (5), pp.630-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reprogrammed Pteropus Bat Stem Cells as A Model to Study Host-Pathogen Interaction during Henipavirus Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Aurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Baquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gaudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (12), pp.2567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9122567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organoids in domestic animals: with which stem cells?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (1), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-021-00911-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Post-Hatch Heat-Treatment in Heat-Stressed Transylvanian Naked Neck Chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Tóth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolett Tokodyné Szabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bence Lázár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kitti Buda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Végi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (6), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani11061575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liver organoids in domestic animals: an expected promise for metabolic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Baquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-021-00916-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cerebral organoids and their potential for studies of brain diseases in domestic animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Baquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (1), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-021-00931-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential transcriptional regulation of the NANOG gene in chicken primordial germ cells and embryonic stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hee Jung Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">So Dam Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deivendran Rengaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Hwa Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40104-021-00563-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modifications ciblées des génomes : Apports et impacts potentiels des nouvelles technologies pour les espèces aviaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 173 (1), pp.140-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bavf.2020.70900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912741v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chicken Embryonic-Stem Cells Are Permissive to Poxvirus Recombinant Vaccine Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efstathios S. Giotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Skinner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (3), pp.237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes10030237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vitro culture and characterization of duck primordial germ cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Chen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shau-Ping Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Ying Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Peng Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang-Yuan Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98 (4), pp.1820-1832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps/pey515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stage-dependent piRNAs in chicken implicated roles in modulating male germ cell development (vol 19, 425, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Wei Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yen-Tzu Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Chen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chih-Yun Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung-Fu Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, 1p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-4863-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NANOG Is Required for the Long-Term Establishment of Avian Somatic Reprogrammed Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Aubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Stem Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (5), pp.1272-1286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.stemcr.2018.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pluripotency in avian species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (1-2-3), pp.245-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1387/ijdb.170322bp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Network Features and Dynamical Landscape of Naive and Primed Pluripotency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pfeuty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 114 (1), pp.237-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2017.10.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stage-dependent piRNAs in chicken implicated roles in modulating male germ cell development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Wei Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yen-Tzu Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Chen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chih-Yun Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung-Fu Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-4820-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular signatures of epithelial oviduct cells of a laying hen (Gallus gallus domesticus) and quail (Coturnix japonica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Stadnicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sławińska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Dunisławska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Bednarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12861-018-0168-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional culture of chicken primordial germ cells (cPGCs) in defined media containing the functional polymer FP003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Chen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Che Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shau-Ping Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masataka Minami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (9), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0200515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ESCDL-1, a new cell line derived from chicken embryonic stem cells, supports efficient replication of Mardiviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy-Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (4), 30 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0175259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modifications ciblées des génomes : Apports et impacts pour les espèces d’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (1), pp.3-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Successful chimera production in the Hungarian goose (Anser anser domestica) by intracardiac injection of blastodermal cells in 3-day-old embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoletta Sztan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bence Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nara Bodzsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krisztina Liptai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (11), pp.2206-2216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RD16289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The insulin sensitiser metformin regulates chicken Sertoli and germ cell populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 151 (5), pp.527-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-15-0565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chicken embryonic stem cells and primordial germ cells display different heterochromatic histone marks than their mammalian counterparts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13072-016-0056-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01322500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of side population cells in chicken embryonic gonads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bachelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Raucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83 (3), pp.377-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2014.09.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcriptome analysis of chicken ES, blastodermal and germ cells reveals that chick ES cells are equivalent to mouse ES cells rather than EpiSC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidia M.M. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sittipon Intarapat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (1), pp.54-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2014.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derivation of keratinocytes from chicken embryonic stem cells: Establishment and characterization of differentiated proliferative cell populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Couteaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (2), pp.224-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2015.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinforcement of STAT3 activity reprogrammes human embryonic stem cells to naive-like pluripotency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongwei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Aksoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Osteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.7095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms8095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinforcement of STAT3 activity reprogrammes human embryonic stem cells to naive-like pluripotency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongwei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Aksoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Osteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms8095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vitro generation and characterization of chicken long-term germ cells from different embryonic origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Raucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84 (5), pp.732 - 742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology2015.04.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pluripotent genes in avian stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Aubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Soleihavoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Bouhallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Development, Growth and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (1), pp.41 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/dgd.12021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epigenetics and phenotypic variability: some interesting insights from birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Frésard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (1), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9686-45-16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00838907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of mono-(2-ethylhexyl) phthalate (MEHP) on chicken germ cells cultured in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (5), pp.2771-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-1487-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does uncontrolled cardiac death for organ donation raise ethical questions? An opinion survey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albouy-Llaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Migeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dahyot Fizelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Anaesthesiologica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57 (10), pp.1230-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aas.12179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astacin-like metallo-endopeptidase is dynamically expressed in embryonic stem cells and embryonic epithelium during morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lavial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Developmental Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 241 (3), pp.574-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dvdy.23737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reprogramming capacity of Nanog is functionally conserved in vertebrates and resides in a unique homeodomain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorold W. Theunissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliaksandra Radzisheuskaya, A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk L. van Oosten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lavial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 138 (22), pp.4853-4865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.068775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chicken embryonic stem cells as a non-mammalian embryonic stem cell model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lavial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Development, Growth and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (1), pp.101-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1440-169X.2009.01152.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of miR-34c microRNA in the late steps of spermatogenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Bouhallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Allioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lavial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chalmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (4), pp.720-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.1963810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00518414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ectopic expression of Cvh (Chicken Vasa homologue) mediates the reprogramming of chicken embryonic stem cells to a germ cell fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lavial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bachelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Angela Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Samarut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 330 (1), pp.73-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2009.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Oct4 homologue PouV and Nanog regulate pluripotency in chicken embryonic stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lavial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Bertocchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Macleod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Boast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 134 (19), pp.3549-3563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.006569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcription factor cCP2 controls gene expression in chicken embryonic stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Birot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32 (7), pp.2259-2271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkh545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of a new gene family specifically expressed in chicken embryonic stem cells and early embryo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Risson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Birot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Samarut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanisms of Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 103, pp.79-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of a new gene family specifically expressed in chicken embryonic stem cells and early embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Risson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Birot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kutina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanisms of Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 103, pp.79-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chicken embryonic stem cells and transgenic strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chenevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Samarut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cells Tissues Organs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 165, pp.212-219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Different functions for the thyroid hormone receptors TRalpha and TRbeta in the control of thyroid hormone production and post-natal development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chassande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Plateroti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 18 (3), pp.623-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/emboj/18.3.623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of BTG2, an antiproliferative p53-dependent component of the DNA damage cellular response pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Falette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guehenneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rimokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 14, pp.482-486</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term in vitro culture and characterisation of avian embryonic stem cells with multiple morphogenetic potentialities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nakazawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sakurai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 122, pp.2339-2348</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of BTG2, an antiproliferative p53–dependent component of the DNA damage cellular response pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Falette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guéhenneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Rimokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 14 (4), pp.482-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng1296-482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'oncogene v-erbA : un inhibiteur d'inhibiteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Samarut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 8, pp.156-159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02707587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The various domains of v-myb and v-ets oncogenes of E26 retrovirus contribute differently, but cooperatively, in transformation of hematopoietic lineages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Domenget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Peyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 7, pp.2231-2241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">v-erbA oncogene abrogates growth inhibition of chicken embryo fibroblasts induced by retinoic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benchaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. French</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 6, pp.2129-2135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EGF-R as a hemopoietic growth factor receptor : the c-erbB product is present in chicken erythrocytic progenitors and controls their self-renewal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Woods</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Flickinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 65, pp.37-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">v-myb and v-ets cooperate for the mitogenic stimulation of primary fibroblasts by avian E26 retrovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ravel-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Domenget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 65 (7), pp.3928-3931</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel mechanism of action for v-ErbA: abrogation of the inactivation of transcription factor AP-1 by retinoic acid and thyroid hormone receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Samarut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 67 (4), pp.731-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0092-8674(91)90068-a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The carbonic anhydrase II gene, a gene regulated by thyroid hormone and erythropoietin, is repressed by the v-erbA oncogene in erythrocytic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Melet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jurdic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Samarut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Biologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 2 (3), pp.284-294</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'EXPRESSION DU PRODUIT DE V-ERBA, RECEPTEUR NUCLEAIRE ALTERE D'HORMONE, TRANSFORME LES PRECURSEURS ERYTHROCYTIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jurdic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gandrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Samarut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 29 (Suppl), pp.33-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00899160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préserver les ressources génétiques aviaires, un enjeu majeur pour la recherche et les filières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dangy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRAPFG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENERATION OF SYSTEMIC CHIMERAS WITH RABBIT INDUCED PLURIPOTENT STEM CELLS REPROGRAMMED WITH KLF2, ERAS AND PRMT6</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Perold</w:t>
+                <w:t xml:space="preserve">THE REVERSION OF MESCS INTO NAÏVE GROUND STATE DOES NOT FOLLOW A LINEAR PATH.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Beaujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Doerflinger</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Stem Cell Research – ISSCR annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">Annual meeting of ISSCR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Hambourg (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04992256v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Viable Systemic Chimeras with Rabbit Induced Pluripotent Stem Cells Reprogrammed with KLF2, ERAS and PRMT6</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
+                <w:t xml:space="preserve">Development of 3D cellular models of infection of the human and equine central nervous systems by Flaviviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Magniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LabEx Revive Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Chantilly-Gouvieux, France</w:t>
+              <w:t xml:space="preserve">JAS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Seignosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04992261v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de modèles cellulaires 2D et 3D représentatifs de l’infection du système nerveux central humain et équin par le virus West Nile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noémie Berry</w:t>
+                <w:t xml:space="preserve">GENERATION OF SYSTEMIC CHIMERAS WITH RABBIT INDUCED PLURIPOTENT STEM CELLS REPROGRAMMED WITH KLF2, ERAS AND PRMT6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Thu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannicke Pijoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo La Rosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaïzka Le Goff</w:t>
+                <w:t xml:space="preserve">Florence Perold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Piumi</w:t>
+                <w:t xml:space="preserve">Nathalie Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIes Journées Francophones de Virologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Bruxelles, Belgium. Virologie, 28 (2), P143, page 154</w:t>
+              <w:t xml:space="preserve">International Society for Stem Cell Research – ISSCR annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622311v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical organoids and brain assembloids as developmental model for studying the CACH leukodystrophy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Generation of Viable Systemic Chimeras with Rabbit Induced Pluripotent Stem Cells Reprogrammed with KLF2, ERAS and PRMT6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Thu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannicke Pijoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Perold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSSCR meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">LabEx Revive Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Chantilly-Gouvieux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506062v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE REVERSION OF MESCS INTO NAÏVE GROUND STATE DOES NOT FOLLOW A LINEAR PATH.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Cortical organoids and brain assembloids as developmental model for studying the CACH leukodystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Baquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Larosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Boespflug-Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of ISSCR 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Hambourg (Germany), Germany</w:t>
+              <w:t xml:space="preserve">FSSCR meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651222v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of 3D cellular models of infection of the human and equine central nervous systems by Flaviviruses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Développement de modèles cellulaires 2D et 3D représentatifs de l’infection du système nerveux central humain et équin par le virus West Nile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Huet</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïzka Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Journal officiel de la Société Française de Virologie. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Seignosse, France</w:t>
+              <w:t xml:space="preserve">XXVIes Journées Francophones de Virologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Bruxelles, Belgium. Virologie, 28 (2), P143, page 154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804354v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The reversion of mESCs into naïve ground state does not follow a linear path.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Beaujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of French Society for Stem Cell Research (FSSCR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebral organoid as a tool to evaluate the neural opioid toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pj Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Baquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSSCR meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative de l’infection par les Henipavirus létaux : de l’entrée virale aux réponses de l’hôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Canus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ferren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Decimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Larosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Journal officiel de la Société Française de Virologie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Bruxelles (Belgique), Belgique. Virologie, 28 (2), P129, page 150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of two Toscana virus strains pathogenicity and replication capacity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Somatic and direct reprogramming of bat cells provide new cellular substrates for studying host-pathogen interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Aurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Congress of Virology 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Gdansk, Poland</w:t>
+              <w:t xml:space="preserve">Cold Sprin Harbor - Cell State Conversions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Cold Spring Harbor (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04833530v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The reversion of mESCs into naïve ground state does not follow a linear path</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Beaujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">State Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Cold Spring Harbor (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equine brain organoids: tools to better understand West Nile virus infection of the equine central nervous system and to identify antiviral molecules</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Huet</w:t>
+                <w:t xml:space="preserve">A comparative study of two Toscana virus strains pathogenicity and replication capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lacôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
+                <w:t xml:space="preserve">Noémie Aurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIZONE Annual Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">8th European Congress of Virology 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04479204v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of physiologically relevant 2D and 3D cellular models of infection of the human and equine central nervous systems by Flaviviruses.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Equine brain organoids: tools to better understand West Nile virus infection of the equine central nervous system and to identify antiviral molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aïcha Dembélé</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">EPIZONE Annual Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480744v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Development of physiologically relevant 2D and 3D cellular models of infection of the human and equine central nervous systems by Flaviviruses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Gorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Conference on Antiviral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480802v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic and direct reprogramming of bat cells provide new cellular substrates for studying host-pathogen interactions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Sprin Harbor - Cell State Conversions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Cold Spring Harbor (NY), United States</w:t>
+              <w:t xml:space="preserve">36th International Conference on Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506103v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigénétique de cellules reprogrammées issues de clones</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Duck pluripotent stem cells and their susceptibility to influenza virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Borredat-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Foret-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’animation scientifiques du Département Physiologie Animale et Systèmes d’Elevage 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">New Frontiers in Developmental Biology | Celebrating the Diversity of Life (SFBD and JSDB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808163v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TBEV-infected human neuronal/glial cells identify antiviral drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Chaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th international symposium on hepatitis C virus, flaviviruses and related viruses.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the molecular network controlling the biology of the pig blastocyst and its cellular interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Manceau</w:t>
+                <w:t xml:space="preserve">Epigénétique de cellules reprogrammées issues de clones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Baquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées d’animation scientifiques du Département Physiologie Animale et Systèmes d’Elevage 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176366v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attempt to generate liver organoids from rabbit iPSCs</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deciphering the molecular network controlling the biology of the pig blastocyst and its cellular interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Djebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Organoïdes et recherche agronomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Maison-Alfort, France</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227282v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duck pluripotent stem cells and their susceptibility to influenza virus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attempt to generate liver organoids from rabbit iPSCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Worawalan Samruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rangsun Parnpai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Afanassieff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Frontiers in Developmental Biology | Celebrating the Diversity of Life (SFBD and JSDB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Séminaire Organoïdes et recherche agronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Maison-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853636v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des facteurs de virulence de deux souches de terrain du virus de la fièvre de la vallée du Rift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marianneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baba Doumbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bezeid Ould El Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIèmes Jounées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duck pluripotent stem cells and their susceptibility to influenza virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Borredat-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of French Society for Stem Cell Research (FSSCR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of Human and Equine cerebral organoids from iPSCs: tools to study neurotropic viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Aurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Baquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ferren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSSCR 2021 ANNUAL MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MECP2 expression profiling in progenitors of the primate cerebral cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamela Nikolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cortay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Patti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Goldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECP2 expression profiling in progenitors of the primate cerebral cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminate alternative pluripotency states by means of Endogenous Retroviral Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarjimanov Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Roberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Dhayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chromatin &amp; Epigenetics: Inheritance and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications ciblées des génomes: apports et impacts potentiels des nouvelles technologies pour les espèces aviaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Acloque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolement et caractérisation de cellules germinales souches adultes à partir de lignées de poissons zèbre transgéniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Curran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taiju Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments rétroviraux endogènes, de nouveaux marqueurs de la pluripotence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of induced pluripotent stem cells from an infertile boar carrying a reciprocal translocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Congras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonie Barasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Afanassieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference 2014 Epiconcept "Epigenetics and Periconception Environment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Vilamoura, Portugal. COST Office European Cooperation in Science and Technology (Portugal), 2014, Proceedings of the EPICONCEPT Conference 2014 - COST Action FA1201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategy of avian germ plasm cryobanking in France and scientific advances in reproductive phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Poultry conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. WPSA, Branche Norvégienne, 2014, XIVth European Poultry Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetics and phenotypic variability: some interesting insights from birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fresard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean- Michel Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">American Society of Animal Science</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategy of avian germ plasmcryobanking in France and example of scientific advances in proteomic sperm studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Govoroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Forum on Avian Germplasm 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Seoul, South Korea. 2013, International Forum on Avian Germplasm 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term cultures of chicken embryonic primordial and gonadal germ cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Raucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susceptibility of chicken embryonic stem cell derived keratinocytes to Marek's disease virus infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Couteaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Vautherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European Congress of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France. Virologie, 17 (Suppl.2), 305 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a suspension Vero cell line for viral vaccine production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Kloutz</w:t>
+                <w:t xml:space="preserve">Utilisation des organoïdes cérébraux équins pour valider l’action potentielle de traitements contre l’herpèsvirus équin 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Larosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Poinsignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshinori Kambayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPJ vaccines</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05241996v1</w:t>
+              <w:t xml:space="preserve">XXVIII èmes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de virologie, Apr 2026, Toulouse, France. pp.170 (O35)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient generation of germline chimeras in a non-rodent species using rabbit induced pluripotent stem cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
+                <w:t xml:space="preserve">Mise en place d’une plateforme d’identification de composés antiviraux à large spectre basée sur des cultures 2D/3D du système nerveux central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05101190v1</w:t>
+              <w:t xml:space="preserve">La Lutte antivirale Petites molécules et Grands effets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, May 2025, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment and Characterization of Bovine Trophoblast Stem Cells Growing as Adherent Cells or Vesicles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Jean</w:t>
+                <w:t xml:space="preserve">Cerebral organoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Larosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Poinsignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Aurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05421401v1</w:t>
+              <w:t xml:space="preserve">Connecting Equine health research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-specific variations in the culture of chicken primordial germ cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome editing in animal models…..an overview…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05080394v1</w:t>
+              <w:t xml:space="preserve">Journée de réflexion transdisciplinaire sur l’édition des génomes chez les animaux et les plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay - Graduate School BioSphera, Jan 2024, Campus Agro Paris-Saclay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two strains of Toscana virus show different virulence and replication capacity in mice and cell culture models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Coralie Pulido</w:t>
+                <w:t xml:space="preserve">New 2D/3D in vitro models of West Nile Virus-infected equine brain cells for antiviral discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virulence</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05177310v1</w:t>
+              <w:t xml:space="preserve">XII International Equine Infectious Disease Congress (IEIDC XII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement of repressive marks in the chicken primordial germ cell epigenetic signature: divergence from basal state resetting in mammals</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of 2D and 3D cellular models representative of West Nile virus infection in the human central nervous system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïzka Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04566077v1</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département de Santé Animale INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Seignosse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell specification and functional interactions in the pig blastocyst inferred from single-cell transcriptomics and uterine fluids proteomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoann Bailly</w:t>
+                <w:t xml:space="preserve">Cerebral organoids: why shouldn't horses benefit from these models? Application to equine herpesviruses (EHVs) studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Larosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Poinsignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Aurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04410537v1</w:t>
+              <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.68 (n°105)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Taybi-Linder syndrome-related RTTN variant impedes neural rosette formation in human cortical organoids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eloïse Bertiaux</w:t>
+                <w:t xml:space="preserve">Développement de modèles cellulaires 2D et 3D représentatifs de l’infection du système nerveux central humain par le virus West Nile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïzka Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04884707v1</w:t>
+              <w:t xml:space="preserve">Journée de la recherche EnvA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Maisons Alfort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of two Rift Valley fever virus field strains originating from Mauritania</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noémie Aurine</w:t>
+                <w:t xml:space="preserve">Tick-borne encephalitis virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04832781v1</w:t>
+              <w:t xml:space="preserve">Réunion Interdisciplinaire de chimiothérapie anti-infectieuse (RICAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the regulatory elements of the Ovalbumin gene promoter using CRISPR technology in chicken cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jalil Mehrzad</w:t>
+                <w:t xml:space="preserve">Development of 2D and 3D cellular models representative of West Nile virus infection of the human central nervous system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïzka Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Engineering</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04167391v1</w:t>
+              <w:t xml:space="preserve">Journée de l'Ecole Doctorale Innovation Thérapeutique : du Fondamental à l'Appliqué</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Orsay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos du dossier « Cellules souches et Organoïdes : réalités et perspectives »</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Human and equine brain organoids: tools to better understand viral infection of the central nervous system and to identify antiviral compounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Magniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04224095v1</w:t>
+              <w:t xml:space="preserve">Organoïdes en Recherche Agronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Nov 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Omics and CRISPR Technology for Identification and Verification of Genomic Safe Harbor Loci in the Chicken Genome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
+                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Procedures Online</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04167400v1</w:t>
+              <w:t xml:space="preserve">18ème Réunion annuelle du groupe Tiques et Maladies à Tiques -TMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, STRASBOURG (FRANCE), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced cultivation of chicken primordial germ cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clémence Kress</w:t>
+                <w:t xml:space="preserve">Etude comparative de la pathogénicité de deux souches du virus Toscana et impact de la diversité génétique sur le cycle de réplication viral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lacôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Aurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04186419v1</w:t>
+              <w:t xml:space="preserve">XXVemes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STLV-1 Commonly Targets Neurons in the Brain of Asymptomatic Non-Human Primates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Rimbaud</w:t>
+                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazigh Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04298562v1</w:t>
+              <w:t xml:space="preserve">10th European Meeting of Viral Zoonoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Saint-Raphaël, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pituitary organoids: tools to characterize pituitary development, plasticity and pathologies?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A novel combination of transcription factors and chromatin modifiers supporting naïve pluripotency in rabbit stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Thu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannicke Pijoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Perold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04228528v1</w:t>
+              <w:t xml:space="preserve">EpiPhase Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Jouy en Josas, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain organoids as models for studying neuropathologies in domestic animals</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Duck pluripotent stem cells replicate efficiently influenza viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Borredat-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lucas-Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04540803v1</w:t>
+              <w:t xml:space="preserve">8th European Congress of Virology 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Gdansk, Poland, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intranasal Exposure to Rift Valley Fever Virus Live-Attenuated Strains Leads to High Mortality Rate in Immunocompetent Mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurine Conquet</w:t>
+                <w:t xml:space="preserve">A novel combination of transcription factors and chromatin modifiers supporting naïve pluripotency in rabbit stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Thu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannicke Pijoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Perold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03854904v1</w:t>
+              <w:t xml:space="preserve">AURASTEM Annual meeting - Auvergne/Rhône-Alpes Stem Cell Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of miR-302b MicroRNA Inhibition on Chicken Primordial Germ Cell Proliferation and Apoptosis Rate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">András Ecker</w:t>
+                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03627186v1</w:t>
+              <w:t xml:space="preserve">36th International Conference on Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Antiviral Research (ISAR), Mar 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species-Specific Molecular Barriers to SARS-CoV-2 Replication in Bat Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dongsheng Luo</w:t>
+                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03746441v2</w:t>
+              <w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Virologie, Apr 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian primordial germ cells as key players for the conservation of genetic ressources and genome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christoph Klopp</w:t>
+                <w:t xml:space="preserve">Avian pluripotent stem cells and their susceptibility to influenza virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Borredat-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lucas-Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal. Science proceedings</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03853554v1</w:t>
+              <w:t xml:space="preserve">The 24th Kon Kaen Veterinary Annual International Conference (KVAC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Kon Kaen, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprogrammed Pteropus Bat Stem Cells as A Model to Study Host-Pathogen Interaction during Henipavirus Infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Dumont</w:t>
+                <w:t xml:space="preserve">Gene networks controlling functional cell interactions in the pig embryo revealed by omics studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kurylo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan B Stöckl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03770031v1</w:t>
+              <w:t xml:space="preserve">EAAP Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral organoids and their potential for studies of brain diseases in domestic animals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Les cellules souches germinales et leur épigénétique chez l'embryon de poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-03252154v1</w:t>
+              <w:t xml:space="preserve">Journée d'animation scientifique Stem PHASE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organoids in domestic animals: with which stem cells?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03161703v1</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'ANSES (JSDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANSES, Oct 2022, Maisons-Alfort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Post-Hatch Heat-Treatment in Heat-Stressed Transylvanian Naked Neck Chicken</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara Végi</w:t>
+                <w:t xml:space="preserve">Duck pluripotent stem cells and their susceptibility to influenza virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lucas-Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03519674v1</w:t>
+              <w:t xml:space="preserve">StemPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver organoids in domestic animals: an expected promise for metabolic studies</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cellules germinales primordiales aviaires au cœur des avancées de la conservation des ressources génétiques et de l’édition des génomes. L’exemple français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Ezagal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03175952v1</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France. pp.115-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential transcriptional regulation of the NANOG gene in chicken primordial germ cells and embryonic stem cells</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de cellules souches trophoblastiques et embryonnaires bovines en vue de créer des blastoïdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03341249v1</w:t>
+              <w:t xml:space="preserve">STEMPHASE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications ciblées des génomes : Apports et impacts potentiels des nouvelles technologies pour les espèces aviaires</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Two- and three-dimensional in vitro models for investigating TBEV-induced neuropathogenesis and discovering therapeutic drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazigh Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Aurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02912741v2</w:t>
+              <w:t xml:space="preserve">Journées "Tiques et Maladies à Tiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe "Tiques et Maladies à Tiques" (TMT), Mar 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro culture and characterization of duck primordial germ cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Liang-Yuan Wei</w:t>
+                <w:t xml:space="preserve">FRUIT BATS AS NATURAL RESERVOIR OF HIGHLY PATHOGENIC HENIPAVIRUSES: HIGH PERMISSIVENESS OF REPROGRAMMED PTEROPUS BAT CELLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branka Horvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Aurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gaudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Baquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02979525v1</w:t>
+              <w:t xml:space="preserve">NSV 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, BRAGA, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicken Embryonic-Stem Cells Are Permissive to Poxvirus Recombinant Vaccine Vectors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">French avian cryobank: development of reproductive biotechnologies based on primordial germ cells (PGCs) and investigation of the impact of in vitro steps on PGCs integrity and reproductive capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler-Vasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02620787v1</w:t>
+              <w:t xml:space="preserve">26è World's Poultry Congress,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Webinar, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Features and Dynamical Landscape of Naive and Primed Pluripotency</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Huard de Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02334724v1</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifiques du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE (Département de Santé Animale), Oct 2022, Aglet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stage-dependent piRNAs in chicken implicated roles in modulating male germ cell development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hung-Fu Liao</w:t>
+                <w:t xml:space="preserve">Development and use of new chicken cellular models from embryonic stem cells and primary cells to study avian virus infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02349793v1</w:t>
+              <w:t xml:space="preserve">10. Avian Model Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular signatures of epithelial oviduct cells of a laying hen (Gallus gallus domesticus) and quail (Coturnix japonica)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Deciphering the role of key epigenetic actors in chicken ESC and PGC physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marek Bednarczyk</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Developmental Biology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01908157v1</w:t>
+              <w:t xml:space="preserve">International forum on avian germplasm and genome editing 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Jeju, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NANOG Is Required for the Long-Term Establishment of Avian Somatic Reprogrammed Cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Discriminer les états alternatifs de pluripotence au moyen d'éléments rétroviraux endogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clémence Kress</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Dhayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Prier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Stem Cell Reports</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02517395v1</w:t>
+              <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluripotency in avian species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Isolement et caractérisation de cellules germinales souches adultes à partir de lignées de poissons zèbre transgéniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Curran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiju Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chalmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02517429v1</w:t>
+              <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Mar 2016, Saint-Pée-sur-Nivelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional culture of chicken primordial germ cells (cPGCs) in defined media containing the functional polymer FP003</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">ESCDL-1 cell-line derived from chicken ES cells is fully permissive to Mardiviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01906546v1</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Marek’s Disease and Avian Herpesviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Tours, France. 114 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stage-dependent piRNAs in chicken implicated roles in modulating male germ cell development (vol 19, 425, 2018)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hung-Fu Liao</w:t>
+                <w:t xml:space="preserve">Transcriptomic analysis of MDV permissive chicken embryonic stem (ES)- derived cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Franca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02620755v1</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Marek’s Disease and Avian Herpesviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Tours, France. 114 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCDL-1, a new cell line derived from chicken embryonic stem cells, supports efficient replication of Mardiviruses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Epigenetic landscape of avian stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01608415v1</w:t>
+              <w:t xml:space="preserve">Genetic stability of germ cell and stem cell. Korea-France joint mini-symposium 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Seoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications ciblées des génomes : Apports et impacts pour les espèces d’élevage</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quelques résultats issus du programme EpiBird, &amp;quot;Analyses Epigénétiques chez les Oiseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Cornuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01608724v1</w:t>
+              <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Mar 2016, Saint-Pée-sur-Nivelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful chimera production in the Hungarian goose (Anser anser domestica) by intracardiac injection of blastodermal cells in 3-day-old embryos</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Krisztina Liptai</w:t>
+                <w:t xml:space="preserve">Epigenetics and phenotypic variability: some interesting insights from birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fresard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Michel Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02627142v1</w:t>
+              <w:t xml:space="preserve">9. European Symposium on Poultry Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Tuusula, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The insulin sensitiser metformin regulates chicken Sertoli and germ cell populations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Marques épigénétiques des cellules pluripotentes de poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01594472v1</w:t>
+              <w:t xml:space="preserve">1. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicken embryonic stem cells and primordial germ cells display different heterochromatic histone marks than their mammalian counterparts</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Reprogrammation de cellules somatiques chez les animaux d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Afanassieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inserm-01322500v1</w:t>
+              <w:t xml:space="preserve">3. Comité Scientifique de l'Infrastructure CRB-Anim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centres de Ressources Biologiques pour les Animaux Domestiques (CRB-Anim). FRA., Nov 2015, Paris, France. 27 diapos</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of side population cells in chicken embryonic gonads</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Epigénétique et variabilitlé des caractères : quelle importance en aviculture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fresard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Michel Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02632526v1</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome analysis of chicken ES, blastodermal and germ cells reveals that chick ES cells are equivalent to mouse ES cells rather than EpiSC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Epigenetic marks in chicken pluripotent cells and embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02372014v1</w:t>
+              <w:t xml:space="preserve">Chick Meeting du GDR 3604 "Modèle Aviaire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Aigues-Mortes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of keratinocytes from chicken embryonic stem cells: Establishment and characterization of differentiated proliferative cell populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Permissivité des kératinocytes dérivés de cellules souches embryonnaires de poule à l’infection par le Virus de la Maladie de Marek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Couteaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01190151v1</w:t>
+              <w:t xml:space="preserve">3. Journée Herpès virus et pathologies associées (HerPAs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Herpesvirus et Pathologies Associées (HerPAs). FRA., Mar 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement of STAT3 activity reprogrammes human embryonic stem cells to naive-like pluripotency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Aubry</w:t>
+                <w:t xml:space="preserve">Susceptibility of Keratinocytes Derived from Chicken embryonic Stem Cell to Marek’s Disease Virus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Couteaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01997120v1</w:t>
+              <w:t xml:space="preserve">10. International Symposium on Marek's Disease and Avian Herpesviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, East Lansing, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro generation and characterization of chicken long-term germ cells from different embryonic origins</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">French national platform for management of avian genetic biodiversity. Development of tools through cryopreservation of blastodermal and primordial germ cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02629967v1</w:t>
+              <w:t xml:space="preserve">International Forum on Avian Germplasm 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Avian Germplasm. KOR., 2013, Seoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluripotent genes in avian stem cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Susceptibility of Chicken Embryonic Stem Cell-Derived Keratinocytes to Marek's Disease Virus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Couteaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development, Growth and Differentiation</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02650336v1</w:t>
+              <w:t xml:space="preserve">18. World Veterinary Poultry Association (WVPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Veterinary Poultry Association (WVPA). INT., Aug 2013, Nantes, France. 724 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics and phenotypic variability: some interesting insights from birds</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Susceptibility of chicken embryonic stem cell-derived keratinocytes to marek's disease virus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Couteaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Courvoisier-Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inserm-00838907v1</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Santé Animale (0564)., Oct 2013, Cap d'Agde, France. 104 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of mono-(2-ethylhexyl) phthalate (MEHP) on chicken germ cells cultured in vitro</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+                <w:t xml:space="preserve">Development of avian reproductive biotechnologies for the management of genetic diversity: CRYOBIRDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Liptoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-01129730v1</w:t>
+              <w:t xml:space="preserve">24. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Aug 2012, Salvador, Bahia, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does uncontrolled cardiac death for organ donation raise ethical questions? An opinion survey.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Reprogramming somatic cells into rabbit and avian iPSC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Afanassieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Anaesthesiologica Scandinavica</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-01284233v1</w:t>
+              <w:t xml:space="preserve">Kick-off meeting of CRB-Anim Infrastruture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centres de Ressources Biologiques pour les Animaux Domestiques (CRB-Anim). FRA., Nov 2012, Paris, France. 54 diapos</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astacin-like metallo-endopeptidase is dynamically expressed in embryonic stem cells and embryonic epithelium during morphogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Acloque</w:t>
+                <w:t xml:space="preserve">Carte épigénétique de l’embryon de poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Aube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Lavial</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Nathalie Beaujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Dynamics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02651120v1</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprogramming capacity of Nanog is functionally conserved in vertebrates and resides in a unique homeodomain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategy of avian germplasm cryobanking in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02644461v1</w:t>
+              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of miR-34c microRNA in the late steps of spermatogenesis.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+                <w:t xml:space="preserve">Molecular control of pluripotency and germ line competency in chicken embryonic stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lavial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Perrard</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bachelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a . Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inserm-00518414v1</w:t>
+              <w:t xml:space="preserve">Shanghai International Symposium on Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Shanghai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cr.2008.196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicken embryonic stem cells as a non-mammalian embryonic stem cell model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Reduction of ammonia emissions from livestock farming in France: an assessment of methods and elements for devising policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Portejoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development, Growth and Differentiation</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02663844v1</w:t>
+              <w:t xml:space="preserve">II Simposio internacional produccion animal sustensable, Acapulco, MEX, 19-20 Febrero 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Acapulco, Mexico. pp.153-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02584257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ectopic expression of Cvh (Chicken Vasa homologue) mediates the reprogramming of chicken embryonic stem cells to a germ cell fate</w:t>
-[...325 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Analysis of the role of viral glycoprotein D in Marek's Disease resistance by somatic and germinal transgenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Afanassieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Soubieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Olayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...8328 lines deleted...]
-            <w:hyperlink r:id="rId556" w:history="1">
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-Japanese Workshop : Genes and Early Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 1998, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20118,737 +20511,737 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of two Rift Valley fever virus field strains circulating in Mauritania in 2010 and 2013 reveals the high virulence of the MRU25010-30 strain isolated from camel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marianneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Confort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Aurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of Systemic Chimeras via Rabbit Induced Pluripotent Stem Cells Reprogrammed with KLF2, ERAS, and PRMT6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Perold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Thu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannicke Pijoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Doerflinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rival-Gervier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two strains of Toscana virus show different virulence and replication capacity in mice and cell culture models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell specification and functional interactions in the pig blastocyst inferred from single cell transcriptomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Kurilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan B Stöckl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprogrammed Pteropus Bat Stem Cells Present Distinct Immune Signature and are Highly Permissive for Henipaviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Aurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Baquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gaudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent DCC gene losses during bird evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Friocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaelle Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20858,332 +21251,332 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for reprogramming somatic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemie Aurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Baquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branka Horvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2019180247-A1, US2021010030-A1, EP3768827-A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for selecting a permissive cell line for replicating avian viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Vautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : FR1357346. 2013, 43 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE DE SÉLECTION D'UNE LIGNE CELLULAIRE PERMISSIVE POUR LA REPLICATION DE VIRUS AVIAIRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Vautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denesvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR1357346. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21193,134 +21586,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chicken induced pluripotent stem cells: Establishment and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avian and Reptilian Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 14, Humana Press Inc., 2017, Methods in Molecular Biology, 978-1-4939-7215-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-7216-6_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId573"/>
+      <w:footerReference w:type="default" r:id="rId582"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21388,51 +21781,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10C1F797"/>
+    <w:nsid w:val="429770A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21619,51 +22012,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-pain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1210-8444" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15789360X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551667v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dangy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04992256v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Thu Pham" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannicke Pijoff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Perold" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Doerflinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rival-Gervier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04992261v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622311v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chaillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Berry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o La Rosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;zka Le Goff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506062v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baquerre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Larosa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Boespflug-Tanguy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804354v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651240v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506076v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T La Rosa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Ferron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jean" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Clement" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Canus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lalande" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferren" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decimo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Larosa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833530v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thiesson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Roy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lac&#244;te" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Aurine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228334v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cochet-Bernoin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480744v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Gorna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480802v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Huard de Verneuil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Perrot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dacheux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808163v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baquerre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480746v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bailly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Manceau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227282v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worawalan Samruan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rangsun Parnpai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Afanassieff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853636v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Borredat-Diaz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foret-Lucas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fiorini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833506v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chabert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marianneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Doumbia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bezeid Ould El Mamy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228315v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506051v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mathieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976155v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamela Nikolla" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Millet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Patti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Goldman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958518v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarjimanov Roman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roberge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dhayer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608254v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390412.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740984v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Curran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gautier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiju Saito" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742280v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rival" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739129v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Congras" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Barasc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123045v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Seigneurin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194041v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Michel Brun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189894v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810691v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fuet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Raucci" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745184v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Couteaudier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Courvoisier-Guyader" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denesvre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241996v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bourigault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bresson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kloutz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01157-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101190v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Thu Pham" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60314-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421401v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Delahaye" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.70073" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Yousefi Taemeh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Dehdilani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Goshayeshi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-93777-w" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177310v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pulido" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2025.2535470" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566077v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-024-00537-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410537v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kurylo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan B St&#246;ckl" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110780" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884707v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guguin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Yu Chen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestre Cuinat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bertiaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011517" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832781v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012728" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167391v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Mehrzad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13036-023-00367-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224095v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7695" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167400v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Reza Bahrami" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12575-023-00210-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186419v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39536-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04298562v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Rocamonde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Pelissier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Moulin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Rimbaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03526-22" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228528v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cayla" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7661" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coulpier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7637" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03854904v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacote" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tamietti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Conquet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14112470" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627186v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence L&#225;z&#225;r" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolett Tokodyn&#233; Szabadi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahek Anand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland T&#243;th" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Ecker" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13010082" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746441v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Marie Aicher" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Streicher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Planas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsheng Luo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00608-22" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853554v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezagal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Klopp" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.033" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770031v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gaudino" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumont" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9122567" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252154v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00931-z" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161703v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00911-3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519674v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitti Buda" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara V&#233;gi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11061575" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175952v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00916-y" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341249v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Jung Choi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Dam Jin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deivendran Rengaraj" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hwa Kim" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-021-00563-5" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912741v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2020.70900" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979525v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chen Chen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shau-Ping Lin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ying Chang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Peng Chang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang-Yuan Wei" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey515" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620787v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios S. Giotis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Skinner" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10030237" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334724v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pfeuty" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.10.033" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349793v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Wei Chang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Tzu Tseng" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Yun Yu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Fu Liao" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4820-9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908157v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Stadnicka" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna S&#322;awi&#324;ska" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Dunis&#322;awska" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bednarczyk" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12861-018-0168-2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517395v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Aubel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2018.09.005" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517429v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.170322bp" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906546v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Che Chang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Minami" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200515" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620755v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen Chen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4863-y" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608415v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my-Delaunay" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vautherot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175259" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608724v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627142v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Sztan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Lazar" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nara Bodzsar" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vagi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Liptai" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16289" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594472v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faure" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Guibert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-15-0565" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322500v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-016-0056-6" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632526v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bachelard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.09.029" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT1G1D57-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372014v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia M.M. Oliveira" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sittipon Intarapat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mazoyer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2014.11.005" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190151v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auger" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Guyader" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2015.01.002" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997120v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Chen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Aksoy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gonnot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osteil" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Aubry" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8095" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629967v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology2015.04.032" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650336v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Soleihavoup" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Bouhallier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Voisin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dgd.12021" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838907v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fr&#233;sard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brun" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-45-16" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129730v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Prieur" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1487-2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WWWS2H6K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284233v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Goudet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy-Llaty" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dahyot Fizelier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aas.12179" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HB6PLSBX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651120v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lavial" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.23737" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644461v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorold W. Theunissen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Costa" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaksandra Radzisheuskaya, A." TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk L. van Oosten" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.068775" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00518414v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Allioli" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perrard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.1963810" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663844v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-169X.2009.01152.x" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667167v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bachelard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angela Nieto" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2009.03.012" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664396v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bertocchini" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macleod" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Boast" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.006569" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678518v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mey" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Birot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gruffat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh545" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023833v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Risson" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Birot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673602v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Risson" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Birot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kutina" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686579v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chenevier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694924v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauthier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chassande" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Plateroti" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roux" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Legrand" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/18.3.623" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697677v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rouault" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Falette" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guehenneux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rimokh" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695273v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Clark" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shen" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nakazawa" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sakurai" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998620v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rouault" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Falette" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gu&#233;henneux" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Rimokh" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1296-482" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707587v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Desbois" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legrand" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708462v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Domenget" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leprince" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peyrol" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Li" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706555v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guilhot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benchaibi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. French" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706038v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Woods" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saez" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Flickinger" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raines" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700129v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ravel-Chapuis" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Li" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700696v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desbois" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0092-8674(91)90068-a" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z0LPS5K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704048v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Melet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jurdic" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899160v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jurdic" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gandrillon" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samarut" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271835v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poinsignon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290808v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723738v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803479v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290781v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazigh Fares" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803473v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803471v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506125v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803491v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803498v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cochet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833582v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509311v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993044v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481101v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481153v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993038v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228246v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lucas-Foret" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228253v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lucas-For&#234;t" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04424850v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509104v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714685v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481097v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Aurine" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808130v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228199v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275281v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481141v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037412v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branka Horvat" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouret" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276115v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481147v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734404v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927025v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603100v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Prier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739729v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797681v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743476v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Franca" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926990v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794792v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cornuez" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801365v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792523v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580726v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194124v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794097v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800883v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738759v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744754v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745214v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745580v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744868v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hidas" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liptoi" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803890v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755797v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819483v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aube" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756866v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a . Nieto" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cr.2008.196" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584257v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oudot" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Portejoie" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768817v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Olayat" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Ross" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569435v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399321v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839453v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143106v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kurilo" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921541v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444806v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Friocourt" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Lafont" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016537v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802346v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782306v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Vautherot" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790751v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7216-6_14" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-pain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1210-8444" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15789360X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05605085v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirangkun Sornsan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanjana Thumanu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannika Siripattarapravat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parinya Noisa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106709" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241996v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bourigault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bresson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kloutz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01157-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Thu Pham" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Perold" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannicke Pijoff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Doerflinger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rival-Gervier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60314-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421401v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baquerre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Delahaye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.70073" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05080394v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Yousefi Taemeh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Dehdilani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Goshayeshi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-93777-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177310v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Roy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lac&#244;te" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thiesson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pulido" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2025.2535470" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884707v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guguin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Yu Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestre Cuinat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bertiaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011517" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chabert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marianneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Aurine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012728" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566077v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-024-00537-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410537v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kurylo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan B St&#246;ckl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bailly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110780" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540803v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o La Rosa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coulpier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7637" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167391v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Mehrzad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13036-023-00367-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224095v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7695" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167400v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Reza Bahrami" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12575-023-00210-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186419v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39536-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228528v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cayla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.2.7661" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04298562v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Rocamonde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Pelissier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Moulin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Rimbaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03526-22" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627186v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence L&#225;z&#225;r" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolett Tokodyn&#233; Szabadi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahek Anand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland T&#243;th" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Ecker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13010082" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03854904v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacote" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tamietti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Conquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14112470" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746441v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Marie Aicher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Streicher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Planas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsheng Luo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00608-22" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853554v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezagal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Klopp" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.033" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770031v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gaudino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9122567" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161703v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00911-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519674v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitti Buda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara V&#233;gi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11061575" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175952v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00916-y" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252154v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00931-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341249v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Jung Choi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Dam Jin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deivendran Rengaraj" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hwa Kim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-021-00563-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912741v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2020.70900" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620787v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios S. Giotis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Skinner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10030237" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979525v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Chen Chen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shau-Ping Lin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ying Chang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Peng Chang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang-Yuan Wei" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey515" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620755v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Wei Chang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Tzu Tseng" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen Chen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Yun Yu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Fu Liao" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4863-y" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517395v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fuet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Aubel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2018.09.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517429v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.170322bp" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334724v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pfeuty" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.10.033" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349793v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4820-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908157v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Stadnicka" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna S&#322;awi&#324;ska" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Dunis&#322;awska" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bednarczyk" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12861-018-0168-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906546v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Che Chang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Minami" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200515" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608415v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my-Delaunay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vautherot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175259" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608724v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627142v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Sztan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Lazar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nara Bodzsar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vagi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Liptai" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16289" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594472v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faure" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Guibert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-15-0565" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322500v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-016-0056-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632526v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bachelard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Raucci" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.09.029" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT1G1D57-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372014v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia M.M. Oliveira" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sittipon Intarapat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mazoyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2014.11.005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190151v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Couteaudier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Guyader" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2015.01.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602603v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Chen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Aksoy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gonnot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osteil" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Aubry" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8095" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997120v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629967v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology2015.04.032" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650336v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Soleihavoup" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Bouhallier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Voisin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dgd.12021" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838907v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fr&#233;sard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-45-16" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129730v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Prieur" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1487-2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WWWS2H6K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284233v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Goudet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy-Llaty" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dahyot Fizelier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aas.12179" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HB6PLSBX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651120v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lavial" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.23737" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644461v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorold W. Theunissen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Costa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaksandra Radzisheuskaya, A." TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk L. van Oosten" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.068775" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663844v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-169X.2009.01152.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00518414v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Allioli" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perrard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.1963810" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667167v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bachelard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angela Nieto" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2009.03.012" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664396v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bertocchini" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macleod" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Boast" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.006569" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678518v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mey" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Birot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gruffat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh545" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023833v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Risson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Birot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673602v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Risson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Birot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kutina" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686579v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chenevier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694924v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauthier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chassande" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Plateroti" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Legrand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/18.3.623" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697677v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rouault" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Falette" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guehenneux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rimokh" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695273v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Clark" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nakazawa" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sakurai" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998620v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rouault" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Falette" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gu&#233;henneux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Rimokh" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng1296-482" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707587v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Desbois" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legrand" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708462v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Domenget" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leprince" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peyrol" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Li" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706555v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guilhot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benchaibi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. French" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706038v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Woods" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Flickinger" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raines" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700129v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ravel-Chapuis" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Li" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700696v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desbois" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0092-8674(91)90068-a" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z0LPS5K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704048v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Melet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jurdic" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899160v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jurdic" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gandrillon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samarut" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551667v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dangy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laurent" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651222v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804354v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Berry" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chaillot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Magniez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04992256v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Thu Pham" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04992261v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506062v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baquerre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Larosa" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Boespflug-Tanguy" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622311v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;zka Le Goff" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651240v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506076v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T La Rosa" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Ferron" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jean" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Clement" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622285v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Canus" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lalande" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferren" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decimo" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Larosa" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506103v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Perrot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dacheux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228334v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833530v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479204v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cochet-Bernoin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480744v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Gorna" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480802v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Huard de Verneuil" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853636v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Borredat-Diaz" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foret-Lucas" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fiorini" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480746v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808163v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176366v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Manceau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227282v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worawalan Samruan" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rangsun Parnpai" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Afanassieff" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833506v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Doumbia" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bezeid Ould El Mamy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228315v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506051v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mathieu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976155v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamela Nikolla" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortay" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Millet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Patti" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Goldman" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958518v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarjimanov Roman" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roberge" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dhayer" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608254v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390412.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740984v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Curran" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gautier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiju Saito" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742280v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rival" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739129v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Congras" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Barasc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123045v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Seigneurin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194041v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Michel Brun" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189894v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810691v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745184v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Courvoisier-Guyader" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denesvre" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598220v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poinsignon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Kambayashi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290808v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271835v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506125v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803498v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cochet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803491v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723738v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803479v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290781v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazigh Fares" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803473v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803471v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509104v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833582v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509311v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993038v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228246v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lucas-Foret" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993044v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481101v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481153v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228253v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lucas-For&#234;t" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04424850v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808130v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481141v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228199v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275281v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714685v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481097v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Aurine" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037412v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branka Horvat" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouret" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276115v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481147v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734404v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927025v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603100v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Prier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797681v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739729v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743476v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Franca" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926990v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794792v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cornuez" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580726v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801365v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792523v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194124v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794097v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800883v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738759v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745214v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744754v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745580v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744868v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hidas" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liptoi" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803890v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819483v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aube" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755797v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756866v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a . Nieto" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cr.2008.196" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584257v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oudot" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Portejoie" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768817v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Olayat" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Ross" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569435v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399321v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839453v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143106v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kurilo" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921541v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01444806v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Friocourt" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Lafont" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016537v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802346v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782306v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Vautherot" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790751v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7216-6_14" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>