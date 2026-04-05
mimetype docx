--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -4954,290 +4954,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative method for gas detection using pulsed quantum-cascade-laser spectrometers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Grouiez</w:t>
+                <w:t xml:space="preserve">Diode laser spectroscopy of two acetylene isotopologues (12C2H2, 13C12CH2) in the 1.533 µm region for the PHOBOS-GRUNT space mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Song Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 34 (2), pp.181. </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (5), pp.1204-1208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.34.000181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2009.09.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632676v1</w:t>
+                <w:t xml:space="preserve">hal-04654422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diode laser spectroscopy of two acetylene isotopologues (12C2H2, 13C12CH2) in the 1.533 µm region for the PHOBOS-GRUNT space mission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing Song Li</w:t>
+                <w:t xml:space="preserve">Alternative method for gas detection using pulsed quantum-cascade-laser spectrometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grouiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zeninari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (2), pp.181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.34.000181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2009.09.037⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04654422v1</w:t>
+                <w:t xml:space="preserve">hal-03632676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-comparison of 2μm Heterodyne Differential Absorption Lidar, Laser Diode Spectrometer, LICOR NDIR analyzer and flasks measurements of near-ground atmospheric CO2 mixing ratio</w:t>
               </w:r>
@@ -5509,453 +5509,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum cascade laser spectroscopy of N2O in the 7.9 μm region for the in situ monitoring of the atmosphere</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+                <w:t xml:space="preserve">Development of a spectrometer using a continuous wave distributed feedback quantum cascade laser operating at room temperature for the simultaneous analysis of N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O and CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; in the Earth's atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Courtois</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Durry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2007.12.002⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (9), pp.1206-1214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.47.001206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00285056v1</w:t>
+                <w:t xml:space="preserve">hal-00305355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a spectrometer using a continuous wave distributed feedback quantum cascade laser operating at room temperature for the simultaneous analysis of N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O and CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; in the Earth's atmosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser diode spectroscopy of H2O at 2.63 μm for atmospheric application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Durry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Catoire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Durry</w:t>
+                <w:t xml:space="preserve">X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 47 (9), pp.1206-1214. </w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 90 (3-4), pp.573-580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.47.001206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00340-007-2884-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00305355v1</w:t>
+                <w:t xml:space="preserve">hal-00296611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser diode spectroscopy of H2O at 2.63 μm for atmospheric application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Amarouche</w:t>
+                <w:t xml:space="preserve">Quantum cascade laser spectroscopy of N2O in the 7.9 μm region for the in situ monitoring of the atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+                <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 90 (3-4), pp.573-580. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 109 (10), pp.1845-1855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-007-2884-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2007.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00296611v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complete study of CO2 line parameters around 4845cm−1 for Lidar applications</w:t>
               </w:r>
@@ -6268,51 +6268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6365,440 +6365,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a compact photoacoustic quantum cascade laser spectrometer for atmospheric flux measurements: application to the detection of methane and nitrous oxide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Courtois</w:t>
+                <w:t xml:space="preserve">Study of line parameters with a quantum cascade laser spectrometer around : Comparison with calculations of the and bands of and the band of</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zéninari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grouiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Parvitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-007-2719-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 105 (2), pp.312-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2006.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662812v1</w:t>
+                <w:t xml:space="preserve">hal-03632693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a compact CO2 sensor open to the atmosphere and based on near-infrared laser technology at 2.68 μm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of a compact photoacoustic quantum cascade laser spectrometer for atmospheric flux measurements: application to the detection of methane and nitrous oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Georges Durry</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 86 (4), pp.743-748. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-006-2568-4⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 88 (3), pp.483-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-007-2719-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161582v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of line parameters with a quantum cascade laser spectrometer around : Comparison with calculations of the and bands of and the band of</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Barbe</w:t>
+                <w:t xml:space="preserve">Development of a compact CO2 sensor open to the atmosphere and based on near-infrared laser technology at 2.68 μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Durry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 105 (2), pp.312-325. </w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 86 (4), pp.743-748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2006.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00340-006-2568-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632693v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoacoustic detection of nitric oxide with a Helmholtz resonant quantum cascade laser sensor</w:t>
               </w:r>
@@ -6969,51 +6969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Durry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7066,461 +7066,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spectroscopic study of water vapor isotopologues H216O, H218O and HDO using a continuous wave DFB quantum cascade laser in the 6.7 ?m region for atmospheric applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A complete study of the line intensities of four bands of CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; around 1.6 and 2.0 μm: A comparison between Fourier transform and diode laser measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Zéninarih</w:t>
+                <w:t xml:space="preserve">L. Régalia-Jarlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zéninari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Courtois</w:t>
+                <w:t xml:space="preserve">A. Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Durry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 102, pp.129-138. </w:t>
+              <w:t xml:space="preserve">, 2006, 101, pp.325-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.11.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00094120v1</w:t>
+                <w:t xml:space="preserve">hal-04110120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complete study of the line intensities of four bands of CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; around 1.6 and 2.0 μm: A comparison between Fourier transform and diode laser measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">X. Thomas</w:t>
+                <w:t xml:space="preserve">Laboratory spectroscopic calibration of infrared tunable laser spectrometers for the in situ sensing of the Earth and Martian atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Amarouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.11.021⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 85 (2-3), pp.265-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-006-2331-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04110120v1</w:t>
+                <w:t xml:space="preserve">hal-00133419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory spectroscopic calibration of infrared tunable laser spectrometers for the in situ sensing of the Earth and Martian atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+                <w:t xml:space="preserve">A spectroscopic study of water vapor isotopologues H216O, H218O and HDO using a continuous wave DFB quantum cascade laser in the 6.7 ?m region for atmospheric applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zéninarih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Durry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 85 (2-3), pp.265-272. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 102, pp.129-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-006-2331-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133419v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-vapor isotope ratio measurements in air with a quantum-cascade laser spectrometer</w:t>
               </w:r>
@@ -7545,51 +7545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Durry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7834,51 +7834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 63, pp.1021-1028. </w:t>
@@ -7980,51 +7980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 100 (5), pp.682-688. </w:t>
@@ -8214,565 +8214,565 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00076836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure broadening and shift coefficients of H2O due to perturbation by N2, O2, H2 and He in the 1.39 µm region: Experiment and calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary results of heterodyne detection with quantum-cascade lasers in the 9 µm region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 60 (14), pp.3285-3290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2003.12.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00268970412331287133⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662754v1</w:t>
+                <w:t xml:space="preserve">hal-04662752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ sensing of the middle atmosphere with balloonborne near-infrared laser diodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diode laser spectroscopy of CO2 in the 1.6 µm region for the in situ sensing of the middle atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Pouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Durry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 60, pp.3371-3379. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 83 (3-4), pp.619-628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2003.11.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0022-4073(03)00108-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04109987v1</w:t>
+                <w:t xml:space="preserve">hal-04662753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diode laser spectroscopy of CO2 in the 1.6 µm region for the in situ sensing of the middle atmosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ sensing of the middle atmosphere with balloonborne near-infrared laser diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Durry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Pouchet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Le Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 83 (3-4), pp.619-628. </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 60, pp.3371-3379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0022-4073(03)00108-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2003.11.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662753v1</w:t>
+                <w:t xml:space="preserve">hal-04109987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results of heterodyne detection with quantum-cascade lasers in the 9 µm region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure broadening and shift coefficients of H2O due to perturbation by N2, O2, H2 and He in the 1.39 µm region: Experiment and calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina N. Lavrentieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurii N. Ponomarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2003.12.053⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 102 (16-17), pp.1697-1706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268970412331287133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662752v1</w:t>
+                <w:t xml:space="preserve">hal-04662754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared laser heterodyne systems</w:t>
               </w:r>
@@ -8810,51 +8810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Thiébeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delahaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 60 (5), pp.1193-1213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8939,64 +8939,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Durry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 45 (3), pp.229-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9094,51 +9094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Weidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 77 (6-7), pp.703-706. </w:t>
@@ -9214,51 +9214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venedikt A. Kapitanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9356,51 +9356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Pouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Durry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9498,51 +9498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurii N. Ponomarev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9799,51 +9799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Pouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 43 (3), pp.175-194</w:t>
@@ -9898,51 +9898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venedikt A. Kapitanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10040,51 +10040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Thiébeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 55 (10), pp.2027-2037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10156,51 +10156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delahaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10328,51 +10328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 59 (3-5), pp.345-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10444,51 +10444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delahaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10560,51 +10560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of vibrational relaxation of O3 (001) using photoacoustic technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10679,298 +10679,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04657311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute intensity measurement of a ν₃ ozone line at saturated vapor pressure with a laser heterodyne spectrometer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Renée de Backer-Barilly</w:t>
+                <w:t xml:space="preserve">Atmospheric laser heterodyne detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delahaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Thiébeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sallet Kalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF01095270⟩</w:t>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 37 (1), pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/1350-4495(95)00091-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04656932v1</w:t>
+                <w:t xml:space="preserve">hal-04656931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric laser heterodyne detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Absolute intensity measurement of a ν₃ ozone line at saturated vapor pressure with a laser heterodyne spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Renée de Backer-Barilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 37 (1), pp.7-12. </w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 63 (2), pp.179-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/1350-4495(95)00091-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF01095270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04656931v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04656932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide band (2.5 GHz) infrared heterodyne spectrometer</w:t>
               </w:r>
@@ -10982,51 +10982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Infrared and Millimeter Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 16 (9), pp.1533-1540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11111,51 +11111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 54 (6), pp.1009-1018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13031,51 +13031,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE253129"/>
+    <w:nsid w:val="1BBF7248"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13262,51 +13262,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-parvitte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9682-2409" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135985846" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05223733v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lecasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vallon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jacquemin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alfonso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cilindre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2025.138216" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04643750v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vallon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Parvitte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.2.7886" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602563v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Defossez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Maisons" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.469404" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04647698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Maisons" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-022-07882-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04647699v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Polak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155764" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819108v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Moriaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c02958" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chehem Mohamed Ibrahim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Z&#233;ninari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17303/jmsa.2020.4.101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492255v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2020.103437" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035720v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aoust" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226650" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01994631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mammez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2019.01.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01918914v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Liger-Belair" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.04.094" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ9612L9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01804831v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.10.165" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8LWL4HC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04649400v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-017-6716-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04649466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Rouxel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Coutard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gidon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lartigue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Nicoletti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.06.074" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN1QLCLB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04649467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Risser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-015-2018-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04649488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mael de Naurois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzid Simozrag" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2016.03.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDSJP7VX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650519v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.650" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650518v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-014-5988-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gli&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140100957" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mammez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-014-5782-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650893v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-013-5344-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XKTRFMGD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650892v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Boutami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-013-1534-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-72Q2GDSX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651082v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Stoeffler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cousin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2013.07.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ7XQF07-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04652776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mappe-Fogaing" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decarpenterie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/11-06459" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04652775v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Song Li" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2011.09.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHBXKNL0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04651940v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-011-0918-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-499W25ZQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Decarpenterie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cousin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grouiez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X11070127" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04651941v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thomas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4522-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KKTMVWG2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132267v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.01.030" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B936KBHP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04652846v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2010.04.025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36DKC08P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632652v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zeninari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grouiez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11534-009-0042-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04652845v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imant Vinogradov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Yu Titov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-3924-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QGDFD8X5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632648v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-3993-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-64NC06LX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04654423v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mulier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3389-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ND9XL3D1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429159v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marnas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bruneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.005475" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632676v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.000181" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04654422v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2009.09.037" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5BL4Z9M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115985v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Xueref-Remy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Schmidt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Royer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2008.07.010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBTK7JCX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115983v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-008-9296-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-88ZW98CL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285056v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courtois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.12.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JRX4N3W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305355v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.001206" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296611v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amarouche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2884-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P71ZFXPQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632685v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.06.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4WQ72TC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204145v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Barbu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2007.05.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGCF6N92-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632690v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2857-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NM5XM553-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662812v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2719-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J1831X3C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161582v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2568-4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J8PLZDV3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632693v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Z&#233;ninari" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parvitte" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.11.006" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPXSW3NG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194361v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2006.11.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF694GXW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069147v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Barbu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.089" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6QRSN19-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094120v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Z&#233;ninarih" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Courtois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.11.023" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK82VGTN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110120v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R&#233;galia-Jarlot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grossel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Thomas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.11.021" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3TFBZWQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133419v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2331-x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1TVNL594-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069054v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.31.000143" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662786v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Korablev" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-2020-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-21RG7ZNJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068402v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2005.11.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR5JPJGD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662787v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii N. Ponomarev" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Ptashnik" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0030400X06050079" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6T13RRGK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076836v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2004.09.033" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7849JPC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662754v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina N. Lavrentieva" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970412331287133" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109987v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Barbu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2003.11.050" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DH2GFD1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662753v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pouchet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-4073(03)00108-0" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VKPC7T4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662752v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2003.12.053" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCNQJ61V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662751v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thi&#233;beaux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delahaigue" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2003.07.006" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12FKZK3S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330696v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2003.11.004" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B41TSQMD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662739v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Weidmann" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-003-1310-8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S2Q4JN48-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662740v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venedikt A. Kapitanov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1350-4495(03)00135-x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD7P8DK8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662587v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-4073(02)00033-x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZN8QZD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662586v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1386-1425(02)00054-9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZCWNDG5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662588v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyuseok Song" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung Ki Cha" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey P. Rostov" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-002-1000-y" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1G595SMN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633264v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ovarlez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ovarlez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04906728v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400100586" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S66830LX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04658801v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1386-1425(99)00075-x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKTZGPFW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658357v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(97)00132-5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-751F3QPC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658356v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e de Backer-Barilly" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(97)00110-6" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13CLS2XM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658358v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(97)00119-2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0301BC0G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04657311v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V. Tikhomirova" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A. Tikhomirov" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04656932v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01095270" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-19691SWT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04656931v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sallet Kalite" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1350-4495(95)00091-7" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BZ8QPCN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04649307v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02274814" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FVVRX9WM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04649318v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e de Backer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-4073(95)00124-4" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4T9G59M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603025v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232325" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05216896v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Defossez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hernandez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Lecourt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gognau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boivinet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/mics.2022.mf3c.5" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05216868v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;fossez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hernandez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lecourt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gognau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boivinet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621659" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603052v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05232305v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Ziadi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tison" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05151064v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05172841v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04702927v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04702928v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04702929v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04651210v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04651212v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04651211v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-parvitte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9682-2409" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135985846" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05223733v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lecasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vallon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jacquemin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alfonso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cilindre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2025.138216" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04643750v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vallon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Parvitte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.2.7886" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602563v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Defossez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Maisons" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.469404" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04647698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Maisons" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-022-07882-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04647699v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Polak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155764" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819108v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Moriaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c02958" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chehem Mohamed Ibrahim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Z&#233;ninari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17303/jmsa.2020.4.101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492255v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2020.103437" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035720v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aoust" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226650" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01994631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mammez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2019.01.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01918914v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Liger-Belair" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.04.094" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ9612L9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01804831v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.10.165" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8LWL4HC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04649400v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-017-6716-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04649466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Rouxel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Coutard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gidon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lartigue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Nicoletti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.06.074" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN1QLCLB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04649467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Risser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-015-2018-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04649488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mael de Naurois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzid Simozrag" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2016.03.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDSJP7VX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650519v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.650" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650518v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-014-5988-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gli&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140100957" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mammez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-014-5782-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650893v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-013-5344-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XKTRFMGD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650892v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Boutami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-013-1534-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-72Q2GDSX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651082v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Stoeffler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cousin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2013.07.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ7XQF07-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04652776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mappe-Fogaing" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decarpenterie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/11-06459" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04652775v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Song Li" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2011.09.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHBXKNL0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04651940v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-011-0918-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-499W25ZQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Decarpenterie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cousin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grouiez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X11070127" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04651941v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thomas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4522-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KKTMVWG2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132267v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.01.030" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B936KBHP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04652846v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2010.04.025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36DKC08P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632652v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zeninari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grouiez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11534-009-0042-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04652845v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imant Vinogradov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Yu Titov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-3924-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QGDFD8X5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632648v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-3993-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-64NC06LX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04654423v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mulier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3389-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ND9XL3D1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429159v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marnas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bruneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.005475" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04654422v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2009.09.037" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5BL4Z9M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632676v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.000181" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115985v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Xueref-Remy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Schmidt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Royer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2008.07.010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBTK7JCX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115983v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-008-9296-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-88ZW98CL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305355v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.001206" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296611v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amarouche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2884-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P71ZFXPQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285056v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courtois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.12.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JRX4N3W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632685v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.06.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4WQ72TC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204145v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Barbu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2007.05.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGCF6N92-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632690v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2857-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NM5XM553-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632693v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Z&#233;ninari" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parvitte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.11.006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPXSW3NG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662812v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2719-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J1831X3C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161582v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2568-4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J8PLZDV3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194361v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2006.11.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF694GXW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069147v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Barbu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.089" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6QRSN19-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110120v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R&#233;galia-Jarlot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grossel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Thomas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.11.021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3TFBZWQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133419v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2331-x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1TVNL594-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094120v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Z&#233;ninarih" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Courtois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.11.023" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK82VGTN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069054v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.31.000143" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662786v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Korablev" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-2020-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-21RG7ZNJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068402v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2005.11.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR5JPJGD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662787v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii N. Ponomarev" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Ptashnik" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0030400X06050079" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6T13RRGK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076836v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2004.09.033" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7849JPC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662752v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2003.12.053" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCNQJ61V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662753v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pouchet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-4073(03)00108-0" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VKPC7T4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109987v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Barbu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2003.11.050" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DH2GFD1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662754v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina N. Lavrentieva" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970412331287133" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662751v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thi&#233;beaux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delahaigue" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2003.07.006" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12FKZK3S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330696v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2003.11.004" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B41TSQMD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662739v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Weidmann" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-003-1310-8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S2Q4JN48-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662740v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venedikt A. Kapitanov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1350-4495(03)00135-x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD7P8DK8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662587v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-4073(02)00033-x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZN8QZD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662586v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1386-1425(02)00054-9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZCWNDG5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662588v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyuseok Song" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung Ki Cha" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey P. Rostov" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-002-1000-y" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1G595SMN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633264v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ovarlez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ovarlez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04906728v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400100586" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S66830LX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04658801v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1386-1425(99)00075-x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKTZGPFW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658357v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(97)00132-5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-751F3QPC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658356v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e de Backer-Barilly" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(97)00110-6" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13CLS2XM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658358v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(97)00119-2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0301BC0G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04657311v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V. Tikhomirova" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A. Tikhomirov" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04656931v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sallet Kalite" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1350-4495(95)00091-7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BZ8QPCN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04656932v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01095270" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-19691SWT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04649307v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02274814" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FVVRX9WM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04649318v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e de Backer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-4073(95)00124-4" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4T9G59M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603025v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232325" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05216896v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Defossez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hernandez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Lecourt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gognau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boivinet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/mics.2022.mf3c.5" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05216868v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;fossez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hernandez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lecourt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gognau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boivinet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621659" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603052v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05232305v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Ziadi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tison" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05151064v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05172841v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04702927v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04702928v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04702929v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04651210v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04651212v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04651211v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>