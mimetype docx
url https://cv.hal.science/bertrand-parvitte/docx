--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -985,425 +985,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Finite Element Modelling of Compact Photoacoustic Gas Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
+                <w:t xml:space="preserve">Widely-Tunable Quantum Cascade-Based Sources for the Development of Optical Gas Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chehem Mohamed Ibrahim</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Zéninari</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Aoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Sciences and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (22), pp.6650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17303/jmsa.2020.4.101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s20226650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03035684v1</w:t>
+                <w:t xml:space="preserve">hal-03035720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first step towards the mapping of gas-phase CO2 in the headspace of champagne glasses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Moriaux</w:t>
+                <w:t xml:space="preserve">Quantitative Finite Element Modelling of Compact Photoacoustic Gas Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chehem Mohamed Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.infrared.2020.103437⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Sciences and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17303/jmsa.2020.4.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03492255v1</w:t>
+                <w:t xml:space="preserve">hal-03035684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widely-Tunable Quantum Cascade-Based Sources for the Development of Optical Gas Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+                <w:t xml:space="preserve">A first step towards the mapping of gas-phase CO2 in the headspace of champagne glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Moriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Aoust</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Cilindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Polak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (22), pp.6650. </w:t>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109, pp.103437 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s20226650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2020.103437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035720v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and implementation of a heliostat for atmospheric spectroscopy</w:t>
               </w:r>
@@ -1441,51 +1441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Polak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 97, pp.235-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1513,319 +1513,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring gas-phase CO 2 in the headspace of champagne glasses through combined diode laser spectrometry and micro-gas chromatography analysis</w:t>
+                <w:t xml:space="preserve">Development and validation of a diode laser sensor for gas-phase CO2 monitoring above champagne and sparkling wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Moriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Cilindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Liger-Belair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 264, pp.255 - 262. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 257, pp.745 - 752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.04.094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.10.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918914v1</w:t>
+                <w:t xml:space="preserve">hal-01804831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a diode laser sensor for gas-phase CO2 monitoring above champagne and sparkling wines</w:t>
+                <w:t xml:space="preserve">Monitoring gas-phase CO 2 in the headspace of champagne glasses through combined diode laser spectrometry and micro-gas chromatography analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Moriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Liger-Belair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 257, pp.745 - 752. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 264, pp.255 - 262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.10.165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.04.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01804831v1</w:t>
+                <w:t xml:space="preserve">hal-01918914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-gas sensing with quantum cascade laser array in the mid-infrared region</w:t>
               </w:r>
@@ -2091,51 +2091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoacoustic detection of methane in large concentrations with a Helmholtz sensor: Simulation and experimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2527,51 +2527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 118 (2), pp.319-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2657,51 +2657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14, pp.957-974. </w:t>
@@ -2867,444 +2867,444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative simulation of photoacoustic signals using finite element modelling software</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photoacoustic gas sensing with a commercial external cavity-quantum cascade laser at 10.5μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mammez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Stoeffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Mammez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-013-5344-2⟩</w:t>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.14-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2013.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650893v1</w:t>
+                <w:t xml:space="preserve">hal-04651082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coupled model for the simulation of miniaturized and integrated photoacoustic gas detector</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative simulation of photoacoustic signals using finite element modelling software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Risser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-013-5344-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10765-013-1534-8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04650892v1</w:t>
+                <w:t xml:space="preserve">hal-04650893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoacoustic gas sensing with a commercial external cavity-quantum cascade laser at 10.5μm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clara Stoeffler</w:t>
+                <w:t xml:space="preserve">A coupled model for the simulation of miniaturized and integrated photoacoustic gas detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Glière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cousin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samir Boutami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61, pp.14-19. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (11), pp.2119-2135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.infrared.2013.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10765-013-1534-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651082v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet denoising for infrared laser spectroscopy and gas detection.</w:t>
               </w:r>
@@ -3450,51 +3450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Song Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Durry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3564,582 +3564,582 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a thermophysical system with two time constants using an open photoacoustic cell</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+                <w:t xml:space="preserve">Tunable diode laser measurement of pressure-induced shift coefficients of CO2 around 2.05 µm for Lidar application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Song Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Durry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 112 (9), pp.1411-1419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2011.01.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10765-011-0918-x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651940v1</w:t>
+                <w:t xml:space="preserve">hal-01132267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous-wave quantum cascade lasers absorption spectrometers for trace gas detection in the atmosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of a thermophysical system with two time constants using an open photoacoustic cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1054660X11070127⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32, pp.630-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10765-011-0918-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632645v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a versatile atmospheric N2O sensor based on quantum cascade laser technology at 4.5 µm</w:t>
+                <w:t xml:space="preserve">Continuous-wave quantum cascade lasers absorption spectrometers for trace gas detection in the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dumelié</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Decarpenterie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irène Mappe-Fogaing</w:t>
+                <w:t xml:space="preserve">B. Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 103 (3), pp.717-723. </w:t>
+              <w:t xml:space="preserve">Laser Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (4), pp.805-812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-011-4522-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S1054660X11070127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04651941v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable diode laser measurement of pressure-induced shift coefficients of CO2 around 2.05 µm for Lidar application</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a versatile atmospheric N2O sensor based on quantum cascade laser technology at 4.5 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Decarpenterie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumelié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Mappe-Fogaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 112 (9), pp.1411-1419. </w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 103 (3), pp.717-723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2011.01.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00340-011-4522-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132267v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-broadening coefficients and positions of acetylene around 1.533 µm studied by high-resolution diode laser absorption spectrometry</w:t>
               </w:r>
@@ -4151,51 +4151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Song Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Durry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4551,51 +4551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed quantum-cascade-laser spectroscopy with intermediate-size pulses: application to NH3 in the 10 μm region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zeninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4693,51 +4693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a compact CO2 sensor based on near-infrared laser technology for enological applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4986,77 +4986,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Song Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 74 (5), pp.1204-1208. </w:t>
@@ -5363,1085 +5363,1085 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Case Study of CO2, CO and Particles Content Evolution in the Suburban Atmospheric Boundary Layer Using a 2-μm Doppler DIAL, a 1-μm Backscatter Lidar and an Array of In-situ Sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irène Xueref-Remy</w:t>
+                <w:t xml:space="preserve">Comparison of a quantum cascade laser used in both cw and pulsed modes. Application to the study of SO2 lines around 9 μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grouiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Cuesta</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 128 (3), pp.381-401. </w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 90 (2), pp.177-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10546-008-9296-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00340-007-2857-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115983v1</w:t>
+                <w:t xml:space="preserve">hal-03632690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a spectrometer using a continuous wave distributed feedback quantum cascade laser operating at room temperature for the simultaneous analysis of N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O and CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; in the Earth's atmosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Case Study of CO2, CO and Particles Content Evolution in the Suburban Atmospheric Boundary Layer Using a 2-μm Doppler DIAL, a 1-μm Backscatter Lidar and an Array of In-situ Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Xueref-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Robert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Georges Durry</w:t>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 128 (3), pp.381-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10546-008-9296-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.47.001206⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00305355v1</w:t>
+                <w:t xml:space="preserve">hal-03115983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser diode spectroscopy of H2O at 2.63 μm for atmospheric application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Amarouche</w:t>
+                <w:t xml:space="preserve">Quantum cascade laser spectroscopy of N2O in the 7.9 μm region for the in situ monitoring of the atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-007-2884-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 109 (10), pp.1845-1855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2007.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00296611v1</w:t>
+                <w:t xml:space="preserve">hal-00285056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum cascade laser spectroscopy of N2O in the 7.9 μm region for the in situ monitoring of the atmosphere</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+                <w:t xml:space="preserve">Development of a spectrometer using a continuous wave distributed feedback quantum cascade laser operating at room temperature for the simultaneous analysis of N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O and CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; in the Earth's atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Courtois</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Durry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2007.12.002⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (9), pp.1206-1214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.47.001206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00285056v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complete study of CO2 line parameters around 4845cm−1 for Lidar applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser diode spectroscopy of H2O at 2.63 μm for atmospheric application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Durry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 109 (3), pp.426-434. </w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 90 (3-4), pp.573-580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2007.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00340-007-2884-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632685v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00296611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser diode spectroscopy of the H2O isotopologues in the 2.64 μm region for the in situ monitoring of the Martian atmosphere</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A complete study of CO2 line parameters around 4845cm−1 for Lidar applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Le Barbu</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grouiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 109 (3), pp.426-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2007.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.infrared.2007.05.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00204145v1</w:t>
+                <w:t xml:space="preserve">hal-03632685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of a quantum cascade laser used in both cw and pulsed modes. Application to the study of SO2 lines around 9 μm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Grouiez</w:t>
+                <w:t xml:space="preserve">Laser diode spectroscopy of the H2O isotopologues in the 2.64 μm region for the in situ monitoring of the Martian atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Durry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Le Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 90 (2), pp.177-186. </w:t>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (3), pp.229-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-007-2857-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2007.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632690v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00204145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of line parameters with a quantum cascade laser spectrometer around : Comparison with calculations of the and bands of and the band of</w:t>
+                <w:t xml:space="preserve">Study of SO2 line parameters with a quantum cascade laser spectrometer around 1090 cm-1. Comparison with theoretical calculations of the nu1 and nu1 + nu2 – nu2 bands of 32SO2 and the nu1 band of 34SO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6526,90 +6526,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a compact photoacoustic quantum cascade laser spectrometer for atmospheric flux measurements: application to the detection of methane and nitrous oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 88 (3), pp.483-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6681,51 +6681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Durry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6797,51 +6797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoacoustic detection of nitric oxide with a Helmholtz resonant quantum cascade laser sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6924,1240 +6924,1240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line strengths and self-broadening coefficients of carbon dioxide isotopologues (13CO2 and 18O12C16O) near 2.04 µm for the in situ laser sensing of the Martian atmosphere</w:t>
+                <w:t xml:space="preserve">The absorption line profiles of H_2O near 1.39 µm in binary mixtures with N2, O2, and H2 at low pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Le Barbu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Yurii N. Ponomarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Ptashnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.05.089⟩</w:t>
+              <w:t xml:space="preserve">Optics and Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 100 (5), pp.682-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0030400X06050079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00069147v1</w:t>
+                <w:t xml:space="preserve">hal-04662787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complete study of the line intensities of four bands of CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; around 1.6 and 2.0 μm: A comparison between Fourier transform and diode laser measurements</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Line strengths and self-broadening coefficients of carbon dioxide isotopologues (13CO2 and 18O12C16O) near 2.04 µm for the in situ laser sensing of the Martian atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Grossel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Le Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Durry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 101, pp.325-338. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 98, pp.264-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.05.089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.11.021⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04110120v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory spectroscopic calibration of infrared tunable laser spectrometers for the in situ sensing of the Earth and Martian atmospheres</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Amarouche</w:t>
+                <w:t xml:space="preserve">A complete study of the line intensities of four bands of CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; around 1.6 and 2.0 μm: A comparison between Fourier transform and diode laser measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Régalia-Jarlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zéninari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Parvitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-006-2331-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 101, pp.325-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133419v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spectroscopic study of water vapor isotopologues H216O, H218O and HDO using a continuous wave DFB quantum cascade laser in the 6.7 ?m region for atmospheric applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zéninarih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Durry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 102, pp.129-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00094120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-vapor isotope ratio measurements in air with a quantum-cascade laser spectrometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laboratory spectroscopic calibration of infrared tunable laser spectrometers for the in situ sensing of the Earth and Martian atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ol.31.000143⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 85 (2-3), pp.265-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-006-2331-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00069054v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diode laser spectroscopy of H2O and CO2 in the 1.877 µm region for the in situ monitoring of the martian atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Le Barbu</w:t>
+                <w:t xml:space="preserve">Water-vapor isotope ratio measurements in air with a quantum-cascade laser spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Durry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-005-2020-1⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (2), pp.143-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ol.31.000143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04662786v1</w:t>
+                <w:t xml:space="preserve">hal-00069054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New improvements in methane detection using a Helmholtz resonant photoacoustic laser sensor: A comparison between near-IR diode lasers and mid-IR quantum cascade lasers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Diode laser spectroscopy of H2O and CO2 in the 1.877 µm region for the in situ monitoring of the martian atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Le Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Courtois</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imant Vinogradov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Korablev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 82 (1), pp.133-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-005-2020-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2005.11.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00068402v1</w:t>
+                <w:t xml:space="preserve">hal-04662786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The absorption line profiles of H_2O near 1.39 µm in binary mixtures with N2, O2, and H2 at low pressures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">New improvements in methane detection using a Helmholtz resonant photoacoustic laser sensor: A comparison between near-IR diode lasers and mid-IR quantum cascade lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 100 (5), pp.682-688. </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 63, pp.1021-1028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S0030400X06050079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2005.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662787v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-broadening coefficients and line strengths of H2O near 1.39 µm: application to the in situ sensing of the middle atmosphere with balloonborne diode lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Durry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Le Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8214,647 +8214,647 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00076836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results of heterodyne detection with quantum-cascade lasers in the 9 µm region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure broadening and shift coefficients of H2O due to perturbation by N2, O2, H2 and He in the 1.39 µm region: Experiment and calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina N. Lavrentieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurii N. Ponomarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2003.12.053⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 102 (16-17), pp.1697-1706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268970412331287133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662752v1</w:t>
+                <w:t xml:space="preserve">hal-04662754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diode laser spectroscopy of CO2 in the 1.6 µm region for the in situ sensing of the middle atmosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ sensing of the middle atmosphere with balloonborne near-infrared laser diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Durry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Pouchet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Le Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 83 (3-4), pp.619-628. </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 60, pp.3371-3379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0022-4073(03)00108-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2003.11.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662753v1</w:t>
+                <w:t xml:space="preserve">hal-04109987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ sensing of the middle atmosphere with balloonborne near-infrared laser diodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diode laser spectroscopy of CO2 in the 1.6 µm region for the in situ sensing of the middle atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Pouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Durry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 60, pp.3371-3379. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 83 (3-4), pp.619-628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2003.11.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0022-4073(03)00108-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04109987v1</w:t>
+                <w:t xml:space="preserve">hal-04662753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure broadening and shift coefficients of H2O due to perturbation by N2, O2, H2 and He in the 1.39 µm region: Experiment and calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Preliminary results of heterodyne detection with quantum-cascade lasers in the 9 µm region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 60 (14), pp.3285-3290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2003.12.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00268970412331287133⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662754v1</w:t>
+                <w:t xml:space="preserve">hal-04662752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared laser heterodyne systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Thiébeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delahaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 60 (5), pp.1193-1213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8900,51 +8900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IIn situ sensing of atmospheric CO2 with laser diodes near 2.05 μm: a spectroscopic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8952,51 +8952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Durry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 45 (3), pp.229-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9055,90 +9055,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic study of the ν₁ band of SO2 using a continuous-wave DFB QCL at 9.1 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Weidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 77 (6-7), pp.703-706. </w:t>
@@ -9188,103 +9188,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methane detection on the sub-ppm level with a near-infrared diode laser photoacoustic sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venedikt A. Kapitanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurii N. Ponomarev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 44 (4), pp.253-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9343,64 +9343,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diode laser spectroscopy of H2O in the 7165-7185 cm^-1 range for atmospheric applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Pouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Durry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9472,90 +9472,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of photoacoustic resonant cells with commercial microphones for diode laser gas detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venedikt A. Kapitanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurii N. Ponomarev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 58 (11), pp.2397-2404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9640,51 +9640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyung Ki Cha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venedikt A. Kapitanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurii N. Ponomarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey P. Rostov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9799,51 +9799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Pouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 43 (3), pp.175-194</w:t>
@@ -9872,103 +9872,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of air and noble-gas broadening and shift coefficients of the methane R3 triplet of the 2ν3 band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venedikt A. Kapitanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurii N. Ponomarev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 72 (8), pp.953-959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10040,51 +10040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Thiébeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 55 (10), pp.2027-2037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10143,64 +10143,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linewidth narrowing of 10 µm diode lasers by external feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delahaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10302,77 +10302,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée de Backer-Barilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 59 (3-5), pp.345-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10418,77 +10418,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An instrument for atmospheric detection of NH3 by laser heterodyne radiometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delahaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10560,77 +10560,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of vibrational relaxation of O3 (001) using photoacoustic technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurii N. Ponomarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga V. Tikhomirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10679,354 +10679,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04657311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric laser heterodyne detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Absolute intensity measurement of a ν₃ ozone line at saturated vapor pressure with a laser heterodyne spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Renée de Backer-Barilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 63 (2), pp.179-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01095270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/1350-4495(95)00091-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04656931v1</w:t>
+                <w:t xml:space="preserve">hal-04656932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute intensity measurement of a ν₃ ozone line at saturated vapor pressure with a laser heterodyne spectrometer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Renée de Backer-Barilly</w:t>
+                <w:t xml:space="preserve">Atmospheric laser heterodyne detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delahaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Thiébeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sallet Kalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 63 (2), pp.179-183. </w:t>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 37 (1), pp.7-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01095270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/1350-4495(95)00091-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04656932v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04656931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide band (2.5 GHz) infrared heterodyne spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Infrared and Millimeter Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 16 (9), pp.1533-1540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11098,64 +11098,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée de Backer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 54 (6), pp.1009-1018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11818,769 +11818,769 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of ethylene spectra @10 µm recorded by Fourier Transform and Frequency Combs spectrometers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards 2D mapping of gaseous ethanol in the headspace of wine glasses by infrared laser spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lecasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Cilindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Colloquium on High-Resolution Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Köln, Germany. </w:t>
+              <w:t xml:space="preserve">MacroWine 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bolzano (ITA), Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232305v1</w:t>
+                <w:t xml:space="preserve">hal-05172841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the Chemical Headspace of Sparkling Wine Glasses by Laser Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of ethylene spectra @10 µm recorded by Fourier Transform and Frequency Combs spectrometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Ziadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lecasse</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clara Cilindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MacroWine 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bolzano (ITA), Italy</w:t>
+              <w:t xml:space="preserve">29th Colloquium on High-Resolution Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Köln, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151064v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards 2D mapping of gaseous ethanol in the headspace of wine glasses by infrared laser spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling the Chemical Headspace of Sparkling Wine Glasses by Laser Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lecasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Cilindre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MacroWine 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Bolzano (ITA), Italy. </w:t>
+              <w:t xml:space="preserve">, Jun 2025, Bolzano (ITA), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05172841v1</w:t>
+                <w:t xml:space="preserve">hal-05151064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrapulse quantum cascade laser spectroscopy applied to an outdoor gas release measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Interband Cascade Laser Sensor Dedicated To Monitor Gaseous Ethanol Above Sparkling Wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lecasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Quantum Cascade Laser School and Workshop 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Ischia, Italy. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702927v1</w:t>
+                <w:t xml:space="preserve">hal-04702929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared laser spectroscopy as a versatile tool for environmental quality monitoring</w:t>
+                <w:t xml:space="preserve">Intrapulse quantum cascade laser spectroscopy applied to an outdoor gas release measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Défossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transdisciplinary Research for a Healthy Planet (2nd edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Reims, France. 2024</w:t>
+              <w:t xml:space="preserve">International Quantum Cascade Laser School and Workshop 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Ischia, Italy. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702928v1</w:t>
+                <w:t xml:space="preserve">hal-04702927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interband Cascade Laser Sensor Dedicated To Monitor Gaseous Ethanol Above Sparkling Wines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infrared laser spectroscopy as a versatile tool for environmental quality monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Défossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Quantum Cascade Laser School and Workshop 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Ischia, Italy. 2024</w:t>
+              <w:t xml:space="preserve">Transdisciplinary Research for a Healthy Planet (2nd edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Reims, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702929v1</w:t>
+                <w:t xml:space="preserve">hal-04702928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of gas-phase CO2 in the headspace of champagne glasses by using an infrared laser sensor under static tasting conditions</w:t>
               </w:r>
@@ -12918,52 +12918,196 @@
               <w:t xml:space="preserve">, Mar 2023, Reims, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuous-wave distributed feedback quantum cascade laser spectrometers for the study of the atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grouiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nova Science Publishers, Inc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Laser and Optics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, , pp.49 - 81, 2010, 978-161761486-6, 978-160741854-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId348"/>
+      <w:footerReference w:type="default" r:id="rId349"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13031,51 +13175,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BBF7248"/>
+    <w:nsid w:val="6917C05B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13262,51 +13406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-parvitte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9682-2409" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135985846" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05223733v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lecasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vallon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jacquemin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alfonso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cilindre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2025.138216" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04643750v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vallon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Parvitte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.2.7886" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602563v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Defossez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Maisons" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.469404" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04647698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Maisons" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-022-07882-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04647699v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Polak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155764" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819108v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Moriaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c02958" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chehem Mohamed Ibrahim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Z&#233;ninari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17303/jmsa.2020.4.101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492255v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2020.103437" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035720v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aoust" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226650" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01994631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mammez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2019.01.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01918914v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Liger-Belair" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.04.094" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ9612L9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01804831v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.10.165" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8LWL4HC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04649400v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-017-6716-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04649466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Rouxel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Coutard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gidon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lartigue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Nicoletti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.06.074" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN1QLCLB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04649467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Risser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-015-2018-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04649488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mael de Naurois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzid Simozrag" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2016.03.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDSJP7VX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650519v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.650" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650518v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-014-5988-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gli&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140100957" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mammez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-014-5782-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650893v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-013-5344-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XKTRFMGD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650892v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Boutami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-013-1534-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-72Q2GDSX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651082v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Stoeffler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cousin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2013.07.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ7XQF07-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04652776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mappe-Fogaing" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decarpenterie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/11-06459" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04652775v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Song Li" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2011.09.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHBXKNL0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04651940v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-011-0918-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-499W25ZQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Decarpenterie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cousin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grouiez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X11070127" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04651941v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thomas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4522-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KKTMVWG2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132267v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.01.030" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B936KBHP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04652846v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2010.04.025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36DKC08P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632652v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zeninari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grouiez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11534-009-0042-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04652845v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imant Vinogradov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Yu Titov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-3924-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QGDFD8X5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632648v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-3993-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-64NC06LX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04654423v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mulier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3389-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ND9XL3D1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429159v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marnas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bruneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.005475" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04654422v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2009.09.037" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5BL4Z9M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632676v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.000181" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115985v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Xueref-Remy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Schmidt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Royer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2008.07.010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBTK7JCX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115983v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-008-9296-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-88ZW98CL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305355v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.001206" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296611v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amarouche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2884-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P71ZFXPQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285056v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courtois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.12.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JRX4N3W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632685v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.06.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4WQ72TC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204145v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Barbu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2007.05.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGCF6N92-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632690v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2857-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NM5XM553-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632693v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Z&#233;ninari" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parvitte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.11.006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPXSW3NG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662812v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2719-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J1831X3C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161582v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2568-4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J8PLZDV3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194361v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2006.11.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF694GXW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069147v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Barbu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.089" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6QRSN19-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110120v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R&#233;galia-Jarlot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grossel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Thomas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.11.021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3TFBZWQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133419v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2331-x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1TVNL594-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094120v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Z&#233;ninarih" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Courtois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.11.023" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK82VGTN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069054v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.31.000143" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662786v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Korablev" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-2020-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-21RG7ZNJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068402v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2005.11.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR5JPJGD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662787v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii N. Ponomarev" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Ptashnik" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0030400X06050079" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6T13RRGK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076836v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2004.09.033" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7849JPC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662752v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2003.12.053" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCNQJ61V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662753v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pouchet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-4073(03)00108-0" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VKPC7T4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109987v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Barbu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2003.11.050" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DH2GFD1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662754v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina N. Lavrentieva" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970412331287133" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662751v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thi&#233;beaux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delahaigue" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2003.07.006" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12FKZK3S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330696v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2003.11.004" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B41TSQMD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662739v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Weidmann" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-003-1310-8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S2Q4JN48-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662740v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venedikt A. Kapitanov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1350-4495(03)00135-x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD7P8DK8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662587v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-4073(02)00033-x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZN8QZD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662586v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1386-1425(02)00054-9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZCWNDG5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662588v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyuseok Song" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung Ki Cha" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey P. Rostov" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-002-1000-y" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1G595SMN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633264v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ovarlez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ovarlez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04906728v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400100586" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S66830LX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04658801v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1386-1425(99)00075-x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKTZGPFW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658357v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(97)00132-5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-751F3QPC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658356v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e de Backer-Barilly" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(97)00110-6" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13CLS2XM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658358v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(97)00119-2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0301BC0G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04657311v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V. Tikhomirova" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A. Tikhomirov" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04656931v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sallet Kalite" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1350-4495(95)00091-7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BZ8QPCN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04656932v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01095270" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-19691SWT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04649307v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02274814" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FVVRX9WM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04649318v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e de Backer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-4073(95)00124-4" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4T9G59M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603025v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232325" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05216896v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Defossez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hernandez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Lecourt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gognau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boivinet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/mics.2022.mf3c.5" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05216868v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;fossez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hernandez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lecourt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gognau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boivinet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621659" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603052v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05232305v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Ziadi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tison" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05151064v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05172841v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04702927v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04702928v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04702929v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04651210v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04651212v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04651211v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-parvitte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9682-2409" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135985846" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05223733v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lecasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vallon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jacquemin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alfonso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cilindre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2025.138216" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04643750v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vallon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Parvitte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.2.7886" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602563v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Defossez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Maisons" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.469404" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04647698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Maisons" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-022-07882-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04647699v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Polak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155764" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819108v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Moriaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c02958" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035720v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Z&#233;ninari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aoust" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226650" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035684v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chehem Mohamed Ibrahim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17303/jmsa.2020.4.101" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492255v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2020.103437" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01994631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mammez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2019.01.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01804831v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Liger-Belair" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.10.165" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8LWL4HC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01918914v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.04.094" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ9612L9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04649400v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-017-6716-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04649466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Rouxel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Coutard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gidon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lartigue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Nicoletti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.06.074" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN1QLCLB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04649467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Risser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-015-2018-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04649488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mael de Naurois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzid Simozrag" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2016.03.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDSJP7VX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650519v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.650" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650518v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-014-5988-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gli&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140100957" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mammez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-014-5782-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Stoeffler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cousin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2013.07.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ7XQF07-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650893v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-013-5344-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XKTRFMGD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650892v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Boutami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-013-1534-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-72Q2GDSX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04652776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mappe-Fogaing" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decarpenterie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/11-06459" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04652775v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Song Li" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2011.09.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHBXKNL0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132267v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.01.030" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B936KBHP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04651940v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-011-0918-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-499W25ZQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632645v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Decarpenterie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cousin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grouiez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X11070127" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04651941v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thomas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4522-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KKTMVWG2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04652846v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2010.04.025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36DKC08P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632652v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zeninari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grouiez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11534-009-0042-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04652845v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imant Vinogradov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Yu Titov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-3924-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QGDFD8X5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632648v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-3993-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-64NC06LX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04654423v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mulier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3389-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ND9XL3D1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429159v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marnas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bruneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.005475" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04654422v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2009.09.037" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5BL4Z9M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632676v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.000181" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115985v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Xueref-Remy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Schmidt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Royer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2008.07.010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBTK7JCX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632690v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courtois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2857-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NM5XM553-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115983v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-008-9296-8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-88ZW98CL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285056v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.12.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JRX4N3W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305355v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.001206" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296611v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amarouche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2884-3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P71ZFXPQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632685v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.06.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4WQ72TC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204145v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Barbu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2007.05.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGCF6N92-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632693v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Z&#233;ninari" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parvitte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.11.006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPXSW3NG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662812v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2719-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J1831X3C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161582v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2568-4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J8PLZDV3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194361v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2006.11.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF694GXW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662787v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii N. Ponomarev" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Ptashnik" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0030400X06050079" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6T13RRGK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069147v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Barbu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.089" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6QRSN19-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110120v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R&#233;galia-Jarlot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grossel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Thomas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.11.021" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3TFBZWQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094120v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Z&#233;ninarih" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Courtois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.11.023" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK82VGTN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133419v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2331-x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1TVNL594-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069054v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.31.000143" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662786v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Korablev" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-2020-1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-21RG7ZNJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068402v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2005.11.002" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR5JPJGD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076836v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2004.09.033" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7849JPC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662754v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina N. Lavrentieva" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970412331287133" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109987v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Barbu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2003.11.050" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DH2GFD1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662753v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pouchet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-4073(03)00108-0" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VKPC7T4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662752v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2003.12.053" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCNQJ61V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662751v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thi&#233;beaux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delahaigue" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2003.07.006" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12FKZK3S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330696v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2003.11.004" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B41TSQMD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662739v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Weidmann" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-003-1310-8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S2Q4JN48-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662740v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venedikt A. Kapitanov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1350-4495(03)00135-x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD7P8DK8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662587v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-4073(02)00033-x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZN8QZD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662586v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1386-1425(02)00054-9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZCWNDG5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662588v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyuseok Song" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung Ki Cha" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey P. Rostov" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-002-1000-y" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1G595SMN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633264v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ovarlez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ovarlez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04906728v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400100586" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S66830LX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04658801v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1386-1425(99)00075-x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKTZGPFW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658357v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(97)00132-5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-751F3QPC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658356v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e de Backer-Barilly" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(97)00110-6" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13CLS2XM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658358v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(97)00119-2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0301BC0G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04657311v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V. Tikhomirova" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A. Tikhomirov" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04656932v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01095270" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-19691SWT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04656931v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sallet Kalite" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1350-4495(95)00091-7" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BZ8QPCN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04649307v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02274814" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FVVRX9WM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04649318v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e de Backer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-4073(95)00124-4" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4T9G59M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603025v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232325" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05216896v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Defossez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hernandez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Lecourt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gognau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boivinet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/mics.2022.mf3c.5" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05216868v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;fossez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hernandez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lecourt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gognau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boivinet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621659" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603052v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05172841v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05232305v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Ziadi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tison" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05151064v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04702929v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04702927v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04702928v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04651210v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04651212v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04651211v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589471v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>