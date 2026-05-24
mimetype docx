--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -985,425 +985,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widely-Tunable Quantum Cascade-Based Sources for the Development of Optical Gas Sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative Finite Element Modelling of Compact Photoacoustic Gas Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chehem Mohamed Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (22), pp.6650. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Sciences and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s20226650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17303/jmsa.2020.4.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03035720v1</w:t>
+                <w:t xml:space="preserve">hal-03035684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Finite Element Modelling of Compact Photoacoustic Gas Sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A first step towards the mapping of gas-phase CO2 in the headspace of champagne glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Moriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Cilindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Polak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Sciences and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17303/jmsa.2020.4.101⟩</w:t>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109, pp.103437 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2020.103437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03035684v1</w:t>
+                <w:t xml:space="preserve">hal-03492255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first step towards the mapping of gas-phase CO2 in the headspace of champagne glasses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Moriaux</w:t>
+                <w:t xml:space="preserve">Widely-Tunable Quantum Cascade-Based Sources for the Development of Optical Gas Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 109, pp.103437 -. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (22), pp.6650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.infrared.2020.103437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s20226650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492255v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and implementation of a heliostat for atmospheric spectroscopy</w:t>
               </w:r>
@@ -1441,51 +1441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Polak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 97, pp.235-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1513,319 +1513,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a diode laser sensor for gas-phase CO2 monitoring above champagne and sparkling wines</w:t>
+                <w:t xml:space="preserve">Monitoring gas-phase CO 2 in the headspace of champagne glasses through combined diode laser spectrometry and micro-gas chromatography analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Moriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Liger-Belair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 257, pp.745 - 752. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 264, pp.255 - 262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.10.165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.04.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01804831v1</w:t>
+                <w:t xml:space="preserve">hal-01918914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring gas-phase CO 2 in the headspace of champagne glasses through combined diode laser spectrometry and micro-gas chromatography analysis</w:t>
+                <w:t xml:space="preserve">Development and validation of a diode laser sensor for gas-phase CO2 monitoring above champagne and sparkling wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Moriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Cilindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Liger-Belair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 264, pp.255 - 262. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 257, pp.745 - 752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.04.094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.10.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918914v1</w:t>
+                <w:t xml:space="preserve">hal-01804831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-gas sensing with quantum cascade laser array in the mid-infrared region</w:t>
               </w:r>
@@ -2091,51 +2091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoacoustic detection of methane in large concentrations with a Helmholtz sensor: Simulation and experimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2527,51 +2527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 118 (2), pp.319-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2657,51 +2657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14, pp.957-974. </w:t>
@@ -2867,444 +2867,444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoacoustic gas sensing with a commercial external cavity-quantum cascade laser at 10.5μm</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative simulation of photoacoustic signals using finite element modelling software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Risser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.infrared.2013.07.002⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-013-5344-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651082v1</w:t>
+                <w:t xml:space="preserve">hal-04650893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative simulation of photoacoustic signals using finite element modelling software</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A coupled model for the simulation of miniaturized and integrated photoacoustic gas detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Glière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boutami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (11), pp.2119-2135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10765-013-1534-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-013-5344-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650893v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coupled model for the simulation of miniaturized and integrated photoacoustic gas detector</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
+                <w:t xml:space="preserve">Photoacoustic gas sensing with a commercial external cavity-quantum cascade laser at 10.5μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mammez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Stoeffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Boutami</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Mammez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 34 (11), pp.2119-2135. </w:t>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.14-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10765-013-1534-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2013.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650892v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet denoising for infrared laser spectroscopy and gas detection.</w:t>
               </w:r>
@@ -3450,51 +3450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Song Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Durry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3564,862 +3564,862 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable diode laser measurement of pressure-induced shift coefficients of CO2 around 2.05 µm for Lidar application</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuous-wave quantum cascade lasers absorption spectrometers for trace gas detection in the atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Decarpenterie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2011.01.030⟩</w:t>
+              <w:t xml:space="preserve">Laser Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (4), pp.805-812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1054660X11070127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132267v1</w:t>
+                <w:t xml:space="preserve">hal-03632645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a thermophysical system with two time constants using an open photoacoustic cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32, pp.630-640. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10765-011-0918-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous-wave quantum cascade lasers absorption spectrometers for trace gas detection in the atmosphere</w:t>
+                <w:t xml:space="preserve">Development of a versatile atmospheric N2O sensor based on quantum cascade laser technology at 4.5 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Cousin</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Decarpenterie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumelié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Grouiez</w:t>
+                <w:t xml:space="preserve">Xavier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Mappe-Fogaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21 (4), pp.805-812. </w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 103 (3), pp.717-723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1054660X11070127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00340-011-4522-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632645v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a versatile atmospheric N2O sensor based on quantum cascade laser technology at 4.5 µm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunable diode laser measurement of pressure-induced shift coefficients of CO2 around 2.05 µm for Lidar application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Song Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Durry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Irène Mappe-Fogaing</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 103 (3), pp.717-723. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 112 (9), pp.1411-1419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-011-4522-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2011.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651941v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-broadening coefficients and positions of acetylene around 1.533 µm studied by high-resolution diode laser absorption spectrometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Cousin</w:t>
+                <w:t xml:space="preserve">Photoacoustic spectroscopy for trace gas detection with cryogenic and room-temperature continuous-wave quantum cascade lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zeninari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Decarpenterie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2010.04.025⟩</w:t>
+              <w:t xml:space="preserve">Open Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (2), pp.194-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s11534-009-0042-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652846v1</w:t>
+                <w:t xml:space="preserve">hal-03632652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoacoustic spectroscopy for trace gas detection with cryogenic and room-temperature continuous-wave quantum cascade lasers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Grossel</w:t>
+                <w:t xml:space="preserve">Self-broadening coefficients and positions of acetylene around 1.533 µm studied by high-resolution diode laser absorption spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Song Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Durry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Grouiez</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 111 (15), pp.2332-2340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2010.04.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/s11534-009-0042-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03632652v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near infrared diode laser spectroscopy of C2H2, H2O, CO2 and their isotopologues and the application to TDLAS, a tunable diode laser spectrometer for the martian PHOBOS-GRUNT space mission</w:t>
               </w:r>
@@ -4551,64 +4551,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed quantum-cascade-laser spectroscopy with intermediate-size pulses: application to NH3 in the 10 μm region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zeninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4674,600 +4674,600 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a compact CO2 sensor based on near-infrared laser technology for enological applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser diode absorption spectroscopy for accurate CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; line parameters at 2 μm: consequences for space-based DIAL measurements and potential biases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Mulier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
+                <w:t xml:space="preserve">Fabien Marnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-009-3389-z⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (29), pp.5475-5483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.48.005475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654423v1</w:t>
+                <w:t xml:space="preserve">hal-00429159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser diode absorption spectroscopy for accurate CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; line parameters at 2 μm: consequences for space-based DIAL measurements and potential biases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diode laser spectroscopy of two acetylene isotopologues (12C2H2, 13C12CH2) in the 1.533 µm region for the PHOBOS-GRUNT space mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Song Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Grouiez</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.48.005475⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (5), pp.1204-1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2009.09.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429159v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diode laser spectroscopy of two acetylene isotopologues (12C2H2, 13C12CH2) in the 1.533 µm region for the PHOBOS-GRUNT space mission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing Song Li</w:t>
+                <w:t xml:space="preserve">Alternative method for gas detection using pulsed quantum-cascade-laser spectrometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grouiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zeninari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2009.09.037⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (2), pp.181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.34.000181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04654422v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative method for gas detection using pulsed quantum-cascade-laser spectrometers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Grouiez</w:t>
+                <w:t xml:space="preserve">Development of a compact CO2 sensor based on near-infrared laser technology for enological applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Decarpenterie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (4), pp.725-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-009-3389-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.34.000181⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03632676v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-comparison of 2μm Heterodyne Differential Absorption Lidar, Laser Diode Spectrometer, LICOR NDIR analyzer and flasks measurements of near-ground atmospheric CO2 mixing ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5363,1029 +5363,1029 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of a quantum cascade laser used in both cw and pulsed modes. Application to the study of SO2 lines around 9 μm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Grouiez</w:t>
+                <w:t xml:space="preserve">Quantum cascade laser spectroscopy of N2O in the 7.9 μm region for the in situ monitoring of the atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 90 (2), pp.177-186. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 109 (10), pp.1845-1855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-007-2857-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2007.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632690v1</w:t>
+                <w:t xml:space="preserve">hal-00285056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Case Study of CO2, CO and Particles Content Evolution in the Suburban Atmospheric Boundary Layer Using a 2-μm Doppler DIAL, a 1-μm Backscatter Lidar and an Array of In-situ Sensors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a spectrometer using a continuous wave distributed feedback quantum cascade laser operating at room temperature for the simultaneous analysis of N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O and CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; in the Earth's atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Cuesta</w:t>
+                <w:t xml:space="preserve">Cédric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Durry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10546-008-9296-8⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (9), pp.1206-1214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.47.001206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115983v1</w:t>
+                <w:t xml:space="preserve">hal-00305355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum cascade laser spectroscopy of N2O in the 7.9 μm region for the in situ monitoring of the atmosphere</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Laser diode spectroscopy of H2O at 2.63 μm for atmospheric application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Durry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2007.12.002⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 90 (3-4), pp.573-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-007-2884-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00285056v1</w:t>
+                <w:t xml:space="preserve">hal-00296611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a spectrometer using a continuous wave distributed feedback quantum cascade laser operating at room temperature for the simultaneous analysis of N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O and CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; in the Earth's atmosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Case Study of CO2, CO and Particles Content Evolution in the Suburban Atmospheric Boundary Layer Using a 2-μm Doppler DIAL, a 1-μm Backscatter Lidar and an Array of In-situ Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Xueref-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Georges Durry</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.47.001206⟩</w:t>
+              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 128 (3), pp.381-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10546-008-9296-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305355v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser diode spectroscopy of H2O at 2.63 μm for atmospheric application</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A complete study of CO2 line parameters around 4845cm−1 for Lidar applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grouiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 90 (3-4), pp.573-580. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 109 (3), pp.426-434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-007-2884-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2007.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00296611v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complete study of CO2 line parameters around 4845cm−1 for Lidar applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser diode spectroscopy of the H2O isotopologues in the 2.64 μm region for the in situ monitoring of the Martian atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Durry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agnès Grossel</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Le Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2007.06.003⟩</w:t>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (3), pp.229-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2007.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632685v1</w:t>
+                <w:t xml:space="preserve">hal-00204145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser diode spectroscopy of the H2O isotopologues in the 2.64 μm region for the in situ monitoring of the Martian atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Durry</w:t>
+                <w:t xml:space="preserve">Comparison of a quantum cascade laser used in both cw and pulsed modes. Application to the study of SO2 lines around 9 μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grouiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 51 (3), pp.229-235. </w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 90 (2), pp.177-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.infrared.2007.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00340-007-2857-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00204145v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of SO2 line parameters with a quantum cascade laser spectrometer around 1090 cm-1. Comparison with theoretical calculations of the nu1 and nu1 + nu2 – nu2 bands of 32SO2 and the nu1 band of 34SO2</w:t>
               </w:r>
@@ -6397,51 +6397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6513,64 +6513,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a compact photoacoustic quantum cascade laser spectrometer for atmospheric flux measurements: application to the detection of methane and nitrous oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6681,51 +6681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Durry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6784,64 +6784,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoacoustic detection of nitric oxide with a Helmholtz resonant quantum cascade laser sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6924,1240 +6924,1240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The absorption line profiles of H_2O near 1.39 µm in binary mixtures with N2, O2, and H2 at low pressures</w:t>
+                <w:t xml:space="preserve">A complete study of the line intensities of four bands of CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; around 1.6 and 2.0 μm: A comparison between Fourier transform and diode laser measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yurii N. Ponomarev</w:t>
+                <w:t xml:space="preserve">L. Régalia-Jarlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zéninari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor V. Ptashnik</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Courtois</w:t>
+                <w:t xml:space="preserve">A. Grossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S0030400X06050079⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 101, pp.325-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662787v1</w:t>
+                <w:t xml:space="preserve">hal-04110120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line strengths and self-broadening coefficients of carbon dioxide isotopologues (13CO2 and 18O12C16O) near 2.04 µm for the in situ laser sensing of the Martian atmosphere</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+                <w:t xml:space="preserve">A spectroscopic study of water vapor isotopologues H216O, H218O and HDO using a continuous wave DFB quantum cascade laser in the 6.7 ?m region for atmospheric applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georges Durry</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zéninarih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Durry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 98, pp.264-276. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.05.089⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 102, pp.129-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00069147v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complete study of the line intensities of four bands of CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; around 1.6 and 2.0 μm: A comparison between Fourier transform and diode laser measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">X. Thomas</w:t>
+                <w:t xml:space="preserve">Laboratory spectroscopic calibration of infrared tunable laser spectrometers for the in situ sensing of the Earth and Martian atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Amarouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.11.021⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 85 (2-3), pp.265-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-006-2331-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04110120v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spectroscopic study of water vapor isotopologues H216O, H218O and HDO using a continuous wave DFB quantum cascade laser in the 6.7 ?m region for atmospheric applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Joly</w:t>
+                <w:t xml:space="preserve">Line strengths and self-broadening coefficients of carbon dioxide isotopologues (13CO2 and 18O12C16O) near 2.04 µm for the in situ laser sensing of the Martian atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Durry</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Durry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 102, pp.129-138. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.11.023⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 98, pp.264-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.05.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00094120v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory spectroscopic calibration of infrared tunable laser spectrometers for the in situ sensing of the Earth and Martian atmospheres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Water-vapor isotope ratio measurements in air with a quantum-cascade laser spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Durry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-006-2331-x⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (2), pp.143-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ol.31.000143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00133419v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-vapor isotope ratio measurements in air with a quantum-cascade laser spectrometer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Diode laser spectroscopy of H2O and CO2 in the 1.877 µm region for the in situ monitoring of the martian atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Le Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imant Vinogradov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Korablev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ol.31.000143⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 82 (1), pp.133-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-005-2020-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00069054v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diode laser spectroscopy of H2O and CO2 in the 1.877 µm region for the in situ monitoring of the martian atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Le Barbu</w:t>
+                <w:t xml:space="preserve">New improvements in methane detection using a Helmholtz resonant photoacoustic laser sensor: A comparison between near-IR diode lasers and mid-IR quantum cascade lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Oleg Korablev</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-005-2020-1⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 63, pp.1021-1028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2005.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662786v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New improvements in methane detection using a Helmholtz resonant photoacoustic laser sensor: A comparison between near-IR diode lasers and mid-IR quantum cascade lasers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">The absorption line profiles of H_2O near 1.39 µm in binary mixtures with N2, O2, and H2 at low pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurii N. Ponomarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Ptashnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 63, pp.1021-1028. </w:t>
+              <w:t xml:space="preserve">Optics and Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 100 (5), pp.682-688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2005.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S0030400X06050079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068402v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-broadening coefficients and line strengths of H2O near 1.39 µm: application to the in situ sensing of the middle atmosphere with balloonborne diode lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Durry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Le Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8220,51 +8220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure broadening and shift coefficients of H2O due to perturbation by N2, O2, H2 and He in the 1.39 µm region: Experiment and calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8272,51 +8272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina N. Lavrentieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurii N. Ponomarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 102 (16-17), pp.1697-1706. </w:t>
@@ -8367,64 +8367,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ sensing of the middle atmosphere with balloonborne near-infrared laser diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Durry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Amarouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8513,51 +8513,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diode laser spectroscopy of CO2 in the 1.6 µm region for the in situ sensing of the middle atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Pouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8655,51 +8655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8771,51 +8771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared laser heterodyne systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Thiébeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8900,51 +8900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IIn situ sensing of atmospheric CO2 with laser diodes near 2.05 μm: a spectroscopic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8952,51 +8952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Durry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 45 (3), pp.229-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9055,51 +9055,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic study of the ν₁ band of SO2 using a continuous-wave DFB QCL at 9.1 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9188,51 +9188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methane detection on the sub-ppm level with a near-infrared diode laser photoacoustic sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9240,51 +9240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venedikt A. Kapitanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurii N. Ponomarev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 44 (4), pp.253-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9324,298 +9324,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diode laser spectroscopy of H2O in the 7165-7185 cm^-1 range for atmospheric applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation of photoacoustic resonant cells with commercial microphones for diode laser gas detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venedikt A. Kapitanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Georges Durry</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurii N. Ponomarev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 75 (4), pp.493-505. </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 58 (11), pp.2397-2404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0022-4073(02)00033-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s1386-1425(02)00054-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662587v1</w:t>
+                <w:t xml:space="preserve">hal-04662586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of photoacoustic resonant cells with commercial microphones for diode laser gas detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Diode laser spectroscopy of H2O in the 7165-7185 cm^-1 range for atmospheric applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yurii N. Ponomarev</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Pouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Durry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 58 (11), pp.2397-2404. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 75 (4), pp.493-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s1386-1425(02)00054-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0022-4073(02)00033-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662586v1</w:t>
+                <w:t xml:space="preserve">hal-04662587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Helmholtz resonant photoacoustic cell for spectroscopy and gas analysis with room-temperature diode lasers</w:t>
               </w:r>
@@ -9640,51 +9640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyung Ki Cha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venedikt A. Kapitanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurii N. Ponomarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey P. Rostov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9872,51 +9872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of air and noble-gas broadening and shift coefficients of the methane R3 triplet of the 2ν3 band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9924,51 +9924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venedikt A. Kapitanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurii N. Ponomarev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 72 (8), pp.953-959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10143,51 +10143,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linewidth narrowing of 10 µm diode lasers by external feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10302,64 +10302,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée de Backer-Barilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10418,51 +10418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An instrument for atmospheric detection of NH3 by laser heterodyne radiometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10586,51 +10586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurii N. Ponomarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga V. Tikhomirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10685,51 +10685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute intensity measurement of a ν₃ ozone line at saturated vapor pressure with a laser heterodyne spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée de Backer-Barilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10969,51 +10969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide band (2.5 GHz) infrared heterodyne spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11098,51 +11098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée de Backer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11818,769 +11818,769 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards 2D mapping of gaseous ethanol in the headspace of wine glasses by infrared laser spectrometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of ethylene spectra @10 µm recorded by Fourier Transform and Frequency Combs spectrometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Ziadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lecasse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MacroWine 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bolzano (ITA), Italy. </w:t>
+              <w:t xml:space="preserve">29th Colloquium on High-Resolution Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Köln, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05172841v1</w:t>
+                <w:t xml:space="preserve">hal-05232305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of ethylene spectra @10 µm recorded by Fourier Transform and Frequency Combs spectrometers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hazem Ziadi</w:t>
+                <w:t xml:space="preserve">Unveiling the Chemical Headspace of Sparkling Wine Glasses by Laser Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lecasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florian Lecasse</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Cilindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Colloquium on High-Resolution Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Köln, Germany. </w:t>
+              <w:t xml:space="preserve">MacroWine 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bolzano (ITA), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05232305v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the Chemical Headspace of Sparkling Wine Glasses by Laser Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards 2D mapping of gaseous ethanol in the headspace of wine glasses by infrared laser spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lecasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Cilindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MacroWine 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Bolzano (ITA), Italy</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Bolzano (ITA), Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151064v1</w:t>
+                <w:t xml:space="preserve">hal-05172841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interband Cascade Laser Sensor Dedicated To Monitor Gaseous Ethanol Above Sparkling Wines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intrapulse quantum cascade laser spectroscopy applied to an outdoor gas release measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clément Jacquemin</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Défossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zéninari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Quantum Cascade Laser School and Workshop 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Ischia, Italy. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702929v1</w:t>
+                <w:t xml:space="preserve">hal-04702927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrapulse quantum cascade laser spectroscopy applied to an outdoor gas release measurement</w:t>
+                <w:t xml:space="preserve">Infrared laser spectroscopy as a versatile tool for environmental quality monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Défossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Quantum Cascade Laser School and Workshop 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Ischia, Italy. 2024</w:t>
+              <w:t xml:space="preserve">Transdisciplinary Research for a Healthy Planet (2nd edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Reims, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702927v1</w:t>
+                <w:t xml:space="preserve">hal-04702928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared laser spectroscopy as a versatile tool for environmental quality monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Interband Cascade Laser Sensor Dedicated To Monitor Gaseous Ethanol Above Sparkling Wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lecasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transdisciplinary Research for a Healthy Planet (2nd edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Reims, France. 2024</w:t>
+              <w:t xml:space="preserve">International Quantum Cascade Laser School and Workshop 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Ischia, Italy. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702928v1</w:t>
+                <w:t xml:space="preserve">hal-04702929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of gas-phase CO2 in the headspace of champagne glasses by using an infrared laser sensor under static tasting conditions</w:t>
               </w:r>
@@ -12973,77 +12973,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous-wave distributed feedback quantum cascade laser spectrometers for the study of the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13175,51 +13175,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6917C05B"/>
+    <w:nsid w:val="651DBD16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13406,51 +13406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-parvitte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9682-2409" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135985846" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05223733v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lecasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vallon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jacquemin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alfonso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cilindre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2025.138216" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04643750v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vallon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Parvitte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.2.7886" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602563v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Defossez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Maisons" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.469404" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04647698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Maisons" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-022-07882-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04647699v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Polak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155764" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819108v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Moriaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c02958" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035720v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Z&#233;ninari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aoust" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226650" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035684v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chehem Mohamed Ibrahim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17303/jmsa.2020.4.101" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492255v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2020.103437" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01994631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mammez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2019.01.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01804831v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Liger-Belair" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.10.165" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8LWL4HC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01918914v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.04.094" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ9612L9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04649400v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-017-6716-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04649466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Rouxel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Coutard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gidon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lartigue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Nicoletti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.06.074" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN1QLCLB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04649467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Risser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-015-2018-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04649488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mael de Naurois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzid Simozrag" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2016.03.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDSJP7VX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650519v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.650" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650518v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-014-5988-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gli&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140100957" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mammez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-014-5782-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Stoeffler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cousin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2013.07.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ7XQF07-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650893v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-013-5344-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XKTRFMGD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650892v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Boutami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-013-1534-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-72Q2GDSX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04652776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mappe-Fogaing" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decarpenterie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/11-06459" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04652775v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Song Li" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2011.09.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHBXKNL0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132267v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.01.030" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B936KBHP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04651940v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-011-0918-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-499W25ZQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632645v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Decarpenterie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cousin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grouiez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X11070127" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04651941v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thomas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4522-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KKTMVWG2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04652846v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2010.04.025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36DKC08P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632652v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zeninari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grouiez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11534-009-0042-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04652845v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imant Vinogradov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Yu Titov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-3924-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QGDFD8X5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632648v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-3993-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-64NC06LX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04654423v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mulier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3389-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ND9XL3D1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429159v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marnas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bruneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.005475" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04654422v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2009.09.037" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5BL4Z9M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632676v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.000181" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115985v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Xueref-Remy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Schmidt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Royer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2008.07.010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBTK7JCX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632690v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courtois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2857-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NM5XM553-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115983v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-008-9296-8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-88ZW98CL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285056v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.12.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JRX4N3W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305355v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.001206" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296611v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amarouche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2884-3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P71ZFXPQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632685v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.06.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4WQ72TC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204145v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Barbu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2007.05.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGCF6N92-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632693v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Z&#233;ninari" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parvitte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.11.006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPXSW3NG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662812v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2719-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J1831X3C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161582v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2568-4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J8PLZDV3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194361v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2006.11.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF694GXW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662787v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii N. Ponomarev" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Ptashnik" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0030400X06050079" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6T13RRGK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069147v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Barbu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.089" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6QRSN19-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110120v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R&#233;galia-Jarlot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grossel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Thomas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.11.021" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3TFBZWQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094120v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Z&#233;ninarih" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Courtois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.11.023" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK82VGTN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133419v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2331-x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1TVNL594-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069054v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.31.000143" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662786v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Korablev" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-2020-1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-21RG7ZNJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068402v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2005.11.002" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR5JPJGD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076836v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2004.09.033" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7849JPC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662754v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina N. Lavrentieva" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970412331287133" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109987v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Barbu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2003.11.050" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DH2GFD1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662753v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pouchet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-4073(03)00108-0" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VKPC7T4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662752v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2003.12.053" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCNQJ61V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662751v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thi&#233;beaux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delahaigue" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2003.07.006" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12FKZK3S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330696v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2003.11.004" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B41TSQMD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662739v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Weidmann" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-003-1310-8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S2Q4JN48-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662740v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venedikt A. Kapitanov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1350-4495(03)00135-x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD7P8DK8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662587v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-4073(02)00033-x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZN8QZD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662586v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1386-1425(02)00054-9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZCWNDG5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662588v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyuseok Song" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung Ki Cha" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey P. Rostov" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-002-1000-y" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1G595SMN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633264v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ovarlez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ovarlez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04906728v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400100586" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S66830LX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04658801v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1386-1425(99)00075-x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKTZGPFW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658357v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(97)00132-5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-751F3QPC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658356v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e de Backer-Barilly" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(97)00110-6" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13CLS2XM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658358v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(97)00119-2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0301BC0G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04657311v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V. Tikhomirova" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A. Tikhomirov" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04656932v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01095270" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-19691SWT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04656931v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sallet Kalite" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1350-4495(95)00091-7" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BZ8QPCN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04649307v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02274814" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FVVRX9WM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04649318v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e de Backer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-4073(95)00124-4" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4T9G59M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603025v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232325" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05216896v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Defossez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hernandez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Lecourt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gognau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boivinet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/mics.2022.mf3c.5" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05216868v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;fossez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hernandez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lecourt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gognau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boivinet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621659" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603052v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05172841v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05232305v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Ziadi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tison" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05151064v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04702929v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04702927v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04702928v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04651210v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04651212v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04651211v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589471v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-parvitte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9682-2409" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135985846" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05223733v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lecasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vallon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jacquemin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alfonso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cilindre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2025.138216" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04643750v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vallon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Parvitte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.2.7886" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602563v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Defossez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Maisons" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.469404" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04647698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Maisons" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-022-07882-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04647699v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Polak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155764" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819108v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Moriaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c02958" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chehem Mohamed Ibrahim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Z&#233;ninari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17303/jmsa.2020.4.101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492255v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2020.103437" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035720v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aoust" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226650" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01994631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mammez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2019.01.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01918914v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Liger-Belair" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.04.094" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ9612L9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01804831v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.10.165" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8LWL4HC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04649400v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-017-6716-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04649466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Rouxel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Coutard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gidon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lartigue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Nicoletti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.06.074" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN1QLCLB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04649467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Risser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-015-2018-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04649488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mael de Naurois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzid Simozrag" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2016.03.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDSJP7VX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650519v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.650" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650518v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-014-5988-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gli&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140100957" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mammez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-014-5782-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650893v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-013-5344-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XKTRFMGD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04650892v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Boutami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-013-1534-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-72Q2GDSX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651082v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Stoeffler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cousin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2013.07.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ7XQF07-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04652776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mappe-Fogaing" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decarpenterie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/11-06459" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04652775v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Song Li" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2011.09.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHBXKNL0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632645v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Decarpenterie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cousin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grouiez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X11070127" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04651940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonno" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-011-0918-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-499W25ZQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04651941v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thomas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4522-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KKTMVWG2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132267v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.01.030" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B936KBHP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632652v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zeninari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grouiez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11534-009-0042-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04652846v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2010.04.025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36DKC08P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04652845v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imant Vinogradov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Yu Titov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-3924-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QGDFD8X5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632648v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-3993-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-64NC06LX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429159v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marnas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bruneau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.005475" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04654422v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2009.09.037" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5BL4Z9M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632676v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.000181" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04654423v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mulier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-009-3389-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ND9XL3D1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115985v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Xueref-Remy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Schmidt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Royer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2008.07.010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBTK7JCX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285056v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courtois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.12.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JRX4N3W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305355v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.001206" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296611v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amarouche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2884-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P71ZFXPQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115983v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-008-9296-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-88ZW98CL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632685v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.06.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4WQ72TC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204145v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Barbu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2007.05.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGCF6N92-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632690v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2857-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NM5XM553-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632693v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Z&#233;ninari" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parvitte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.11.006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPXSW3NG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662812v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2719-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J1831X3C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161582v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2568-4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J8PLZDV3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194361v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2006.11.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF694GXW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110120v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R&#233;galia-Jarlot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grossel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Thomas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.11.021" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3TFBZWQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094120v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Z&#233;ninarih" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Courtois" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.11.023" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK82VGTN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133419v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Barbu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2331-x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1TVNL594-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069147v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.05.089" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6QRSN19-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069054v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.31.000143" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662786v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Korablev" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-2020-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-21RG7ZNJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068402v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2005.11.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR5JPJGD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662787v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii N. Ponomarev" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Ptashnik" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0030400X06050079" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6T13RRGK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076836v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2004.09.033" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7849JPC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662754v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina N. Lavrentieva" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970412331287133" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109987v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Barbu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2003.11.050" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DH2GFD1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662753v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pouchet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-4073(03)00108-0" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VKPC7T4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662752v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2003.12.053" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCNQJ61V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662751v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thi&#233;beaux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delahaigue" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2003.07.006" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12FKZK3S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330696v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2003.11.004" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B41TSQMD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662739v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Weidmann" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-003-1310-8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S2Q4JN48-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662740v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venedikt A. Kapitanov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1350-4495(03)00135-x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD7P8DK8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662586v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1386-1425(02)00054-9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZCWNDG5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662587v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-4073(02)00033-x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZN8QZD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04662588v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyuseok Song" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung Ki Cha" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey P. Rostov" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-002-1000-y" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1G595SMN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633264v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Ovarlez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ovarlez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04906728v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400100586" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S66830LX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04658801v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1386-1425(99)00075-x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKTZGPFW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658357v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(97)00132-5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-751F3QPC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658356v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e de Backer-Barilly" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(97)00110-6" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13CLS2XM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658358v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(97)00119-2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0301BC0G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04657311v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V. Tikhomirova" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A. Tikhomirov" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04656932v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01095270" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-19691SWT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04656931v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sallet Kalite" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1350-4495(95)00091-7" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BZ8QPCN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04649307v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02274814" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FVVRX9WM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04649318v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e de Backer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-4073(95)00124-4" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4T9G59M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603025v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232325" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05216896v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Defossez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hernandez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Lecourt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gognau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boivinet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/mics.2022.mf3c.5" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05216868v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;fossez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hernandez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lecourt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gognau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boivinet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621659" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603052v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05232305v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Ziadi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tison" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05151064v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05172841v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04702927v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04702928v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04702929v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04651210v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04651212v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04651211v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589471v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>