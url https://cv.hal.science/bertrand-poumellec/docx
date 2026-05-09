--- v0 (2026-03-16)
+++ v1 (2026-05-09)
@@ -244,1844 +244,1844 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between porosity‐based and crystal‐based femtosecond laser‐induced nanogratings in oxide glasses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal Limitations in Ultrafast Laser Direct Writings in Dielectric Solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Poumellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruyue Que</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijag.70013⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (9), pp.970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi16090970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505726v1</w:t>
+                <w:t xml:space="preserve">hal-05505711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Limitations in Ultrafast Laser Direct Writings in Dielectric Solids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relation between porosity‐based and crystal‐based femtosecond laser‐induced nanogratings in oxide glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Ktafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cavillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lancry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Poumellec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruyue Que</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (9), pp.970. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mi16090970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ijag.70013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505711v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of fs laser-created sphere inside CYTOP fiber by Mueller polarimetry</w:t>
+                <w:t xml:space="preserve">Carbon Dot Synthesis in CYTOP Optical Fiber Using IR Femtosecond Laser Direct Writing and Its Luminescence Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruyue Que</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enrique Garcia-Caurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plantevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriacos Kalli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frédérique Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.519955⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (11), pp.941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano14110941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05466523v1</w:t>
+                <w:t xml:space="preserve">hal-04769240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifespan prediction procedure of volume nanogratings imprinted by femtosecond laser in optical glasses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">How to Crystallize Glass with a Femtosecond Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruyue Que</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lancry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cavillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Poumellec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lancry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2024.03.153⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (7), pp.606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst14070606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466515v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Approach Toward Extreme Thermal Stability of Femtosecond Laser Induced Modifications in Glasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Crystalline / glass nanoscale chemical separation induced by femtosecond laser pulses in aluminosilicate glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Ktafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cavillon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lancry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dussauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Poumellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maureen Yembele</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuhiko Shimotsuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lpor.202401086⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 150, pp.115294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2024.115294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466533v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Crystallize Glass with a Femtosecond Laser</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A New Approach Toward Extreme Thermal Stability of Femtosecond Laser Induced Modifications in Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Ktafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cavillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Poumellec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Yembele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (7), pp.606. </w:t>
+              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (3), pp.2401086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cryst14070606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lpor.202401086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466525v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystalline / glass nanoscale chemical separation induced by femtosecond laser pulses in aluminosilicate glass</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lancry</w:t>
+                <w:t xml:space="preserve">Optical properties of fs laser-created sphere inside CYTOP fiber by Mueller polarimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruyue Que</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Garcia-Caurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriacos Kalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dussauze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Poumellec</w:t>
+                <w:t xml:space="preserve">Robert Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasuhiko Shimotsuma</w:t>
+                <w:t xml:space="preserve">Jean-Frédérique Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 150, pp.115294. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (12), pp.3284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2024.115294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.519955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665443v1</w:t>
+                <w:t xml:space="preserve">hal-05466523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usable Analytical Expressions for Temperature Distribution Induced by Ultrafast Laser Pulses in Dielectric Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruyue Que</w:t>
+                <w:t xml:space="preserve">Lifespan prediction procedure of volume nanogratings imprinted by femtosecond laser in optical glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiong Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cavillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Poumellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lancry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Poumellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mi15020196⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (11), pp.20303-20312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2024.03.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04424108v1</w:t>
+                <w:t xml:space="preserve">hal-05466515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Dot Synthesis in CYTOP Optical Fiber Using IR Femtosecond Laser Direct Writing and Its Luminescence Properties</w:t>
+                <w:t xml:space="preserve">Usable Analytical Expressions for Temperature Distribution Induced by Ultrafast Laser Pulses in Dielectric Solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruyue Que</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lancry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Poumellec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (12), pp.3284. </w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (2), pp.0019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano14110941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/mi15020196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466522v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon Dot Synthesis in CYTOP Optical Fiber Using IR Femtosecond Laser Direct Writing and Its Luminescence Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruyue Que</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Garcia-Caurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plantevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriacos Kalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 14 (11), pp.941. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+              <w:t xml:space="preserve">, 2024, 14 (12), pp.3284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano14110941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769240v1</w:t>
+                <w:t xml:space="preserve">hal-05466522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale investigations of femtosecond laser induced nanogratings in optical glasses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical and structural characterization of femtosecond laser written micro-structures in germanate glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadezhda Shchedrina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Poumellec</w:t>
+                <w:t xml:space="preserve">Rayan Zaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lancry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adamietz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dussauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3na00748k⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.11050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-35730-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05466513v1</w:t>
+                <w:t xml:space="preserve">hal-04164824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volume nanogratings inscribed by ultrafast IR laser in alumino-borosilicate glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiong Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cavillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel R. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Pugliese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31 (10), pp.15449. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.488249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D structured Bessel beam polarization and its application to imprint chiral optical properties in silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiafeng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Garcia-Caurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APL Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8, pp.060801 (1-10). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0140843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and structural characterization of femtosecond laser written micro-structures in germanate glass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rayan Zaiter</w:t>
+                <w:t xml:space="preserve">Nanoscale investigations of femtosecond laser induced nanogratings in optical glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiong Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezhda Shchedrina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cavillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Poumellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lancry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.11050. </w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (2), pp.489-498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-35730-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3na00748k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164824v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring chiral optical properties by femtosecond laser direct writing in silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiafeng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Poumellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Garcia-Caurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvigor Ossikovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2132,90 +2132,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond laser direct writing multilayer chiral waveplates with minimal linear birefringence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiafeng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Garcia-Caurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvigor Ossikovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianglong Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2260,1026 +2260,1026 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosensitivity of Infrared Glasses under Femtosecond Laser Direct Writing for mid-IR Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal and Electron Plasma Effects on Phase Separation Dynamics Induced by Ultrashort Laser Pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cavillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Delullier</w:t>
+                <w:t xml:space="preserve">Jing Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Calvez</w:t>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Druart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Humbert</w:t>
+                <w:t xml:space="preserve">Léo Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app12178813⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (4), pp.496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst12040496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771407v1</w:t>
+                <w:t xml:space="preserve">hal-03721179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnaliser le verre pour de nouvelles propriétés optiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photosensitivity of Infrared Glasses under Femtosecond Laser Direct Writing for mid-IR Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Cardinal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lancry</w:t>
+                <w:t xml:space="preserve">Guillaume Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Canioni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Poumellec</w:t>
+                <w:t xml:space="preserve">Florence de La Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Blanc</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 74, pp.70-75. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (17), pp.8813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/refdp/202274070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app12178813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958637v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europium spectroscopic properties impacted by femtosecond laser 3D nanostructuring in lithium niobium borosilicate glasses</w:t>
+                <w:t xml:space="preserve">Fonctionnaliser le verre pour de nouvelles propriétés optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Plantevin</w:t>
+                <w:t xml:space="preserve">Thierry Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lancry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Canioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Poumellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omx.2022.100198⟩</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74, pp.70-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/202274070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287703v1</w:t>
+                <w:t xml:space="preserve">hal-03958637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D laser engineering of molten core optical fibers: toward a new generation of harsh environment sensing devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yitao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cavillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Ballato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hawkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tino Elsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (18), pp.2200379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adom.202200379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of nanogratings driven by ultrafast laser irradiation in mid-IR heavy oxide glasses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Europium spectroscopic properties impacted by femtosecond laser 3D nanostructuring in lithium niobium borosilicate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cavillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plantevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lancry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Poumellec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.100198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omx.2022.100198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2022.07.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03821399v1</w:t>
+                <w:t xml:space="preserve">hal-04287703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space-selective creation of photonics functions in a new organic material: Femtosecond laser direct writing in Zeonex glass of refractive index change and photoluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruyue Que</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Houel-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mébarek Temagoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lancry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 133, pp.112651. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optmat.2022.112651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and Electron Plasma Effects on Phase Separation Dynamics Induced by Ultrashort Laser Pulses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Formation of nanogratings driven by ultrafast laser irradiation in mid-IR heavy oxide glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Zaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cavillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Brisset</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Mazerolles</w:t>
+                <w:t xml:space="preserve">Bo Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (4), pp.496. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (21), pp.31363-31369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cryst12040496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2022.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721179v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Rationalization of Ultrafast Laser-Induced Crystallization in Lithium Niobium Borosilicate Glasses: The Key Role of the Scanning Speed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Muzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cavillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lancry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruyue Que</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3343,77 +3343,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization-oriented LiNbO3 nanocrystals by femtosecond laser irradiation in LiO2–Nb2O5–SiO2–B2O3 glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Muzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cavillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lancry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sapaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3464,64 +3464,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of the thermal erasure mechanisms of femtosecond laser induced nanogratings in silica glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yitao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cavillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3594,103 +3594,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosensitivity of barium germano-gallate Glasses Under Femtosecond Laser Writing for Mid-IR Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayan Zaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cavillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sapaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -3722,477 +3722,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser direct writing in SiO 2 ‐Al 2 O 3 binary glasses and thermal stability of Type II permanent modifications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Space-Selective Control of Functional Crystals by Femtosecond Laser: A Comparison between SrO-TiO2-SiO2 and Li2O-Nb2O5-SiO2 Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuen Wei</w:t>
+                <w:t xml:space="preserve">Xuan He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miss R. Cicconi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qiming Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lancry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Poumellec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.17164⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Laser-Induced Crystallization, 10, pp.979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst10110979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093307v1</w:t>
+                <w:t xml:space="preserve">hal-03093877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-Selective Control of Functional Crystals by Femtosecond Laser: A Comparison between SrO-TiO2-SiO2 and Li2O-Nb2O5-SiO2 Glasses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Qiming Liu</w:t>
+                <w:t xml:space="preserve">Erasure of nanopores in silicate glasses induced by femtosecond laser irradiation in the Type II regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cavillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yitao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Poumellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lancry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Poumellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst10110979⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-020-04062-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093877v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erasure of nanopores in silicate glasses induced by femtosecond laser irradiation in the Type II regime</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Femtosecond laser direct writing in SiO 2 ‐Al 2 O 3 binary glasses and thermal stability of Type II permanent modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yitao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuen Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miss R. Cicconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Tsuji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiro Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 126, </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103 (8), pp.4286-4294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-020-04062-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.17164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093803v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison between Nanogratings-Based and Stress-Engineered Waveplates Written by Femtosecond Laser in Silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cavillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Garcia-Caurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4269,77 +4269,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Stability of Type II Modifications by IR Femtosecond Laser in Silica-based Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shu-En Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yitao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cavillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Poumellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4384,2065 +4384,2065 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral dependence of femtosecond laser induced circular optical properties in silica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing Tian</w:t>
+                <w:t xml:space="preserve">Femtosecond Laser-Induced Crystallization in Glasses: Growth Dynamics for Orientable Nanostructure and Nanocrystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lancry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubing Li</w:t>
+                <w:t xml:space="preserve">Francois Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sang Hyuk Yoo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Enric Garcia-Caurel</w:t>
+                <w:t xml:space="preserve">Leo Mazerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Continuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OSAC.2.001233⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (4), pp.2189-2205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.8b01802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354006v1</w:t>
+                <w:t xml:space="preserve">hal-02367880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct writing of low-loss birefringent laser waveguides in Nd 3+ , Y 3+ codoped SrF 2 crystal by ultrafast laser</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress-induced optical waveguides written by an ultrafast laser in Nd 3+ , Y 3+ co-doped SrF 2 crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengsi Niu</w:t>
+                <w:t xml:space="preserve">B. Hari Babu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chengkun Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Billotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D P Aldeiturriaga</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallares-Aldeiturriaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Poumellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 58 (4), pp.984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.58.000984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354529v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of High Temperature Fibre Bragg Gratings and Potential Improvement Using Highly Doped Aluminosilicate Glass Optical Fibres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lancry</w:t>
+                <w:t xml:space="preserve">Direct writing of low-loss birefringent laser waveguides in Nd 3+ , Y 3+ codoped SrF 2 crystal by ultrafast laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Hari Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengsi Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Billotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D P Aldeiturriaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Poumellec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Canning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Photonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2515-7647/ab382f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02354552v1</w:t>
+                <w:t xml:space="preserve">hal-02354529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-induced optical waveguides written by an ultrafast laser in Nd 3+ , Y 3+ co-doped SrF 2 crystals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Pallares-Aldeiturriaga</w:t>
+                <w:t xml:space="preserve">Overview of High Temperature Fibre Bragg Gratings and Potential Improvement Using Highly Doped Aluminosilicate Glass Optical Fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cavillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lancry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Poumellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yitao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Canning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.58.000984⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2515-7647/ab382f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039267v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-induced optical waveguides written by an ultrafast laser in Nd 3+ , Y 3+ co-doped SrF 2 crystals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Pallares-Aldeiturriaga</w:t>
+                <w:t xml:space="preserve">Spectral dependence of femtosecond laser induced circular optical properties in silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang Hyuk Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Poumellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Garcia-Caurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OSA Continuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (4), pp.1233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OSAC.2.001233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/ao.58.000984⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02371165v1</w:t>
+                <w:t xml:space="preserve">hal-02354006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of high temperature fibre Bragg gratings and potential improvement using highly doped aluminosilicate glass optical fibres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lancry</w:t>
+                <w:t xml:space="preserve">Stress-induced optical waveguides written by an ultrafast laser in Nd 3+ , Y 3+ co-doped SrF 2 crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hari Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengkun Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Billotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallares-Aldeiturriaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Poumellec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Canning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2515-7647/ab382f⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (4), pp.984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ao.58.000984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039271v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Laser-Induced Crystallization in Glasses: Growth Dynamics for Orientable Nanostructure and Nanocrystallization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing Cao</w:t>
+                <w:t xml:space="preserve">Overview of high temperature fibre Bragg gratings and potential improvement using highly doped aluminosilicate glass optical fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cavillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lancry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romuald Saint-Martin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Poumellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yitao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Canning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (4), pp.042001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2515-7647/ab382f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.8b01802⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02367880v1</w:t>
+                <w:t xml:space="preserve">hal-03039271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse energy dependence of refractive index change in lithium niobium silicate glass during femtosecond laser direct writing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing Cao</w:t>
+                <w:t xml:space="preserve">EPR reversible signature of self-trapped holes in fictive temperature-treated silica glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lancry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Poumellec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lancry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/oe.26.007460⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (11), pp.113101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5023310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371176v1</w:t>
+                <w:t xml:space="preserve">hal-02371171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPR reversible signature of self-trapped holes in fictive temperature-treated silica glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pulse energy dependence of refractive index change in lithium niobium silicate glass during femtosecond laser direct writing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Poumellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lancry</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Poumellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123 (11), pp.113101. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (6), pp.7460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5023310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/oe.26.007460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371171v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of radiation effects on Er$^{3+}$-doped nanoparticles germano-silica fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Hari Babu</w:t>
+                <w:t xml:space="preserve">Nanoscale Phase Separation in Lithium Niobium Silicate Glass by Femtosecond Laser Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Poumellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Mazerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadege Ollier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Pastouret</w:t>
+                <w:t xml:space="preserve">Anne-Laure Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JLT.2016.2599173⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100, pp.115-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.14570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404495v1</w:t>
+                <w:t xml:space="preserve">cea-01435967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation hardening of sol gel-derived silica fiber preforms through fictive temperature reduction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hicham El Hamzaoui</w:t>
+                <w:t xml:space="preserve">Ge- and Al-related point defects generated by gamma irradiation in nanostructured erbium-doped optical fiber preforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lancry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Bouazaoui</w:t>
+                <w:t xml:space="preserve">B. H. Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.55.007455⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, pp.10245-10261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-016-0253-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362681v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ge- and Al-related point defects generated by gamma irradiation in nanostructured erbium-doped optical fiber preforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. León</w:t>
+                <w:t xml:space="preserve">Radiation hardening of sol gel-derived silica fiber preforms through fictive temperature reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hari Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lancry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lancry</w:t>
+                <w:t xml:space="preserve">Nadege Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ollier</w:t>
+                <w:t xml:space="preserve">Hicham El Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. H. Babu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Bigot</w:t>
+                <w:t xml:space="preserve">Mohamed Bouazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-016-0253-5⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (27), pp.7455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.55.007455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358319v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parity violation in chiral structure creation under femtosecond laser irradiation in silica glass?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Poumellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lancry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desmarchelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Desmarchelier</w:t>
+                <w:t xml:space="preserve">Eveline Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Light: Science and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5, pp.e16178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/lsa.2016.178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation hardening of sol gel-derived silica fiber preforms through fictive temperature reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hari Babu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lancry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham El Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/AO.55.007455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Phase Separation in Lithium Niobium Silicate Glass by Femtosecond Laser Irradiation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francois Brisset</w:t>
+                <w:t xml:space="preserve">Study of radiation effects on Er$^{3+}$-doped nanoparticles germano-silica fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hari Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Savelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Helbert</w:t>
+                <w:t xml:space="preserve">A. Pastouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 100, pp.115-124. </w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (21), pp.4981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.14570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2016.2599173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01435967v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation hardening in sol-gel derived Er3+-doped silica glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hari Babu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monicà Léon-Pichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham El Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Poumellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6506,90 +6506,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric orientational writing in glass with femtosecond laser irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Poumellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lancry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desmarchelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Desmarchelier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eveline Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3, pp.1586-1599. </w:t>
@@ -6756,51 +6756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sodium to barium substitution on the space charge implementation in thermally poled glasses for nonlinear optical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Malakho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dussauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fargin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7225,562 +7225,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The change of electric field and of some other insulating properties during isochronal annealing in thermally poled Ge-doped silica films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Poumellec</w:t>
+                <w:t xml:space="preserve">Electron-beam poling in undoped, N- or Ge-doped MDECR H:SiO2 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Poumellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delfin Braga</w:t>
+                <w:t xml:space="preserve">C. Haut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Blaise</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yitao Ren</w:t>
+                <w:t xml:space="preserve">D. Dragoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 81 (6), pp.1213-1219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-005-3311-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2053361⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04897137v1</w:t>
+                <w:t xml:space="preserve">hal-04897178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-beam poling in undoped, N- or Ge-doped MDECR H:SiO2 films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Poumellec</w:t>
+                <w:t xml:space="preserve">The change of electric field and of some other insulating properties during isochronal annealing in thermally poled Ge-doped silica films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiming Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Poumellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Haut</w:t>
+                <w:t xml:space="preserve">Delfin Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dragoe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Blum</w:t>
+                <w:t xml:space="preserve">Guy Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yitao Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-005-3311-4⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 87 (12), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2053361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04897178v1</w:t>
+                <w:t xml:space="preserve">hal-04897137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman investigation of structural changes induced by e-beam irradiation in Ge doped silica MCVD glasses</w:t>
+                <w:t xml:space="preserve">Secondary electron emission yield on poled silica based thick films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S. Jacqueline</w:t>
+                <w:t xml:space="preserve">D. Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Poumellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Chervin</w:t>
+                <w:t xml:space="preserve">V. Cannas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Garcia-Blanco</w:t>
+                <w:t xml:space="preserve">G. Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Esnouf</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 96 (1), pp.885-894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1758315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00077939v1</w:t>
+                <w:t xml:space="preserve">hal-04897238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary electron emission yield on poled silica based thick films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Braga</w:t>
+                <w:t xml:space="preserve">Raman investigation of structural changes induced by e-beam irradiation in Ge doped silica MCVD glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Jacqueline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Poumellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Blaise</w:t>
+                <w:t xml:space="preserve">J. C. Chervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ren</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Garcia-Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Esnouf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 107, pp.46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04897238v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond laser irradiation stress induced in pure silica</w:t>
               </w:r>
@@ -10044,103 +10044,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writing chiral nanostructures inside silica with polarization-engineered Bessel beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiafeng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Poumellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lancry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10168,762 +10168,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially-Controlled Second Harmonic Generation in Lithium Niobate Silicate and Borosilicate Glasses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisa Muzi</w:t>
+                <w:t xml:space="preserve">Three Dimensional Writing of Material Functions by femtosecond laser: Science and Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Poumellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lancry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bragg Gratings Photosensitivity and poling in waveguides and materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Montréal (virtuel), Canada</w:t>
+              <w:t xml:space="preserve">Laser Precision Machining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093910v1</w:t>
+                <w:t xml:space="preserve">hal-03093820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three Dimensional Writing of Material Functions by femtosecond laser: Science and Technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jing Cao</w:t>
+                <w:t xml:space="preserve">Spatially-Controlled Second Harmonic Generation in Lithium Niobate Silicate and Borosilicate Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cavillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Muzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lancry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sapaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Janner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Precision Machining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Bragg Gratings Photosensitivity and poling in waveguides and materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montréal (virtuel), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093820v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mach-Zehnder interferometer based on femtosecond laser waveguide inscription</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.M. Lopez-Higuera</w:t>
+                <w:t xml:space="preserve">Temperature reversible Self-Trapped Holes in fictive temperature-treated silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lancry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Poumellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bragg Gratings, Photosensitivity and Poling in Glass Waveguides and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Zurich, France. pp.JTu2A.4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/bgppm.2018.jtu2a.4⟩</w:t>
+              <w:t xml:space="preserve">, 2018, Zurich, France. pp.JTu2A.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/bgppm.2018.jtu2a.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371180v1</w:t>
+                <w:t xml:space="preserve">hal-02371183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence by Mueller spectropolarimetry of optical rotation imprinted by femtosecond laser in silica</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Raman spectroscopic study of Bragg gratings regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lancry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Ossikovski</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallarés-Aldeiturriaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Lopez-Higuera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Poumellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bragg Gratings, Photosensitivity and Poling in Glass Waveguides and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/bgppm.2018.bw1a.2⟩</w:t>
+              <w:t xml:space="preserve">Bragg Gratings, Photosensitivity and Poling in Glass Waveguides and Materials 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland. pp.BM2A.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/bgppm.2018.bm2a.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371182v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopic study of Bragg gratings regeneration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Evidence by Mueller spectropolarimetry of optical rotation imprinted by femtosecond laser in silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lancry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Poumellec</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.H. Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garcia-Caurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ossikovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bragg Gratings, Photosensitivity and Poling in Glass Waveguides and Materials 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/bgppm.2018.bm2a.4⟩</w:t>
+              <w:t xml:space="preserve">Bragg Gratings, Photosensitivity and Poling in Glass Waveguides and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Zurich, France. pp.BW1A.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/bgppm.2018.bw1a.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371189v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature reversible Self-Trapped Holes in fictive temperature-treated silica</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Poumellec</w:t>
+                <w:t xml:space="preserve">Mach-Zehnder interferometer based on femtosecond laser waveguide inscription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pallarés-Aldeiturriaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rodriguez-Cobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lancry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Poumellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Lopez-Higuera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bragg Gratings, Photosensitivity and Poling in Glass Waveguides and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Zurich, France. pp.JTu2A.5, </w:t>
+              <w:t xml:space="preserve">, 2018, Zurich, France. pp.JTu2A.4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/bgppm.2018.jtu2a.5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/bgppm.2018.jtu2a.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371183v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profile amplitude measurement and phase shifts localization in fiber Bragg grating using UV-induced blue luminescence</w:t>
               </w:r>
@@ -11066,51 +11066,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass-ceramics for engineering optical properties and nonlinear optics for engineering glass ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lancry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11118,51 +11118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Fargin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dussauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neuville Daniel R.; Cormier Laurent; Caurant Daniel; Montagne Lionel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From glass to crystal</w:t>
@@ -11641,51 +11641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505730v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyue Que" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantevin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lancry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poumellec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp02244d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Ktafi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cavillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.70013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505711v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi16090970" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466523v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia-Caurel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriacos Kalli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pansu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;rique Audibert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.519955" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466515v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Xie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2024.03.153" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Kong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Yembele" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202401086" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466525v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst14070606" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665443v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dussauze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiko Shimotsuma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2024.115294" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424108v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi15020196" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14110941" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769240v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Shchedrina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3na00748k" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264004v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Yao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neuville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pugliese" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.488249" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258244v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafeng Lu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Hassan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0140843" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164824v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Zaiter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fargues" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adamietz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35730-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04480694v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvigor Ossikovski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01080-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261093v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianglong Zeng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.479447" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771407v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delullier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Druart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de La Barri&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Humbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12178813" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958637v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cardinal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Canioni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202274070" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287703v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2022.100198" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125496v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitao Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ballato" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hawkins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Elsmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202200379" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821399v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Lu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.07.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120211v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Houel-Renault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;barek Temagoult" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112651" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03721179v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Cao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mazerolles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12040496" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418516v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Muzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11030290" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418512v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sapaly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ome.417461" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100023" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418506v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.99.099999" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093307v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuen Wei" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miss R. Cicconi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Tsuji" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Shimizu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17164" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093877v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan He" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiming Liu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10110979" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-020-04062-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094005v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Garcia-Caurel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11020131" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093943v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-En Wei" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20030762" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354006v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubing Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Hyuk Yoo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.2.001233" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354529v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hari Babu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengsi Niu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Billotte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D P Aldeiturriaga" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354552v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Canning" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ab382f" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039267v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hari Babu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengkun Lyu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pallares-Aldeiturriaga" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.000984" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371165v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.58.000984" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039271v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367880v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brisset" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Mazerolles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Saint-Martin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b01802" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371176v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.26.007460" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371171v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Babu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023310" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404495v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Ollier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Savelli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Hamzaoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pastouret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2599173" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362681v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.007455" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358319v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le&#243;n" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lancry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H. Babu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bigot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0253-5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01426009v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmarchelier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Herv&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourguignon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/lsa.2016.178" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362679v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01435967v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Helbert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14570" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207396v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monic&#224; L&#233;on-Pichel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932018" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00926558v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.001586" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732976v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise R&#233;gnier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2011.05.002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XPBKHZM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381987v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Malakho" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fargin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bidault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodriguez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.02.016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125060v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Douay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depecker" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2005.863287" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125053v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poumellec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Riant" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier-Lescourret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125055v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blum" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bourree" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897137v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfin Braga" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Blaise" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitao Ren" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2053361" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897178v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dragoe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-005-3311-4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BH80KT4G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077939v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Jacqueline" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Chervin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia-Blanco" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Esnouf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897238v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braga" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cannas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blaise" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ren" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1758315" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463650v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sudrie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel A. Franco" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prade" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mysyrowicz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012606v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Krupa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garapon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Niay" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04326772v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kraizman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aifa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cort&#232;s" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novakovich" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.6133" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000300v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taunay" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernage" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cortes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Krupa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(96)00042-7" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJFZFXRZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249547v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kherbouche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1996204" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D231337DE58BC7977CE6D971BDBEDC1809BD20FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04428797v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cort&#233;s" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4526(94)00824-F" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z65Q9CT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000673v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Artigaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hervo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04492175v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loisy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.2221830129" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-83PW2689-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04522761v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fretigny" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-3697(93)90137-G" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MV5NJ15H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174026v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labdi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raffy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.2221700231" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XQDPZRF0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883619v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tourillon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.2221640135" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FW7GSX0N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899249v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Legros-Gl&#233;del" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Marucco" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vincent" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Favrot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(91)90598-S" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMGRST2J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04609460v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lagnel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4526(89)90286-X" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZW34S5C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592881v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889889000506" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H7VD6HP9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04609441v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picard-Lagnel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-3697(89)90392-2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNQZSZS6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04625904v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marcelet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889887011166" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V24XVG19-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226033v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marucco" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Touzelin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19868133" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89862E8ED78E3B36A7B6C92ECD918117F6141377/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225523v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cal&#232;s" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19861126" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59535AC4B8F60081040486B4ED47587F8706577A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283527v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/EUROPE-EQEC57999.2023.10231980" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093910v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Janner" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093820v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371180v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pallar&#233;s-Aldeiturriaga" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez-Cobo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lopez-Higuera" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/bgppm.2018.jtu2a.4" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371182v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tian" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Yoo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Caurel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ossikovski" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/bgppm.2018.bw1a.2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371189v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cook" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/bgppm.2018.bm2a.4" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371183v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/bgppm.2018.jtu2a.5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288325v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tsyier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Millaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lopez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan Fsaifes" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaou&#235;n" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453427v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lancry" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Petit" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboutique.edpsciences.fr/produit/974/9782759819973/From%20glass%20to%20crystal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1997-3.c026" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05335658v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02668203v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Manolescu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Favaro" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Knappe" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Girard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505730v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyue Que" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantevin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lancry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poumellec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp02244d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi16090970" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505726v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Ktafi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cavillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.70013" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769240v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia-Caurel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriacos Kalli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14110941" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466525v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst14070606" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665443v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dussauze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiko Shimotsuma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2024.115294" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Kong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Yembele" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202401086" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466523v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pansu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;rique Audibert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.519955" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Xie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2024.03.153" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424108v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi15020196" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466522v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Zaiter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fargues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adamietz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35730-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264004v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Yao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neuville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pugliese" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.488249" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258244v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafeng Lu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Hassan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0140843" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466513v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Shchedrina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3na00748k" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04480694v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvigor Ossikovski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01080-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261093v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianglong Zeng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.479447" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03721179v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Cao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mazerolles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12040496" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771407v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delullier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Druart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de La Barri&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Humbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12178813" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cardinal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Canioni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202274070" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125496v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitao Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ballato" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hawkins" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Elsmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202200379" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287703v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omx.2022.100198" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120211v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Houel-Renault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;barek Temagoult" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112651" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821399v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Lu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.07.012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418516v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Muzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11030290" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418512v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sapaly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ome.417461" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100023" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418506v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.99.099999" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093877v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan He" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiming Liu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10110979" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-020-04062-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093307v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuen Wei" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miss R. Cicconi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Tsuji" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Shimizu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17164" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094005v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Garcia-Caurel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11020131" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093943v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-En Wei" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20030762" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367880v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brisset" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Mazerolles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Saint-Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b01802" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039267v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hari Babu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengkun Lyu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Billotte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pallares-Aldeiturriaga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.000984" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354529v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hari Babu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengsi Niu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D P Aldeiturriaga" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354552v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Canning" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ab382f" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354006v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubing Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Hyuk Yoo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OSAC.2.001233" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371165v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.58.000984" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039271v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371171v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Babu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023310" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371176v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.26.007460" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01435967v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Helbert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14570" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358319v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le&#243;n" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lancry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H. Babu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bigot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0253-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362681v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Ollier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Hamzaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.007455" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01426009v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmarchelier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Herv&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourguignon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/lsa.2016.178" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362679v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404495v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Savelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pastouret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2599173" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207396v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monic&#224; L&#233;on-Pichel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932018" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00926558v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.001586" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732976v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise R&#233;gnier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2011.05.002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XPBKHZM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381987v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Malakho" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fargin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bidault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodriguez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.02.016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125060v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Douay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depecker" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2005.863287" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125053v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poumellec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Riant" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier-Lescourret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125055v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blum" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bourree" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897178v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haut" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dragoe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-005-3311-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BH80KT4G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897137v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfin Braga" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Blaise" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitao Ren" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2053361" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897238v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braga" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cannas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blaise" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ren" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1758315" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077939v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Jacqueline" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Chervin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia-Blanco" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Esnouf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00463650v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sudrie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel A. Franco" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prade" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mysyrowicz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012606v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Krupa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garapon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Niay" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04326772v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kraizman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aifa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cort&#232;s" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novakovich" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.6133" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000300v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taunay" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernage" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cortes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Krupa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2313(96)00042-7" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJFZFXRZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249547v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kherbouche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1996204" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D231337DE58BC7977CE6D971BDBEDC1809BD20FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04428797v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cort&#233;s" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4526(94)00824-F" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z65Q9CT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000673v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Artigaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hervo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04492175v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loisy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.2221830129" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-83PW2689-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04522761v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fretigny" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-3697(93)90137-G" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MV5NJ15H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174026v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labdi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raffy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.2221700231" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XQDPZRF0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883619v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tourillon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.2221640135" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FW7GSX0N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899249v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Legros-Gl&#233;del" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Marucco" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vincent" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Favrot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(91)90598-S" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMGRST2J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04609460v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lagnel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4526(89)90286-X" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZW34S5C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592881v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889889000506" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H7VD6HP9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04609441v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picard-Lagnel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-3697(89)90392-2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNQZSZS6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04625904v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marcelet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889887011166" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V24XVG19-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226033v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marucco" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Touzelin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19868133" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89862E8ED78E3B36A7B6C92ECD918117F6141377/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225523v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cal&#232;s" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19861126" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59535AC4B8F60081040486B4ED47587F8706577A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283527v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/EUROPE-EQEC57999.2023.10231980" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093820v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093910v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Janner" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371183v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/bgppm.2018.jtu2a.5" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371189v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cook" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pallar&#233;s-Aldeiturriaga" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lopez-Higuera" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/bgppm.2018.bm2a.4" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371182v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tian" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Yoo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Caurel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ossikovski" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/bgppm.2018.bw1a.2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371180v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez-Cobo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/bgppm.2018.jtu2a.4" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288325v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tsyier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Millaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lopez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan Fsaifes" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaou&#235;n" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453427v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lancry" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Petit" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboutique.edpsciences.fr/produit/974/9782759819973/From%20glass%20to%20crystal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1997-3.c026" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05335658v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02668203v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Manolescu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Favaro" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Knappe" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Girard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>