--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -138,64 +138,64 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nomoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pareige</w:t>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Radiguet</w:t>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 618, pp.156211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2025.156211⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -370,9031 +370,9031 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Ni and Mn effect on the irradiation hardening behavior of VVER-1000 model steels exposed to high fluences in the high flux reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.S.M. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+                <w:t xml:space="preserve">E. Oñorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Oñorbe</w:t>
+                <w:t xml:space="preserve">A. Ulbricht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 615, pp.155932. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2025.155932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural evolution of neutron irradiated ultrafine-grained austenitic stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Habiyaremye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Habiyaremye</w:t>
+                <w:t xml:space="preserve">Solène Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Rouland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+                <w:t xml:space="preserve">Fabien Cuvilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Klaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 607, pp.155710. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2025.155710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat-treated additively manufactured and wrought 316L steels display a comparable response to ion irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Jenkins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Solène Rouland</w:t>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriane Etienne</w:t>
+                <w:t xml:space="preserve">Anna Kareer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Haley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 614, pp.155913. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2025.155913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic effects of Mn, Ni, and Si on the formation of Mn-Ni-Si-rich clusters in reactor pressure vessel model steels irradiated at high neutron fluence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepak Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 298, pp.121397. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2025.121397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of thermal ageing and ion irradiation on intergranular P segregation in low alloy steel welds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leifeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Todeschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leifeng Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 600, pp.155263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2024.155263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the effect of phosphorous on the ion-irradiation behaviour of RPV model steels using atom probe tomography and nanoindentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepak Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Kaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 270, pp.119859. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04519681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure-informed prediction of hardening in ion-irradiated reactor pressure vessel steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libang Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jann-Erik Brandenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libang Lai</w:t>
+                <w:t xml:space="preserve">Paul Chekhonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jann-Erik Brandenburg</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duplessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cuvilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (3), pp.257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/met14030257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Characterisation Study on the Effect of Heat Treatment on the Microstructure of Additively Manufactured 316L Stainless Steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Jenkins</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baustert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 39, pp.108849. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2024.108849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the iron content of Mn-Ni-Si-rich clusters that form in reactor pressure vessel steels during exposure to neutron irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin M Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidar Zakirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin M Jenkins</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 281, pp.120384. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of Ni-content and irradiation temperature to the kinetic of solute cluster formation and consequences on the hardening of VVER materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Courilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chaouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Courilleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+                <w:t xml:space="preserve">E. Stergar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duplessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 585, pp.154616. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2023.154616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modelling in nuclear ferritic steels: From nano-sized defects to embrittlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Castin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Castin</w:t>
+                <w:t xml:space="preserve">M.J. Konstantinović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bonny</w:t>
+                <w:t xml:space="preserve">A. Bakaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bergner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27, pp.100802. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtphys.2022.100802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881996v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate quantification of phosphorus intergranular segregation in iron by STEM-EDX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chih-Ying Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Stodolna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chih-Ying Hsu</w:t>
+                <w:t xml:space="preserve">P. Todeschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Stodolna</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Delabrouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 153, pp.103175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micron.2021.103175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04402666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Neutron Flux on an Irradiation-Induced Microstructure and Hardening of Reactor Pressure Vessel Steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Ulbricht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Hernández-Mayoral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Ulbricht</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elvira Oñorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (3), pp.369. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/met12030369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solute interface segregation measurement: Cross comparison between four different analytical method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chih-Ying Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Stodolna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chih-Ying Hsu</w:t>
+                <w:t xml:space="preserve">P. Todeschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Stodolna</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Delabrouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 598, pp.153784. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.153784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04529684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnesium transport in olivine mantle: new insights from miniaturized study of volume and grain boundary diffusion in Mg2SiO4 bi-crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gardés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Gardés</w:t>
+                <w:t xml:space="preserve">Adrian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 176 (99), pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00410-021-01859-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation-induced segregation/precipitation in Fe-Ni and Fe-Mn model alloys: Dose rate and solute effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.T. Belkacemi-Rebrab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.T. Belkacemi-Rebrab</w:t>
+                <w:t xml:space="preserve">J-P. Crocombette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 548, pp.152807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.152807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Wide Field of View Three-Dimensional Field Ion Microscopy and High-Fidelity Reconstruction Algorithms to the Study of Defects in Nuclear Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Klaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Parviainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (2), pp.365-384. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1431927621000131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating radiation-induced segregation on intragranular defects in a 316L(N)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 557, pp.153216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.153216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of solute segregation behavior at carbide–ferrite interfaces in 16MND5 welds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Nanostructured Fe–Cr–W Steel Exhibits Enhanced Resistance to Self‐Ion Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Mazilkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Ivanisenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152531⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.1901333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.201901333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115392v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured Fe–Cr–W Steel Exhibits Enhanced Resistance to Self‐Ion Irradiation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Study of solute segregation behavior at carbide–ferrite interfaces in 16MND5 welds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leifeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Todeschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.201901333⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 542, pp.152531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521094v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dominant mechanisms for the formation of solute-rich clusters in low-Cu steels under irradiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Domain</w:t>
+                <w:t xml:space="preserve">Preferential evaporation in atom probe tomography: an analytical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials today energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtener.2020.100472⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (4), pp.689-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927620001749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115399v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential evaporation in atom probe tomography: an analytical approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
+                <w:t xml:space="preserve">The dominant mechanisms for the formation of solute-rich clusters in low-Cu steels under irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Castin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bakaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bergner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927620001749⟩</w:t>
+              <w:t xml:space="preserve">Materials today energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.100472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtener.2020.100472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917595v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom Probe Tomography Interlaboratory Study on Clustering Analysis in Experimental Data Using the Maximum Separation Distance Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Frolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Dong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Auriane Etienne</w:t>
+                <w:t xml:space="preserve">Svetlana Fedotova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsuhiko Fujii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Special Issue 2 (Atom Probe Tomography and Microscopy APT&amp;M 2018), 25, pp.356-366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1431927618015581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of ion irradiated microstructure and cavity swelling evolution up to high doses in austenitic stainless steels representative of PWR internals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Malaplate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Michaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Malaplate</w:t>
+                <w:t xml:space="preserve">Alexandra Renault-Laborne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Michaut</w:t>
+                <w:t xml:space="preserve">T. Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 517, pp.201-213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Element Identification by Expectation–Maximization Method in Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25, pp.367-377. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1431927619000138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of APT physical limitations on chemical composition of precipitates in Fe–Cr alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 522, pp.64-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the dependence of phosphorus segregation on grain boundary structure in Fe-P-C alloy: сross comparison between Atom Probe Tomography and Auger Electron Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfiia Akhatova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Christien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfiia Akhatova</w:t>
+                <w:t xml:space="preserve">V. Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 463, pp.203-210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.08.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation Tolerance of Ultrafine-Grained Materials Fabricated by Severe Plastic Deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nariman Enikeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Shamardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 60 (9), pp.1723-1731. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2320/matertrans.MF201931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of solute segregation behavior using a correlative EBSD/TKD/APT methodology in a 16MND5 weld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leifeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Todeschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leifeng Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 523, pp.434-443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural evolution and hardening of GH3535 alloy under energetic Xe ion irradiation at room temperature and 650 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hefei Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hefei Huang</w:t>
+                <w:t xml:space="preserve">Renduo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianjian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 499, pp.431-439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation-induced bcc-fcc phase transformation in a Fe-3%Ni alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.T. Belkacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Decamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Mater.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 161, pp.61-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.08.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of tungsten on microstructure and mechanical performance of an ultrafine Fe-Cr steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mazilkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Abramova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mazilkin</w:t>
+                <w:t xml:space="preserve">A. Enikeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.M. Abramova</w:t>
+                <w:t xml:space="preserve">I.V. Lomakin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.Z. Valiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 227, pp.292-295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matlet.2018.05.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chemical composition correction model for nanoclusters observed by APT - Application to ODS steel nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 505, pp.240-248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.03.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental artefacts occurring during atom probe tomography analysis of oxide nanoparticles in metallic matrix: Quantification and correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hatzoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 492, pp.279 - 291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Radiation Damage in Light Water Reactors: Comparison of Cluster Analysis Methods for the Analysis of Atom Probe Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Hyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Weekes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (02), pp.366 - 375. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/s1431927616012678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure characterization and strengthening mechanisms of oxide dispersion strengthened (ODS) Fe-9%Cr and Fe-14%Cr extruded bars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chauhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bergner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aktaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. de Carlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 495, pp.6 - 19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.07.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the atomic structure of two dimensional and three dimensional defects by aberration corrected Scanning Transmission Electron Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfiia Akhatova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEOL NEWS Magazine </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the nanostructuration on the corrosion resistance and hardness of irradiated 316 austenitic stainless steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Prasath Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Hug</w:t>
+                <w:t xml:space="preserve">I. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 392, pp.1026 - 1035. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.09.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Round Robin Experiment: Analysis of Solute Clustering from Atom Probe Tomography Data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle A. Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Araullo-Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Fedotova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsuhiko Fujii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (S3), pp.666-667. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1431927616004189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitates and boundaries interaction in ferritic ODS steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredéric Delabrouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sallez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+                <w:t xml:space="preserve">Denis Sornin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 472, pp.118 - 126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2016.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THERMAL STABILITY AND EXTRA-STRENGTH OF AN ULTRAFINE GRAINED STAINLESS STEEL PRODUCED BY HIGH PRESSURE TORSION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M M Abramova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N A Enikeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews on Advanced Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point defect absorption by grain boundaries in α -iron by atomic density function modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kapikranian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Zapolsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Kapikranian</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Renaud Patte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (22), pp.224106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.224106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural and mechanical characterisation of ODS ferritic alloys produced by mechanical alloying and spark plasma sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hernández-Mayoral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Oñorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hernández-Mayoral</w:t>
+                <w:t xml:space="preserve">A. García-Junceda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Hilger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (13), pp.1669-1675. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1179/1743284714Y.0000000555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain boundary segregation induced strengthening of an ultrafine-grained austenitic stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Abramova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Enikeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.Z. Valiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 136, pp.349-352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matlet.2014.07.188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irradiation resistance of a nanostructured 316 austenitic stainless steel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E Enikeev</w:t>
+                <w:t xml:space="preserve">Atomic structure of grain boundaries in iron modeled using the atomic density function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kapikranian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Zapolsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Patte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/63/1/012121⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.014111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174295v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic structure of grain boundaries in iron modeled using the atomic density function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+                <w:t xml:space="preserve">Irradiation resistance of a nanostructured 316 austenitic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Rajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Enikeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.014111⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.012121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/63/1/012121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828041v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation-induced precipitation in a ferritic model alloy: An experimental and theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Loyer-Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (16), pp.6246-6254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2013.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ball-milling and annealing conditions on nanocluster characteristics in oxide dispersion strengthened steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laurent-Brocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Laurent-Brocq</w:t>
+                <w:t xml:space="preserve">M. Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Legendre</w:t>
+                <w:t xml:space="preserve">A. Mascaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (20), pp.7150-7159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2012.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review on the EFDA work programme on nano-structured ODS RAF steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Baluc</w:t>
+                <w:t xml:space="preserve">S.L. Dudarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Boutard</w:t>
+                <w:t xml:space="preserve">M. Rieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brito Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 417 (1-3), pp.149-153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.12.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of radiation-induced segregation in ultrafine-grained and conventional 316 austenitic stainless steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.J. Cunningham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.R. Odette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Valiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 111 (6), pp.659-663. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultramic.2010.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irradiation-Induced Solute Clustering in a Low Nickel FeMnNi Ferritic Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 51 (9), pp.1453-1458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11340-011-9476-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Mn on the Nanoprecipitation in Binary Fe-Cu alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajashekhara Shabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajashekhara Shabadi</w:t>
+                <w:t xml:space="preserve">Jérémie de Baerdemaeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Leunis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 172-174, pp.297-302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale characterization and formation mechanism of nanoclusters in an ODS steel elaborated by reactive-inspired ball-milling and annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cuvilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 409 (2), pp.80-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale characterisation and clustering mechanism in an Fe–Y2O3 model ODS alloy processed by reactive ball milling and annealing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Dislocation loop evolution under ion irradiation in austenitic stainless steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hernández-Mayoral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2009.11.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 400 (1), pp.56-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177323v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of ultrafine-grained austenitic stainless steels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Nanoscale characterisation and clustering mechanism in an Fe–Y2O3 model ODS alloy processed by reactive ball milling and annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Valiev</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cuvilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.05.049⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (5), pp.1806-1814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2009.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107666v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of neutron-irradiated ferritic model alloys and a RPV steel from combined APT, SANS, TEM and PAS analyses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Malerba</w:t>
+                <w:t xml:space="preserve">Thermal stability of ultrafine-grained austenitic stainless steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Valiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2009.12.021⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 527 (21-22), pp.5805-5810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.05.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176564v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocation loop evolution under ion irradiation in austenitic stainless steels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Characterization of neutron-irradiated ferritic model alloys and a RPV steel from combined APT, SANS, TEM and PAS analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hernández-Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bergner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 400 (1), pp.56-63. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.02.009⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 406 (1), pp.73-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2009.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107661v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding silicon-rich phase precipitation under irradiation in austenitic stainless steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 406 (2), pp.251-256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.08.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic scale investigation of radiation-induced segregation in austenitic stainless steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.J. Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.R. Odette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 406 (2), pp.244-250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.08.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the correlation between irradiation-induced microstructural features and the hardening of reactor pressure vessel steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Malerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hernández-Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bergner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 406 (1), pp.84-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic of solute clustering in neutron irradiated ferritic model alloys and a French pressure vessel steel investigated by atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 399 (2-3), pp.137-145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2009.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental atomic scale investigation of irradiation effects in CW 316SS and UFG-CW 316SS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 389 (2), pp.259-264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2009.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irradiation induced clustering in low copper or copper free ferritic model alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 267 (8-9), pp.1496-1499. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2009.01.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segregation-controlled nanocrystallization in an Al-Ni-La metallic glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tomographic atom probe characterization of the microstructure of a cold worked 316 austenitic stainless steel after neutron irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Radiguet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">K. L. Sahoo</w:t>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pokor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2897303⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 382 (1), pp.64-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928882v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographic atom probe characterization of the microstructure of a cold worked 316 austenitic stainless steel after neutron irradiation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pareige</w:t>
+                <w:t xml:space="preserve">Segregation-controlled nanocrystallization in an Al-Ni-La metallic glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Wanderka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Banhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Massoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Pokor</w:t>
+                <w:t xml:space="preserve">K. L. Sahoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.09.015⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2897303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107657v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irradiation behavior of nanostructured 316 austenitic stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Valiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 43 (23-24), pp.7338-7343. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-008-2875-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-008-2875-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of nanometer-sized oxide clusters in mechanically-alloyed steel under ion-induced displacement cascade damage conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. K. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. K. Miller</w:t>
+                <w:t xml:space="preserve">R. E. Stoller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. E. Stoller</w:t>
+                <w:t xml:space="preserve">D. T. Hoelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 360 (2), pp.136--142. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.09.011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic-level observation with three-dimensional atom probe of the solute behaviour in neutron-, ion- or electron-irradiated ferritic alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Krummeich-Brangier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Zabusov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 85 (4-7), pp.429-441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02678370412331320233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9404,996 +9404,1153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological development of nanoscopic defects characterization in nuclear materials: Contribution of TEM-APT correlative microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Rakotomizao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Copenaghen, Denmark. pp.13006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/bioconf/202412913006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irradiation and corrosion resistance of a nanostructured 316 austenitic stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.B. Revathy Rajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.B. Revathy Rajan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nariman Enikeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSAM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Saint-Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENESIS: A platform for the study and nano analysis of irradiation effects in materials for nuclear application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cuvilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 16th European Microscopy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure evolution in titanium stabilized fe-15ni-15cr under ion irradiations at high temperature and high doses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kountchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NuMat 2016 The Nuclear Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irradiation and corrosion resistance of a nanostructured 316 austenitic stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.B. Revathy Rajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.B. Revathy Rajan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nariman Enikeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding of the microstructural evolution of austenitic model alloy and 316 steel under ion irradiation by coupling of TEM and APT investigations- Part II: APT results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Volgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Décamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 TMS Annual Meeting &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00954504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding of the microstructural evolution of austenitic model alloy and 316 steel under ion irradiation by coupling of TEM and APT investigations- Part I: TEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Volgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Décamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Volgin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Décamps</w:t>
+                <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gentils</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 TMS Annual Meeting &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00954501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00954501v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of grain size and the presence of nano-oxides on the radiation resistance of a FeCrW alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vrellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TMS 2020 - 149th Annual Meeting &amp; Exhibition Supplemental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Diego, United States. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la formation d'amas diffus de solutés sous irradiation dans des alliages modèles ferritiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université de Rouen, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00510750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId355"/>
+      <w:footerReference w:type="default" r:id="rId354"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10540,51 +10697,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315409v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrellou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomoto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pareige" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Radiguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.156211" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250369v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murthy Kolluri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederiki Naziris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tanguy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Francois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Gillemot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025038" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094582v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S.M. Pereira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O&#241;orbe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ulbricht" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sharma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.155932" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970952v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Habiyaremye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rouland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.155710" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094588v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jenkins" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kareer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Haley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.155913" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250684v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Sharma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121397" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318337v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Todeschini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155263" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519681v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Kaden" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Picot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119859" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472469v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libang Lai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann-Erik Brandenburg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chekhonin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duplessi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14030257" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04540210v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baustert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Rose" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.108849" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698441v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Jenkins" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidar Zakirov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120384" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04334904v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courilleau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaouadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stergar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duplessi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154616" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03881996v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Castin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonny" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Konstantinovi&#263;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakaev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtphys.2022.100802" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04402666v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Ying Hsu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stodolna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Todeschini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delabrouille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2021.103175" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592582v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ulbricht" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Hern&#225;ndez-Mayoral" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira O&#241;orbe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12030369" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04529684v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153784" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430291v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01859-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03127358v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Belkacemi-Rebrab" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meslin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Crocombette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.152807" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03474668v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Parviainen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621000131" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03467396v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153216" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115392v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152531" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02521094v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Mazilkin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Ivanisenko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201901333" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115399v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtener.2020.100472" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02917595v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620001749" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106727v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Frolov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Fedotova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Fujii" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618015581" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02108234v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malaplate" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michaut" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Renault-Laborne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jourdan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dalle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.02.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107329v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619000138" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130691v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.05.022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953260v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfiia Akhatova" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Christien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barnier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.08.085" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2BRZ8R1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355516v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nariman Enikeev" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Shamardin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/matertrans.MF201931" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02172714v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.06.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061491v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefei Huang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Gao" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renduo Liu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjian Li" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.12.006" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953165v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Belkacemi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decamps" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.08.031" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061509v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazilkin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Abramova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enikeev" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Lomakin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Z. Valiev" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2018.05.098" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061493v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.03.057" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766033v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hatzoglou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.05.008" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765920v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hyde" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Weekes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927616012678" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766085v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauhan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aktaa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Carlan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.07.060" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112299v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766051v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hug" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prasath Babu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.09.110" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954237v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle A. Marquis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Araullo-Peters" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004189" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381874v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sallez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Delabrouille" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sornin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaffron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.01.021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQNR5GNC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108201v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Abramova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N A Enikeev" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061865v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kapikranian" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Patte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.224106" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107685v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hern&#225;ndez-Mayoral" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serrano" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a-Junceda" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hilger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743284714Y.0000000555" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107689v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Enikeev" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.07.188" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTZLPDTM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174295v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rajan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Enikeev" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/63/1/012121" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828041v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.014111" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174299v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loyer-Prost" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ5R50KL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174301v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurent-Brocq" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legendre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mascaro" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poissonnet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.024" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12WX8VC5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176559v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baluc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Boutard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Dudarev" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rieth" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brito Correia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.12.065" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107679v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Cunningham" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Odette" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valiev" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.12.026" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMF3J7VN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174304v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toffolon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-011-9476-1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/188ED550D4CA66FD2053CACC9C741F5C0D2A2663/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176554v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajashekhara Shabadi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Taillard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie de Baerdemaeker" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Leunis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.297" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176567v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brocq" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.09.011" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JS4CBR1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177323v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Le Breton" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.11.022" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0XQCZ8W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107666v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.05.049" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJN2KB2N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176564v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lambrecht" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malerba" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.12.021" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPNVR40Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107661v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.02.009" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKQZ0PBP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107668v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.08.045" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTWHCG1L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107672v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.08.043" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZXP3F1V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176578v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.05.020" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CXTSB50-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176583v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.11.012" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-392SB3SH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107659v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.02.009" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177324v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.01.146" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGLHCR1F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928882v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wanderka" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Banhart" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Sahoo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2897303" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107657v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massoud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pokor" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.09.015" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107698v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-008-2875-8" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/144810FFDD9F67D19273438FD5C17D8CEAF02EC6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929149v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Miller" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Stoller" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Hoelzer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.09.011" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P658DLJS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896336v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krummeich-Brangier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zabusov" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678370412331320233" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05315420v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rakotomizao" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Rouland" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412913006" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130668v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Revathy Rajan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130665v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441963v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kountchou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courcelle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130667v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954504v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volgin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;camps" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentils" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954501v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00510750v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315409v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrellou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomoto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.156211" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250369v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murthy Kolluri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederiki Naziris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tanguy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Francois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Gillemot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025038" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094582v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S.M. Pereira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O&#241;orbe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ulbricht" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sharma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.155932" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970952v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Habiyaremye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rouland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.155710" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094588v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jenkins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kareer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Haley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.155913" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Sharma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121397" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318337v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Todeschini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155263" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519681v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Kaden" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Picot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119859" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472469v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libang Lai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann-Erik Brandenburg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chekhonin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duplessi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14030257" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04540210v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baustert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Rose" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.108849" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698441v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Jenkins" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidar Zakirov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120384" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04334904v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courilleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaouadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stergar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duplessi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154616" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03881996v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Castin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonny" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Konstantinovi&#263;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakaev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtphys.2022.100802" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04402666v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Ying Hsu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stodolna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Todeschini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delabrouille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2021.103175" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592582v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ulbricht" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Hern&#225;ndez-Mayoral" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira O&#241;orbe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12030369" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04529684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153784" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430291v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01859-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03127358v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Belkacemi-Rebrab" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meslin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Crocombette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.152807" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03474668v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Parviainen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621000131" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03467396v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153216" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02521094v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Mazilkin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Ivanisenko" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201901333" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115392v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152531" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02917595v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620001749" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115399v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtener.2020.100472" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106727v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dong" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Frolov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Fedotova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Fujii" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618015581" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02108234v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malaplate" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michaut" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Renault-Laborne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jourdan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dalle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.02.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107329v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619000138" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130691v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.05.022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953260v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfiia Akhatova" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Christien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barnier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.08.085" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2BRZ8R1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355516v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nariman Enikeev" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Shamardin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/matertrans.MF201931" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02172714v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.06.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061491v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefei Huang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Gao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renduo Liu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjian Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.12.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953165v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Belkacemi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decamps" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.08.031" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061509v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazilkin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Abramova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enikeev" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Lomakin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Z. Valiev" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2018.05.098" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061493v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.03.057" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766033v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hatzoglou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.05.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765920v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hyde" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Weekes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927616012678" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766085v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauhan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aktaa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Carlan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.07.060" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112299v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766051v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hug" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prasath Babu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.09.110" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954237v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle A. Marquis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Araullo-Peters" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004189" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381874v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sallez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Delabrouille" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sornin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaffron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.01.021" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQNR5GNC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108201v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Abramova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N A Enikeev" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061865v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kapikranian" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Patte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.224106" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107685v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hern&#225;ndez-Mayoral" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serrano" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a-Junceda" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hilger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743284714Y.0000000555" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107689v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Enikeev" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.07.188" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTZLPDTM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828041v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.014111" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174295v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rajan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Enikeev" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/63/1/012121" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174299v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loyer-Prost" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ5R50KL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174301v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurent-Brocq" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legendre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mascaro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poissonnet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.024" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12WX8VC5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176559v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baluc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Boutard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Dudarev" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rieth" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brito Correia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.12.065" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107679v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Cunningham" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Odette" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valiev" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.12.026" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMF3J7VN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174304v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toffolon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-011-9476-1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/188ED550D4CA66FD2053CACC9C741F5C0D2A2663/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176554v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajashekhara Shabadi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Taillard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie de Baerdemaeker" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Leunis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.297" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176567v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brocq" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.09.011" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JS4CBR1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107661v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.02.009" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKQZ0PBP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177323v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Le Breton" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.11.022" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0XQCZ8W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107666v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.05.049" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJN2KB2N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176564v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lambrecht" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malerba" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.12.021" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPNVR40Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107668v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.08.045" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTWHCG1L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107672v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.08.043" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZXP3F1V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176578v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.05.020" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CXTSB50-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176583v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.11.012" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-392SB3SH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107659v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.02.009" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177324v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.01.146" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGLHCR1F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107657v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massoud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pokor" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.09.015" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928882v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Radiguet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wanderka" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Banhart" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Sahoo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2897303" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107698v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-008-2875-8" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/144810FFDD9F67D19273438FD5C17D8CEAF02EC6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929149v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Miller" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Stoller" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Hoelzer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.09.011" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P658DLJS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896336v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krummeich-Brangier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zabusov" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678370412331320233" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05315420v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rakotomizao" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412913006" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130668v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Revathy Rajan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130665v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441963v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kountchou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courcelle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130667v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954504v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volgin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;camps" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentils" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954501v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535218v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00510750v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>