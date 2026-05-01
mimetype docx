--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -217,295 +217,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magic-RR project overview: objectives, methodology and expected results</w:t>
+                <w:t xml:space="preserve">Assessment of Ni and Mn effect on the irradiation hardening behavior of VVER-1000 model steels exposed to high fluences in the high flux reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murthy Kolluri</w:t>
+                <w:t xml:space="preserve">V.S.M. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederiki Naziris</w:t>
+                <w:t xml:space="preserve">E. Oñorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Tanguy</w:t>
+                <w:t xml:space="preserve">A. Ulbricht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Francois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ferenc Gillemot</w:t>
+                <w:t xml:space="preserve">D. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjn/2025038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 615, pp.155932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2025.155932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250369v1</w:t>
+                <w:t xml:space="preserve">hal-05094582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Ni and Mn effect on the irradiation hardening behavior of VVER-1000 model steels exposed to high fluences in the high flux reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magic-RR project overview: objectives, methodology and expected results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murthy Kolluri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.S.M. Pereira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+                <w:t xml:space="preserve">Frederiki Naziris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Oñorbe</w:t>
+                <w:t xml:space="preserve">Benoit Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ulbricht</w:t>
+                <w:t xml:space="preserve">Pierrick Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sharma</w:t>
+                <w:t xml:space="preserve">Ferenc Gillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 615, pp.155932. </w:t>
+              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2025.155932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2025038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05094582v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural evolution of neutron irradiated ultrafine-grained austenitic stainless steel</w:t>
               </w:r>
@@ -870,295 +870,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of thermal ageing and ion irradiation on intergranular P segregation in low alloy steel welds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the effect of phosphorous on the ion-irradiation behaviour of RPV model steels using atom probe tomography and nanoindentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepak Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leifeng Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+                <w:t xml:space="preserve">Ronan Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Todeschini</w:t>
+                <w:t xml:space="preserve">Cornelia Kaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Domain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yang Shen</w:t>
+                <w:t xml:space="preserve">Mélanie Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2024.155263⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 270, pp.119859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318337v1</w:t>
+                <w:t xml:space="preserve">hal-04519681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the effect of phosphorous on the ion-irradiation behaviour of RPV model steels using atom probe tomography and nanoindentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Auriane Etienne</w:t>
+                <w:t xml:space="preserve">Effects of thermal ageing and ion irradiation on intergranular P segregation in low alloy steel welds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leifeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Henry</w:t>
+                <w:t xml:space="preserve">Patrick Todeschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelia Kaden</w:t>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Picot</w:t>
+                <w:t xml:space="preserve">Yang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 270, pp.119859. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 600, pp.155263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2024.155263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04519681v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure-informed prediction of hardening in ion-irradiated reactor pressure vessel steels</w:t>
               </w:r>
@@ -1674,295 +1674,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling in nuclear ferritic steels: From nano-sized defects to embrittlement</w:t>
+                <w:t xml:space="preserve">Accurate quantification of phosphorus intergranular segregation in iron by STEM-EDX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Castin</w:t>
+                <w:t xml:space="preserve">Chih-Ying Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bonny</w:t>
+                <w:t xml:space="preserve">J. Stodolna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Konstantinović</w:t>
+                <w:t xml:space="preserve">P. Todeschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bakaev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Bergner</w:t>
+                <w:t xml:space="preserve">F. Delabrouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtphys.2022.100802⟩</w:t>
+              <w:t xml:space="preserve">Micron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 153, pp.103175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micron.2021.103175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881996v2</w:t>
+                <w:t xml:space="preserve">emse-04402666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate quantification of phosphorus intergranular segregation in iron by STEM-EDX</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale modelling in nuclear ferritic steels: From nano-sized defects to embrittlement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Castin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chih-Ying Hsu</w:t>
+                <w:t xml:space="preserve">G. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Stodolna</w:t>
+                <w:t xml:space="preserve">M.J. Konstantinović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Todeschini</w:t>
+                <w:t xml:space="preserve">A. Bakaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Delabrouille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+                <w:t xml:space="preserve">F. Bergner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 153, pp.103175. </w:t>
+              <w:t xml:space="preserve">Materials Today Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, pp.100802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micron.2021.103175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtphys.2022.100802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04402666v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881996v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Neutron Flux on an Irradiation-Induced Microstructure and Hardening of Reactor Pressure Vessel Steels</w:t>
               </w:r>
@@ -2082,90 +2082,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solute interface segregation measurement: Cross comparison between four different analytical method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chih-Ying Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Stodolna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Todeschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delabrouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2210,429 +2210,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04529684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium transport in olivine mantle: new insights from miniaturized study of volume and grain boundary diffusion in Mg2SiO4 bi-crystals</w:t>
+                <w:t xml:space="preserve">Radiation-induced segregation/precipitation in Fe-Ni and Fe-Mn model alloys: Dose rate and solute effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Gardés</w:t>
+                <w:t xml:space="preserve">L.T. Belkacemi-Rebrab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gibouin</w:t>
+                <w:t xml:space="preserve">E. Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P. Crocombette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+                <w:t xml:space="preserve">F. Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 176 (99), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 548, pp.152807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-021-01859-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.152807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430291v1</w:t>
+                <w:t xml:space="preserve">hal-03127358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-induced segregation/precipitation in Fe-Ni and Fe-Mn model alloys: Dose rate and solute effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Wide Field of View Three-Dimensional Field Ion Microscopy and High-Fidelity Reconstruction Algorithms to the Study of Defects in Nuclear Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Klaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.T. Belkacemi-Rebrab</w:t>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Meslin</w:t>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-P. Crocombette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Leprêtre</w:t>
+                <w:t xml:space="preserve">Stefan Parviainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 548, pp.152807. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (2), pp.365-384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.152807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621000131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127358v1</w:t>
+                <w:t xml:space="preserve">hal-03474668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Wide Field of View Three-Dimensional Field Ion Microscopy and High-Fidelity Reconstruction Algorithms to the Study of Defects in Nuclear Materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnesium transport in olivine mantle: new insights from miniaturized study of volume and grain boundary diffusion in Mg2SiO4 bi-crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+                <w:t xml:space="preserve">Emmanuel Gardés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+                <w:t xml:space="preserve">David Gibouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+                <w:t xml:space="preserve">Adrian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Parviainen</w:t>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (2), pp.365-384. </w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 176 (99), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927621000131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00410-021-01859-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474668v1</w:t>
+                <w:t xml:space="preserve">hal-03430291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating radiation-induced segregation on intragranular defects in a 316L(N)</w:t>
               </w:r>
@@ -2716,325 +2716,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured Fe–Cr–W Steel Exhibits Enhanced Resistance to Self‐Ion Irradiation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Auriane Etienne</w:t>
+                <w:t xml:space="preserve">Study of solute segregation behavior at carbide–ferrite interfaces in 16MND5 welds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leifeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Todeschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.201901333⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 542, pp.152531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02521094v1</w:t>
+                <w:t xml:space="preserve">hal-03115392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of solute segregation behavior at carbide–ferrite interfaces in 16MND5 welds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leifeng Zhang</w:t>
+                <w:t xml:space="preserve">Nanostructured Fe–Cr–W Steel Exhibits Enhanced Resistance to Self‐Ion Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Mazilkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Ivanisenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 542, pp.152531. </w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.1901333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adem.201901333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115392v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential evaporation in atom probe tomography: an analytical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3124,90 +3124,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dominant mechanisms for the formation of solute-rich clusters in low-Cu steels under irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Castin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bakaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bergner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3252,947 +3252,947 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom Probe Tomography Interlaboratory Study on Clustering Analysis in Experimental Data Using the Maximum Separation Distance Approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katsuhiko Fujii</w:t>
+                <w:t xml:space="preserve">Investigation of solute segregation behavior using a correlative EBSD/TKD/APT methodology in a 16MND5 weld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leifeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Todeschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927618015581⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 523, pp.434-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106727v1</w:t>
+                <w:t xml:space="preserve">hal-02172714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of ion irradiated microstructure and cavity swelling evolution up to high doses in austenitic stainless steels representative of PWR internals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Dalle</w:t>
+                <w:t xml:space="preserve">Atom Probe Tomography Interlaboratory Study on Clustering Analysis in Experimental Data Using the Maximum Separation Distance Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Frolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Fedotova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsuhiko Fujii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.02.006⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Special Issue 2 (Atom Probe Tomography and Microscopy APT&amp;M 2018), 25, pp.356-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927618015581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108234v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Element Identification by Expectation–Maximization Method in Atom Probe Tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+                <w:t xml:space="preserve">Characterization of ion irradiated microstructure and cavity swelling evolution up to high doses in austenitic stainless steels representative of PWR internals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Malaplate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Michaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Renault-Laborne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25, pp.367-377. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 517, pp.201-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927619000138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107329v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of APT physical limitations on chemical composition of precipitates in Fe–Cr alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Enhancing Element Identification by Expectation–Maximization Method in Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuel Roussel</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.05.022⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.367-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927619000138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130691v1</w:t>
+                <w:t xml:space="preserve">hal-02107329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the dependence of phosphorus segregation on grain boundary structure in Fe-P-C alloy: сross comparison between Atom Probe Tomography and Auger Electron Spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Barnier</w:t>
+                <w:t xml:space="preserve">Quantification of APT physical limitations on chemical composition of precipitates in Fe–Cr alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.08.085⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 522, pp.64-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01953260v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation Tolerance of Ultrafine-Grained Materials Fabricated by Severe Plastic Deformation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Shamardin</w:t>
+                <w:t xml:space="preserve">Investigation of the dependence of phosphorus segregation on grain boundary structure in Fe-P-C alloy: сross comparison between Atom Probe Tomography and Auger Electron Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfiia Akhatova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Christien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2320/matertrans.MF201931⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 463, pp.203-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.08.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355516v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of solute segregation behavior using a correlative EBSD/TKD/APT methodology in a 16MND5 weld</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leifeng Zhang</w:t>
+                <w:t xml:space="preserve">Radiation Tolerance of Ultrafine-Grained Materials Fabricated by Severe Plastic Deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nariman Enikeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Shamardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 523, pp.434-443. </w:t>
+              <w:t xml:space="preserve">Materials Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (9), pp.1723-1731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2320/matertrans.MF201931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172714v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural evolution and hardening of GH3535 alloy under energetic Xe ion irradiation at room temperature and 650 °C</w:t>
               </w:r>
@@ -4325,51 +4325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation-induced bcc-fcc phase transformation in a Fe-3%Ni alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.T. Belkacemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Decamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4540,87 +4540,99 @@
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 227, pp.292-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matlet.2018.05.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chemical composition correction model for nanoclusters observed by APT - Application to ODS steel nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4638,2664 +4650,2676 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 505, pp.240-248. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.03.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental artefacts occurring during atom probe tomography analysis of oxide nanoparticles in metallic matrix: Quantification and correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hatzoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 492, pp.279 - 291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Radiation Damage in Light Water Reactors: Comparison of Cluster Analysis Methods for the Analysis of Atom Probe Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Hyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Weekes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (02), pp.366 - 375. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/s1431927616012678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure characterization and strengthening mechanisms of oxide dispersion strengthened (ODS) Fe-9%Cr and Fe-14%Cr extruded bars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Bergner</w:t>
+                <w:t xml:space="preserve">Revealing the atomic structure of two dimensional and three dimensional defects by aberration corrected Scanning Transmission Electron Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfiia Akhatova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. de Carlan</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JEOL NEWS Magazine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766085v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the atomic structure of two dimensional and three dimensional defects by aberration corrected Scanning Transmission Electron Microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure characterization and strengthening mechanisms of oxide dispersion strengthened (ODS) Fe-9%Cr and Fe-14%Cr extruded bars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chauhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bergner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Williams Lefebvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alfiia Akhatova</w:t>
+                <w:t xml:space="preserve">J. Aktaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Mancini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+                <w:t xml:space="preserve">Y. de Carlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEOL NEWS Magazine </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 495, pp.6 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.07.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112299v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the nanostructuration on the corrosion resistance and hardness of irradiated 316 austenitic stainless steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prasath Babu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 392, pp.1026 - 1035. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.09.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Round Robin Experiment: Analysis of Solute Clustering from Atom Probe Tomography Data.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katsuhiko Fujii</w:t>
+                <w:t xml:space="preserve">Precipitates and boundaries interaction in ferritic ODS steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredéric Delabrouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Sornin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927616004189⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 472, pp.118 - 126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2016.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954237v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitates and boundaries interaction in ferritic ODS steels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chaffron</w:t>
+                <w:t xml:space="preserve">A Round Robin Experiment: Analysis of Solute Clustering from Atom Probe Tomography Data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle A. Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Araullo-Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Fedotova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsuhiko Fujii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (S3), pp.666-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616004189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2016.01.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01381874v1</w:t>
+                <w:t xml:space="preserve">hal-01954237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THERMAL STABILITY AND EXTRA-STRENGTH OF AN ULTRAFINE GRAINED STAINLESS STEEL PRODUCED BY HIGH PRESSURE TORSION</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Auriane Etienne</w:t>
+                <w:t xml:space="preserve">Point defect absorption by grain boundaries in α -iron by atomic density function modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kapikranian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Zapolsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Patte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews on Advanced Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (22), pp.224106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.224106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108201v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point defect absorption by grain boundaries in α -iron by atomic density function modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+                <w:t xml:space="preserve">THERMAL STABILITY AND EXTRA-STRENGTH OF AN ULTRAFINE GRAINED STAINLESS STEEL PRODUCED BY HIGH PRESSURE TORSION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M M Abramova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N A Enikeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reviews on Advanced Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.224106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02061865v1</w:t>
+                <w:t xml:space="preserve">hal-02108201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural and mechanical characterisation of ODS ferritic alloys produced by mechanical alloying and spark plasma sintering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Hilger</w:t>
+                <w:t xml:space="preserve">Atomic structure of grain boundaries in iron modeled using the atomic density function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kapikranian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Zapolsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Patte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/1743284714Y.0000000555⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.014111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107685v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain boundary segregation induced strengthening of an ultrafine-grained austenitic stainless steel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R.Z. Valiev</w:t>
+                <w:t xml:space="preserve">Irradiation resistance of a nanostructured 316 austenitic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Rajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Enikeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2014.07.188⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.012121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/63/1/012121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02107689v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic structure of grain boundaries in iron modeled using the atomic density function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+                <w:t xml:space="preserve">Microstructural and mechanical characterisation of ODS ferritic alloys produced by mechanical alloying and spark plasma sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hernández-Mayoral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Oñorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. García-Junceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hilger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.014111⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (13), pp.1669-1675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/1743284714Y.0000000555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828041v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irradiation resistance of a nanostructured 316 austenitic stainless steel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Hug</w:t>
+                <w:t xml:space="preserve">Grain boundary segregation induced strengthening of an ultrafine-grained austenitic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Abramova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Enikeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.Z. Valiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E Enikeev</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/63/1/012121⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136, pp.349-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2014.07.188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174295v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation-induced precipitation in a ferritic model alloy: An experimental and theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Loyer-Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (16), pp.6246-6254. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2013.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ball-milling and annealing conditions on nanocluster characteristics in oxide dispersion strengthened steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laurent-Brocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mascaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (20), pp.7150-7159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2012.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review on the EFDA work programme on nano-structured ODS RAF steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Baluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Boutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.L. Dudarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brito Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 417 (1-3), pp.149-153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.12.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of radiation-induced segregation in ultrafine-grained and conventional 316 austenitic stainless steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.J. Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.R. Odette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Valiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 111 (6), pp.659-663. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultramic.2010.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irradiation-Induced Solute Clustering in a Low Nickel FeMnNi Ferritic Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Toffolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 51 (9), pp.1453-1458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11340-011-9476-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Mn on the Nanoprecipitation in Binary Fe-Cu alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajashekhara Shabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Taillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie de Baerdemaeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Leunis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 172-174, pp.297-302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale characterization and formation mechanism of nanoclusters in an ODS steel elaborated by reactive-inspired ball-milling and annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cuvilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7304,1217 +7328,1217 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 409 (2), pp.80-85. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocation loop evolution under ion irradiation in austenitic stainless steels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Genevois</w:t>
+                <w:t xml:space="preserve">Nanoscale characterisation and clustering mechanism in an Fe–Y2O3 model ODS alloy processed by reactive ball milling and annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cuvilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (5), pp.1806-1814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2009.11.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.02.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02107661v1</w:t>
+                <w:t xml:space="preserve">hal-02177323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale characterisation and clustering mechanism in an Fe–Y2O3 model ODS alloy processed by reactive ball milling and annealing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Brocq</w:t>
+                <w:t xml:space="preserve">Thermal stability of ultrafine-grained austenitic stainless steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pareige</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Valiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 527 (21-22), pp.5805-5810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.05.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2009.11.022⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02177323v1</w:t>
+                <w:t xml:space="preserve">hal-02107666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of ultrafine-grained austenitic stainless steels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Valiev</w:t>
+                <w:t xml:space="preserve">Characterization of neutron-irradiated ferritic model alloys and a RPV steel from combined APT, SANS, TEM and PAS analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hernández-Mayoral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bergner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.05.049⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 406 (1), pp.73-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2009.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02107666v1</w:t>
+                <w:t xml:space="preserve">hal-02176564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of neutron-irradiated ferritic model alloys and a RPV steel from combined APT, SANS, TEM and PAS analyses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding silicon-rich phase precipitation under irradiation in austenitic stainless steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 406 (1), pp.73-83. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2009.12.021⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 406 (2), pp.251-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.08.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02176564v1</w:t>
+                <w:t xml:space="preserve">hal-02107668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding silicon-rich phase precipitation under irradiation in austenitic stainless steels</w:t>
+                <w:t xml:space="preserve">Dislocation loop evolution under ion irradiation in austenitic stainless steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hernández-Mayoral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 406 (2), pp.251-256. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.08.045⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 400 (1), pp.56-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02107668v1</w:t>
+                <w:t xml:space="preserve">hal-02107661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic scale investigation of radiation-induced segregation in austenitic stainless steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.J. Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.R. Odette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 406 (2), pp.244-250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.08.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the correlation between irradiation-induced microstructural features and the hardening of reactor pressure vessel steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lambrecht</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Malerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hernández-Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bergner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 406 (1), pp.84-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic of solute clustering in neutron irradiated ferritic model alloys and a French pressure vessel steel investigated by atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 399 (2-3), pp.137-145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2009.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental atomic scale investigation of irradiation effects in CW 316SS and UFG-CW 316SS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8533,468 +8557,468 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 389 (2), pp.259-264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2009.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irradiation induced clustering in low copper or copper free ferritic model alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 267 (8-9), pp.1496-1499. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2009.01.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographic atom probe characterization of the microstructure of a cold worked 316 austenitic stainless steel after neutron irradiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Pokor</w:t>
+                <w:t xml:space="preserve">Segregation-controlled nanocrystallization in an Al-Ni-La metallic glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Wanderka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Banhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. L. Sahoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.09.015⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2897303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107657v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segregation-controlled nanocrystallization in an Al-Ni-La metallic glass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. L. Sahoo</w:t>
+                <w:t xml:space="preserve">Tomographic atom probe characterization of the microstructure of a cold worked 316 austenitic stainless steel after neutron irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pokor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2897303⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 382 (1), pp.64-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928882v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irradiation behavior of nanostructured 316 austenitic stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9003,398 +9027,398 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Valiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 43 (23-24), pp.7338-7343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10853-008-2875-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of nanometer-sized oxide clusters in mechanically-alloyed steel under ion-induced displacement cascade damage conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. K. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. E. Stoller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. T. Hoelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 360 (2), pp.136--142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic-level observation with three-dimensional atom probe of the solute behaviour in neutron-, ion- or electron-irradiated ferritic alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Krummeich-Brangier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Zabusov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 85 (4-7), pp.429-441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02678370412331320233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9404,65 +9428,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological development of nanoscopic defects characterization in nuclear materials: Contribution of TEM-APT correlative microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Rakotomizao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9480,217 +9504,217 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Copenaghen, Denmark. pp.13006, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/202412913006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irradiation and corrosion resistance of a nanostructured 316 austenitic stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.B. Revathy Rajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nariman Enikeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSAM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Saint-Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENESIS: A platform for the study and nano analysis of irradiation effects in materials for nuclear application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9749,100 +9773,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 16th European Microscopy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure evolution in titanium stabilized fe-15ni-15cr under ion irradiations at high temperature and high doses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kountchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9857,583 +9881,583 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NuMat 2016 The Nuclear Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irradiation and corrosion resistance of a nanostructured 316 austenitic stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.B. Revathy Rajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nariman Enikeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of the microstructural evolution of austenitic model alloy and 316 steel under ion irradiation by coupling of TEM and APT investigations- Part II: APT results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+                <w:t xml:space="preserve">Understanding of the microstructural evolution of austenitic model alloy and 316 steel under ion irradiation by coupling of TEM and APT investigations- Part I: TEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Décamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 TMS Annual Meeting &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2013, San Antonio, United States</w:t>
+              <w:t xml:space="preserve">, 2013, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00954504v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00954501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of the microstructural evolution of austenitic model alloy and 316 steel under ion irradiation by coupling of TEM and APT investigations- Part I: TEM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+                <w:t xml:space="preserve">Understanding of the microstructural evolution of austenitic model alloy and 316 steel under ion irradiation by coupling of TEM and APT investigations- Part II: APT results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Décamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 TMS Annual Meeting &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, San Antonio, United States</w:t>
+              <w:t xml:space="preserve">, Mar 2013, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00954501v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00954504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of grain size and the presence of nano-oxides on the radiation resistance of a FeCrW alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vrellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hatzoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS 2020 - 149th Annual Meeting &amp; Exhibition Supplemental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Diego, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10443,114 +10467,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la formation d'amas diffus de solutés sous irradiation dans des alliages modèles ferritiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université de Rouen, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00510750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId354"/>
+      <w:footerReference w:type="default" r:id="rId356"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10697,51 +10721,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315409v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrellou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomoto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.156211" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250369v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murthy Kolluri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederiki Naziris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tanguy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Francois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Gillemot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025038" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094582v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S.M. Pereira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O&#241;orbe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ulbricht" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sharma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.155932" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970952v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Habiyaremye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rouland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.155710" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094588v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jenkins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kareer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Haley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.155913" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Sharma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121397" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318337v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Todeschini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155263" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519681v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Kaden" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Picot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119859" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472469v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libang Lai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann-Erik Brandenburg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chekhonin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duplessi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14030257" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04540210v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baustert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Rose" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.108849" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698441v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Jenkins" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidar Zakirov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120384" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04334904v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courilleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaouadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stergar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duplessi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154616" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03881996v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Castin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonny" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Konstantinovi&#263;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakaev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtphys.2022.100802" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04402666v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Ying Hsu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stodolna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Todeschini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delabrouille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2021.103175" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592582v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ulbricht" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Hern&#225;ndez-Mayoral" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira O&#241;orbe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12030369" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04529684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153784" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430291v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01859-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03127358v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Belkacemi-Rebrab" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meslin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Crocombette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.152807" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03474668v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Parviainen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621000131" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03467396v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153216" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02521094v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Mazilkin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Ivanisenko" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201901333" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115392v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152531" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02917595v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620001749" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115399v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtener.2020.100472" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106727v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dong" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Frolov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Fedotova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Fujii" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618015581" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02108234v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malaplate" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michaut" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Renault-Laborne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jourdan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dalle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.02.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107329v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619000138" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130691v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.05.022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953260v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfiia Akhatova" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Christien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barnier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.08.085" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2BRZ8R1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355516v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nariman Enikeev" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Shamardin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/matertrans.MF201931" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02172714v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.06.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061491v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefei Huang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Gao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renduo Liu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjian Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.12.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953165v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Belkacemi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decamps" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.08.031" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061509v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazilkin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Abramova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enikeev" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Lomakin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Z. Valiev" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2018.05.098" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061493v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.03.057" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766033v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hatzoglou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.05.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765920v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hyde" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Weekes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927616012678" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766085v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauhan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aktaa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Carlan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.07.060" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112299v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766051v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hug" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prasath Babu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.09.110" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954237v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle A. Marquis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Araullo-Peters" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004189" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381874v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sallez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Delabrouille" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sornin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaffron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.01.021" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQNR5GNC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108201v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Abramova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N A Enikeev" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061865v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kapikranian" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Patte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.224106" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107685v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hern&#225;ndez-Mayoral" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serrano" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a-Junceda" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hilger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743284714Y.0000000555" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107689v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Enikeev" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.07.188" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTZLPDTM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828041v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.014111" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174295v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rajan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Enikeev" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/63/1/012121" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174299v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loyer-Prost" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ5R50KL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174301v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurent-Brocq" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legendre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mascaro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poissonnet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.024" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12WX8VC5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176559v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baluc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Boutard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Dudarev" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rieth" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brito Correia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.12.065" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107679v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Cunningham" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Odette" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valiev" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.12.026" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMF3J7VN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174304v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toffolon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-011-9476-1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/188ED550D4CA66FD2053CACC9C741F5C0D2A2663/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176554v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajashekhara Shabadi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Taillard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie de Baerdemaeker" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Leunis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.297" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176567v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brocq" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.09.011" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JS4CBR1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107661v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.02.009" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKQZ0PBP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177323v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Le Breton" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.11.022" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0XQCZ8W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107666v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.05.049" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJN2KB2N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176564v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lambrecht" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malerba" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.12.021" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPNVR40Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107668v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.08.045" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTWHCG1L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107672v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.08.043" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZXP3F1V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176578v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.05.020" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CXTSB50-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176583v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.11.012" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-392SB3SH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107659v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.02.009" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177324v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.01.146" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGLHCR1F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107657v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massoud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pokor" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.09.015" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928882v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Radiguet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wanderka" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Banhart" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Sahoo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2897303" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107698v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-008-2875-8" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/144810FFDD9F67D19273438FD5C17D8CEAF02EC6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929149v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Miller" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Stoller" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Hoelzer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.09.011" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P658DLJS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896336v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krummeich-Brangier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zabusov" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678370412331320233" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05315420v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rakotomizao" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412913006" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130668v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Revathy Rajan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130665v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441963v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kountchou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courcelle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130667v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954504v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volgin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;camps" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentils" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954501v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535218v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00510750v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315409v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrellou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomoto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.156211" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094582v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S.M. Pereira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O&#241;orbe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ulbricht" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sharma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.155932" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murthy Kolluri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederiki Naziris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tanguy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Francois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Gillemot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025038" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970952v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Habiyaremye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rouland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.155710" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094588v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jenkins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kareer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Haley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.155913" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Sharma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121397" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519681v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Kaden" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Picot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119859" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Todeschini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155263" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472469v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libang Lai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann-Erik Brandenburg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chekhonin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duplessi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14030257" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04540210v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baustert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Rose" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.108849" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698441v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Jenkins" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidar Zakirov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120384" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04334904v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courilleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaouadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stergar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duplessi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154616" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04402666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Ying Hsu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stodolna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Todeschini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delabrouille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2021.103175" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03881996v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Castin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Konstantinovi&#263;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakaev" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtphys.2022.100802" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592582v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ulbricht" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Hern&#225;ndez-Mayoral" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira O&#241;orbe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12030369" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04529684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153784" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03127358v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Belkacemi-Rebrab" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meslin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Crocombette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.152807" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03474668v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Parviainen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621000131" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430291v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01859-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03467396v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153216" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115392v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152531" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02521094v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Mazilkin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Ivanisenko" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201901333" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02917595v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620001749" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115399v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtener.2020.100472" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02172714v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.06.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106727v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Frolov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Fedotova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Fujii" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618015581" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02108234v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malaplate" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michaut" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Renault-Laborne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jourdan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dalle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.02.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107329v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619000138" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130691v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.05.022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953260v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfiia Akhatova" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Christien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barnier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.08.085" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2BRZ8R1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355516v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nariman Enikeev" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Shamardin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/matertrans.MF201931" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061491v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefei Huang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Gao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renduo Liu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjian Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.12.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953165v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Belkacemi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decamps" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.08.031" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061509v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazilkin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Abramova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enikeev" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Lomakin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Z. Valiev" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2018.05.098" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF0NBLWC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061493v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.03.057" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766033v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hatzoglou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.05.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765920v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hyde" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Weekes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927616012678" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112299v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766085v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauhan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aktaa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Carlan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.07.060" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FX702ST-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766051v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hug" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prasath Babu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.09.110" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381874v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sallez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Delabrouille" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sornin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaffron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.01.021" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQNR5GNC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954237v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle A. Marquis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Araullo-Peters" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004189" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061865v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kapikranian" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Patte" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.224106" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108201v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Abramova" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N A Enikeev" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828041v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.014111" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174295v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rajan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Enikeev" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/63/1/012121" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107685v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hern&#225;ndez-Mayoral" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serrano" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a-Junceda" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hilger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743284714Y.0000000555" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107689v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Enikeev" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.07.188" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTZLPDTM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174299v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loyer-Prost" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ5R50KL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174301v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurent-Brocq" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legendre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mascaro" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poissonnet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.024" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12WX8VC5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176559v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baluc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Boutard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Dudarev" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rieth" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brito Correia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.12.065" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107679v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Cunningham" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Odette" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valiev" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.12.026" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMF3J7VN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174304v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toffolon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-011-9476-1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/188ED550D4CA66FD2053CACC9C741F5C0D2A2663/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176554v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajashekhara Shabadi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Taillard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie de Baerdemaeker" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Leunis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.297" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176567v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brocq" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.09.011" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JS4CBR1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177323v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Le Breton" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.11.022" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0XQCZ8W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107666v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.05.049" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJN2KB2N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176564v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lambrecht" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malerba" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.12.021" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPNVR40Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107668v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.08.045" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTWHCG1L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107661v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.02.009" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKQZ0PBP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107672v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.08.043" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZXP3F1V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176578v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.05.020" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CXTSB50-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176583v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.11.012" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-392SB3SH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107659v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.02.009" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177324v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.01.146" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGLHCR1F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928882v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Radiguet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wanderka" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Banhart" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Sahoo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2897303" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107657v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massoud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pokor" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.09.015" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107698v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-008-2875-8" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/144810FFDD9F67D19273438FD5C17D8CEAF02EC6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929149v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Miller" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Stoller" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Hoelzer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.09.011" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P658DLJS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896336v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krummeich-Brangier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zabusov" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678370412331320233" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05315420v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rakotomizao" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412913006" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130668v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Revathy Rajan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130665v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441963v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kountchou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courcelle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130667v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954501v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volgin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;camps" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentils" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954504v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535218v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00510750v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>