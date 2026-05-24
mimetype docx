--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -217,606 +217,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Ni and Mn effect on the irradiation hardening behavior of VVER-1000 model steels exposed to high fluences in the high flux reactor</w:t>
+                <w:t xml:space="preserve">Magic-RR project overview: objectives, methodology and expected results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.S.M. Pereira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+                <w:t xml:space="preserve">Murthy Kolluri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Oñorbe</w:t>
+                <w:t xml:space="preserve">Frederiki Naziris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ulbricht</w:t>
+                <w:t xml:space="preserve">Benoit Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sharma</w:t>
+                <w:t xml:space="preserve">Pierrick Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferenc Gillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2025.155932⟩</w:t>
+              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2025038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05094582v1</w:t>
+                <w:t xml:space="preserve">hal-05250369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magic-RR project overview: objectives, methodology and expected results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of Ni and Mn effect on the irradiation hardening behavior of VVER-1000 model steels exposed to high fluences in the high flux reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederiki Naziris</w:t>
+                <w:t xml:space="preserve">V.S.M. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Tanguy</w:t>
+                <w:t xml:space="preserve">E. Oñorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Francois</w:t>
+                <w:t xml:space="preserve">A. Ulbricht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferenc Gillemot</w:t>
+                <w:t xml:space="preserve">D. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11, pp.41. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 615, pp.155932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjn/2025038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2025.155932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250369v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural evolution of neutron irradiated ultrafine-grained austenitic stainless steel</w:t>
+                <w:t xml:space="preserve">Heat-treated additively manufactured and wrought 316L steels display a comparable response to ion irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Habiyaremye</w:t>
+                <w:t xml:space="preserve">Benjamin Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cuvilly</w:t>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Klaes</w:t>
+                <w:t xml:space="preserve">Anna Kareer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Haley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 607, pp.155710. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2025.155710⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 614, pp.155913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2025.155913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970952v1</w:t>
+                <w:t xml:space="preserve">hal-05094588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat-treated additively manufactured and wrought 316L steels display a comparable response to ion irradiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Jenkins</w:t>
+                <w:t xml:space="preserve">Microstructural evolution of neutron irradiated ultrafine-grained austenitic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Habiyaremye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Auriane Etienne</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Kareer</w:t>
+                <w:t xml:space="preserve">Fabien Cuvilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Haley</w:t>
+                <w:t xml:space="preserve">Benjamin Klaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 614, pp.155913. </w:t>
+              <w:t xml:space="preserve">, 2025, 607, pp.155710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2025.155913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2025.155710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05094588v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic effects of Mn, Ni, and Si on the formation of Mn-Ni-Si-rich clusters in reactor pressure vessel model steels irradiated at high neutron fluence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepak Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -870,295 +870,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the effect of phosphorous on the ion-irradiation behaviour of RPV model steels using atom probe tomography and nanoindentation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of thermal ageing and ion irradiation on intergranular P segregation in low alloy steel welds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Henry</w:t>
+                <w:t xml:space="preserve">Leifeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelia Kaden</w:t>
+                <w:t xml:space="preserve">Patrick Todeschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Picot</w:t>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119859⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 600, pp.155263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2024.155263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04519681v1</w:t>
+                <w:t xml:space="preserve">hal-05318337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of thermal ageing and ion irradiation on intergranular P segregation in low alloy steel welds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+                <w:t xml:space="preserve">Understanding the effect of phosphorous on the ion-irradiation behaviour of RPV model steels using atom probe tomography and nanoindentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepak Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Todeschini</w:t>
+                <w:t xml:space="preserve">Ronan Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Domain</w:t>
+                <w:t xml:space="preserve">Cornelia Kaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Shen</w:t>
+                <w:t xml:space="preserve">Mélanie Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 600, pp.155263. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 270, pp.119859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2024.155263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318337v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure-informed prediction of hardening in ion-irradiated reactor pressure vessel steels</w:t>
               </w:r>
@@ -1196,51 +1196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chekhonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duplessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cuvilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (3), pp.257. </w:t>
@@ -1278,64 +1278,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Characterisation Study on the Effect of Heat Treatment on the Microstructure of Additively Manufactured 316L Stainless Steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Baustert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1451,51 +1451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidar Zakirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1674,295 +1674,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate quantification of phosphorus intergranular segregation in iron by STEM-EDX</w:t>
+                <w:t xml:space="preserve">Multiscale modelling in nuclear ferritic steels: From nano-sized defects to embrittlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chih-Ying Hsu</w:t>
+                <w:t xml:space="preserve">N. Castin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Stodolna</w:t>
+                <w:t xml:space="preserve">G. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Todeschini</w:t>
+                <w:t xml:space="preserve">M.J. Konstantinović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Delabrouille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+                <w:t xml:space="preserve">A. Bakaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bergner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micron.2021.103175⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, pp.100802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtphys.2022.100802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04402666v1</w:t>
+                <w:t xml:space="preserve">hal-03881996v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling in nuclear ferritic steels: From nano-sized defects to embrittlement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accurate quantification of phosphorus intergranular segregation in iron by STEM-EDX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bonny</w:t>
+                <w:t xml:space="preserve">Chih-Ying Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Konstantinović</w:t>
+                <w:t xml:space="preserve">J. Stodolna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bakaev</w:t>
+                <w:t xml:space="preserve">P. Todeschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bergner</w:t>
+                <w:t xml:space="preserve">F. Delabrouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27, pp.100802. </w:t>
+              <w:t xml:space="preserve">Micron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 153, pp.103175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtphys.2022.100802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micron.2021.103175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881996v2</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04402666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Neutron Flux on an Irradiation-Induced Microstructure and Hardening of Reactor Pressure Vessel Steels</w:t>
               </w:r>
@@ -1987,51 +1987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Hernández-Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Oñorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2082,90 +2082,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solute interface segregation measurement: Cross comparison between four different analytical method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chih-Ying Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Stodolna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Todeschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delabrouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2210,429 +2210,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04529684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-induced segregation/precipitation in Fe-Ni and Fe-Mn model alloys: Dose rate and solute effects</w:t>
+                <w:t xml:space="preserve">Magnesium transport in olivine mantle: new insights from miniaturized study of volume and grain boundary diffusion in Mg2SiO4 bi-crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.T. Belkacemi-Rebrab</w:t>
+                <w:t xml:space="preserve">Emmanuel Gardés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Meslin</w:t>
+                <w:t xml:space="preserve">David Gibouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-P. Crocombette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+                <w:t xml:space="preserve">Adrian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Leprêtre</w:t>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 548, pp.152807. </w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 176 (99), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.152807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00410-021-01859-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127358v1</w:t>
+                <w:t xml:space="preserve">hal-03430291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Wide Field of View Three-Dimensional Field Ion Microscopy and High-Fidelity Reconstruction Algorithms to the Study of Defects in Nuclear Materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiation-induced segregation/precipitation in Fe-Ni and Fe-Mn model alloys: Dose rate and solute effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+                <w:t xml:space="preserve">L.T. Belkacemi-Rebrab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+                <w:t xml:space="preserve">E. Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+                <w:t xml:space="preserve">J-P. Crocombette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Parviainen</w:t>
+                <w:t xml:space="preserve">F. Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (2), pp.365-384. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 548, pp.152807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927621000131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.152807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474668v1</w:t>
+                <w:t xml:space="preserve">hal-03127358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium transport in olivine mantle: new insights from miniaturized study of volume and grain boundary diffusion in Mg2SiO4 bi-crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Wide Field of View Three-Dimensional Field Ion Microscopy and High-Fidelity Reconstruction Algorithms to the Study of Defects in Nuclear Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Klaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Gardés</w:t>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gibouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian David</w:t>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+                <w:t xml:space="preserve">Stefan Parviainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 176 (99), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (2), pp.365-384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-021-01859-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621000131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430291v1</w:t>
+                <w:t xml:space="preserve">hal-03474668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating radiation-induced segregation on intragranular defects in a 316L(N)</w:t>
               </w:r>
@@ -2716,1483 +2716,1483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of solute segregation behavior at carbide–ferrite interfaces in 16MND5 welds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leifeng Zhang</w:t>
+                <w:t xml:space="preserve">Nanostructured Fe–Cr–W Steel Exhibits Enhanced Resistance to Self‐Ion Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Mazilkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Ivanisenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152531⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.1901333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.201901333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115392v1</w:t>
+                <w:t xml:space="preserve">hal-02521094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured Fe–Cr–W Steel Exhibits Enhanced Resistance to Self‐Ion Irradiation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Auriane Etienne</w:t>
+                <w:t xml:space="preserve">Study of solute segregation behavior at carbide–ferrite interfaces in 16MND5 welds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leifeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Todeschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22, pp.1901333. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 542, pp.152531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.201901333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521094v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential evaporation in atom probe tomography: an analytical approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Auriane Etienne</w:t>
+                <w:t xml:space="preserve">The dominant mechanisms for the formation of solute-rich clusters in low-Cu steels under irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Castin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bakaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bergner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
+                <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (4), pp.689-698. </w:t>
+              <w:t xml:space="preserve">Materials today energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.100472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927620001749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtener.2020.100472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917595v1</w:t>
+                <w:t xml:space="preserve">hal-03115399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dominant mechanisms for the formation of solute-rich clusters in low-Cu steels under irradiation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Bergner</w:t>
+                <w:t xml:space="preserve">Preferential evaporation in atom probe tomography: an analytical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Domain</w:t>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials today energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17, pp.100472. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (4), pp.689-698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtener.2020.100472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927620001749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115399v1</w:t>
+                <w:t xml:space="preserve">hal-02917595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of solute segregation behavior using a correlative EBSD/TKD/APT methodology in a 16MND5 weld</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yang Shen</w:t>
+                <w:t xml:space="preserve">Characterization of ion irradiated microstructure and cavity swelling evolution up to high doses in austenitic stainless steels representative of PWR internals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Malaplate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Michaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Renault-Laborne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 523, pp.434-443. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.06.002⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 517, pp.201-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172714v1</w:t>
+                <w:t xml:space="preserve">hal-02108234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom Probe Tomography Interlaboratory Study on Clustering Analysis in Experimental Data Using the Maximum Separation Distance Approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katsuhiko Fujii</w:t>
+                <w:t xml:space="preserve">Enhancing Element Identification by Expectation–Maximization Method in Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Special Issue 2 (Atom Probe Tomography and Microscopy APT&amp;M 2018), 25, pp.356-366. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 25, pp.367-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927619000138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927618015581⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02106727v1</w:t>
+                <w:t xml:space="preserve">hal-02107329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of ion irradiated microstructure and cavity swelling evolution up to high doses in austenitic stainless steels representative of PWR internals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Malaplate</w:t>
+                <w:t xml:space="preserve">Quantification of APT physical limitations on chemical composition of precipitates in Fe–Cr alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Michaut</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Dalle</w:t>
+                <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 517, pp.201-213. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.02.006⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 522, pp.64-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108234v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Element Identification by Expectation–Maximization Method in Atom Probe Tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+                <w:t xml:space="preserve">Atom Probe Tomography Interlaboratory Study on Clustering Analysis in Experimental Data Using the Maximum Separation Distance Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Frolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Fedotova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsuhiko Fujii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 25, pp.367-377. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927619000138⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Special Issue 2 (Atom Probe Tomography and Microscopy APT&amp;M 2018), 25, pp.356-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927618015581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107329v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of APT physical limitations on chemical composition of precipitates in Fe–Cr alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+                <w:t xml:space="preserve">Radiation Tolerance of Ultrafine-Grained Materials Fabricated by Severe Plastic Deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nariman Enikeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Shamardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.05.022⟩</w:t>
+              <w:t xml:space="preserve">Materials Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (9), pp.1723-1731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2320/matertrans.MF201931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130691v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the dependence of phosphorus segregation on grain boundary structure in Fe-P-C alloy: сross comparison between Atom Probe Tomography and Auger Electron Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfiia Akhatova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Christien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 463, pp.203-210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.08.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation Tolerance of Ultrafine-Grained Materials Fabricated by Severe Plastic Deformation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Shamardin</w:t>
+                <w:t xml:space="preserve">Investigation of solute segregation behavior using a correlative EBSD/TKD/APT methodology in a 16MND5 weld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leifeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Todeschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 60 (9), pp.1723-1731. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 523, pp.434-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2320/matertrans.MF201931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355516v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural evolution and hardening of GH3535 alloy under energetic Xe ion irradiation at room temperature and 650 °C</w:t>
               </w:r>
@@ -4325,51 +4325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation-induced bcc-fcc phase transformation in a Fe-3%Ni alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.T. Belkacemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Decamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4588,51 +4588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chemical composition correction model for nanoclusters observed by APT - Application to ODS steel nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4699,334 +4699,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental artefacts occurring during atom probe tomography analysis of oxide nanoparticles in metallic matrix: Quantification and correction</w:t>
+                <w:t xml:space="preserve">Analysis of Radiation Damage in Light Water Reactors: Comparison of Cluster Analysis Methods for the Analysis of Atom Probe Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hatzoglou</w:t>
+                <w:t xml:space="preserve">Jonathan Hyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Weekes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.05.008⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (02), pp.366 - 375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1431927616012678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766033v1</w:t>
+                <w:t xml:space="preserve">hal-01765920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Radiation Damage in Light Water Reactors: Comparison of Cluster Analysis Methods for the Analysis of Atom Probe Data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental artefacts occurring during atom probe tomography analysis of oxide nanoparticles in metallic matrix: Quantification and correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah Weekes</w:t>
+                <w:t xml:space="preserve">C. Hatzoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (02), pp.366 - 375. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 492, pp.279 - 291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s1431927616012678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765920v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the atomic structure of two dimensional and three dimensional defects by aberration corrected Scanning Transmission Electron Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfiia Akhatova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5081,64 +5081,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure characterization and strengthening mechanisms of oxide dispersion strengthened (ODS) Fe-9%Cr and Fe-14%Cr extruded bars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chauhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bergner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aktaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5253,51 +5253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prasath Babu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5342,1144 +5342,1144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitates and boundaries interaction in ferritic ODS steels</w:t>
+                <w:t xml:space="preserve">A Round Robin Experiment: Analysis of Solute Clustering from Atom Probe Tomography Data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sallez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+                <w:t xml:space="preserve">Emmanuelle A. Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fredéric Delabrouille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chaffron</w:t>
+                <w:t xml:space="preserve">Vicente Araullo-Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Fedotova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsuhiko Fujii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2016.01.021⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (S3), pp.666-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616004189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381874v1</w:t>
+                <w:t xml:space="preserve">hal-01954237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Round Robin Experiment: Analysis of Solute Clustering from Atom Probe Tomography Data.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precipitates and boundaries interaction in ferritic ODS steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredéric Delabrouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Sornin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle A. Marquis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Katsuhiko Fujii</w:t>
+                <w:t xml:space="preserve">Laurent Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 472, pp.118 - 126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2016.01.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927616004189⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01954237v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point defect absorption by grain boundaries in α -iron by atomic density function modeling</w:t>
+                <w:t xml:space="preserve">THERMAL STABILITY AND EXTRA-STRENGTH OF AN ULTRAFINE GRAINED STAINLESS STEEL PRODUCED BY HIGH PRESSURE TORSION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Kapikranian</w:t>
+                <w:t xml:space="preserve">M M Abramova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Zapolsky</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+                <w:t xml:space="preserve">N A Enikeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reviews on Advanced Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02061865v1</w:t>
+                <w:t xml:space="preserve">hal-02108201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THERMAL STABILITY AND EXTRA-STRENGTH OF AN ULTRAFINE GRAINED STAINLESS STEEL PRODUCED BY HIGH PRESSURE TORSION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Point defect absorption by grain boundaries in α -iron by atomic density function modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kapikranian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Zapolsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M M Abramova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Auriane Etienne</w:t>
+                <w:t xml:space="preserve">Renaud Patte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews on Advanced Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (22), pp.224106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.224106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108201v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic structure of grain boundaries in iron modeled using the atomic density function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+                <w:t xml:space="preserve">Microstructural and mechanical characterisation of ODS ferritic alloys produced by mechanical alloying and spark plasma sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hernández-Mayoral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Oñorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. García-Junceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hilger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.014111⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (13), pp.1669-1675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/1743284714Y.0000000555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828041v1</w:t>
+                <w:t xml:space="preserve">hal-02107685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irradiation resistance of a nanostructured 316 austenitic stainless steel</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Grain boundary segregation induced strengthening of an ultrafine-grained austenitic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Abramova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Enikeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.Z. Valiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E Enikeev</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/63/1/012121⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136, pp.349-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2014.07.188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174295v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural and mechanical characterisation of ODS ferritic alloys produced by mechanical alloying and spark plasma sintering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Hilger</w:t>
+                <w:t xml:space="preserve">Atomic structure of grain boundaries in iron modeled using the atomic density function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kapikranian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Zapolsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Patte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30 (13), pp.1669-1675. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1179/1743284714Y.0000000555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.014111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107685v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain boundary segregation induced strengthening of an ultrafine-grained austenitic stainless steel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irradiation resistance of a nanostructured 316 austenitic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.A. Enikeev</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">P Rajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Enikeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2014.07.188⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.012121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/63/1/012121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107689v1</w:t>
+                <w:t xml:space="preserve">hal-02174295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation-induced precipitation in a ferritic model alloy: An experimental and theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6831,51 +6831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of radiation-induced segregation in ultrafine-grained and conventional 316 austenitic stainless steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6977,51 +6977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irradiation-Induced Solute Clustering in a Low Nickel FeMnNi Ferritic Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7288,51 +7288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cuvilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7389,753 +7389,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale characterisation and clustering mechanism in an Fe–Y2O3 model ODS alloy processed by reactive ball milling and annealing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Brocq</w:t>
+                <w:t xml:space="preserve">Dislocation loop evolution under ion irradiation in austenitic stainless steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hernández-Mayoral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 58 (5), pp.1806-1814. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 400 (1), pp.56-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2009.11.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177323v1</w:t>
+                <w:t xml:space="preserve">hal-02107661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of ultrafine-grained austenitic stainless steels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Understanding silicon-rich phase precipitation under irradiation in austenitic stainless steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 406 (2), pp.251-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.08.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.05.049⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107666v1</w:t>
+                <w:t xml:space="preserve">hal-02107668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of neutron-irradiated ferritic model alloys and a RPV steel from combined APT, SANS, TEM and PAS analyses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Malerba</w:t>
+                <w:t xml:space="preserve">Thermal stability of ultrafine-grained austenitic stainless steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Valiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2009.12.021⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 527 (21-22), pp.5805-5810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2010.05.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176564v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding silicon-rich phase precipitation under irradiation in austenitic stainless steels</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of neutron-irradiated ferritic model alloys and a RPV steel from combined APT, SANS, TEM and PAS analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lambrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hernández-Mayoral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bergner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 406 (2), pp.251-256. </w:t>
+              <w:t xml:space="preserve">, 2010, 406 (1), pp.73-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.08.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2009.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107668v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocation loop evolution under ion irradiation in austenitic stainless steels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Genevois</w:t>
+                <w:t xml:space="preserve">Nanoscale characterisation and clustering mechanism in an Fe–Y2O3 model ODS alloy processed by reactive ball milling and annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cuvilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 400 (1), pp.56-63. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (5), pp.1806-1814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2009.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107661v1</w:t>
+                <w:t xml:space="preserve">hal-02177323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic scale investigation of radiation-induced segregation in austenitic stainless steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8233,103 +8233,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the correlation between irradiation-induced microstructural features and the hardening of reactor pressure vessel steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lambrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Malerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hernández-Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bergner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 406 (1), pp.84-89. </w:t>
@@ -8379,51 +8379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic of solute clustering in neutron irradiated ferritic model alloys and a French pressure vessel steel investigated by atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8521,51 +8521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental atomic scale investigation of irradiation effects in CW 316SS and UFG-CW 316SS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8722,356 +8722,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segregation-controlled nanocrystallization in an Al-Ni-La metallic glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tomographic atom probe characterization of the microstructure of a cold worked 316 austenitic stainless steel after neutron irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Radiguet</w:t>
+                <w:t xml:space="preserve">P. Massoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Blavette</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. L. Sahoo</w:t>
+                <w:t xml:space="preserve">C. Pokor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2897303⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 382 (1), pp.64-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928882v1</w:t>
+                <w:t xml:space="preserve">hal-02107657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographic atom probe characterization of the microstructure of a cold worked 316 austenitic stainless steel after neutron irradiation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pareige</w:t>
+                <w:t xml:space="preserve">Segregation-controlled nanocrystallization in an Al-Ni-La metallic glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Wanderka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Massoud</w:t>
+                <w:t xml:space="preserve">J. Banhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pokor</w:t>
+                <w:t xml:space="preserve">K. L. Sahoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 382 (1), pp.64-69. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.09.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2897303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107657v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irradiation behavior of nanostructured 316 austenitic stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Valiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9559,51 +9559,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irradiation and corrosion resistance of a nanostructured 316 austenitic stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.B. Revathy Rajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9611,51 +9611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nariman Enikeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSAM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Saint-Petersbourg, Russia</w:t>
@@ -9678,290 +9678,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENESIS: A platform for the study and nano analysis of irradiation effects in materials for nuclear application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Auriane Etienne</w:t>
+                <w:t xml:space="preserve">Microstructure evolution in titanium stabilized fe-15ni-15cr under ion irradiations at high temperature and high doses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kountchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th European Microscopy Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">NuMat 2016 The Nuclear Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130665v1</w:t>
+                <w:t xml:space="preserve">hal-02441963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure evolution in titanium stabilized fe-15ni-15cr under ion irradiations at high temperature and high doses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Courcelle</w:t>
+                <w:t xml:space="preserve">GENESIS: A platform for the study and nano analysis of irradiation effects in materials for nuclear application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cuvilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NuMat 2016 The Nuclear Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">The 16th European Microscopy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441963v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irradiation and corrosion resistance of a nanostructured 316 austenitic stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.B. Revathy Rajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9969,51 +9969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nariman Enikeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Orlando, United States</w:t>
@@ -10036,277 +10036,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of the microstructural evolution of austenitic model alloy and 316 steel under ion irradiation by coupling of TEM and APT investigations- Part I: TEM</w:t>
+                <w:t xml:space="preserve">Understanding of the microstructural evolution of austenitic model alloy and 316 steel under ion irradiation by coupling of TEM and APT investigations- Part II: APT results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Décamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 TMS Annual Meeting &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, San Antonio, United States</w:t>
+              <w:t xml:space="preserve">, Mar 2013, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00954501v1</w:t>
+                <w:t xml:space="preserve">in2p3-00954504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of the microstructural evolution of austenitic model alloy and 316 steel under ion irradiation by coupling of TEM and APT investigations- Part II: APT results</w:t>
+                <w:t xml:space="preserve">Understanding of the microstructural evolution of austenitic model alloy and 316 steel under ion irradiation by coupling of TEM and APT investigations- Part I: TEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Décamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 TMS Annual Meeting &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2013, San Antonio, United States</w:t>
+              <w:t xml:space="preserve">, 2013, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00954504v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00954501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10337,90 +10337,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of grain size and the presence of nano-oxides on the radiation resistance of a FeCrW alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vrellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hatzoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS 2020 - 149th Annual Meeting &amp; Exhibition Supplemental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Diego, United States. </w:t>
@@ -10721,51 +10721,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315409v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrellou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomoto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.156211" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094582v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S.M. Pereira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O&#241;orbe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ulbricht" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sharma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.155932" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murthy Kolluri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederiki Naziris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tanguy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Francois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Gillemot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025038" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970952v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Habiyaremye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rouland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.155710" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094588v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jenkins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kareer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Haley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.155913" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Sharma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121397" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519681v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Kaden" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Picot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119859" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Todeschini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155263" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472469v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libang Lai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann-Erik Brandenburg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chekhonin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duplessi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14030257" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04540210v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baustert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Rose" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.108849" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698441v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Jenkins" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidar Zakirov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120384" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04334904v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courilleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaouadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stergar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duplessi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154616" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04402666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Ying Hsu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stodolna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Todeschini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delabrouille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2021.103175" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03881996v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Castin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Konstantinovi&#263;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakaev" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtphys.2022.100802" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592582v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ulbricht" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Hern&#225;ndez-Mayoral" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira O&#241;orbe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12030369" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04529684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153784" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03127358v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Belkacemi-Rebrab" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meslin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Crocombette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.152807" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03474668v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Parviainen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621000131" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430291v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01859-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03467396v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153216" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115392v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152531" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02521094v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Mazilkin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Ivanisenko" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201901333" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02917595v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620001749" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115399v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtener.2020.100472" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02172714v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.06.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106727v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Frolov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Fedotova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Fujii" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618015581" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02108234v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malaplate" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michaut" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Renault-Laborne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jourdan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dalle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.02.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107329v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619000138" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130691v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.05.022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953260v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfiia Akhatova" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Christien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barnier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.08.085" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2BRZ8R1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355516v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nariman Enikeev" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Shamardin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/matertrans.MF201931" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061491v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefei Huang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Gao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renduo Liu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjian Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.12.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953165v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Belkacemi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decamps" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.08.031" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061509v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazilkin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Abramova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enikeev" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Lomakin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Z. Valiev" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2018.05.098" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF0NBLWC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061493v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.03.057" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766033v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hatzoglou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.05.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765920v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hyde" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Weekes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927616012678" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112299v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766085v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauhan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aktaa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Carlan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.07.060" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FX702ST-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766051v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hug" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prasath Babu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.09.110" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381874v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sallez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Delabrouille" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sornin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaffron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.01.021" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQNR5GNC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954237v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle A. Marquis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Araullo-Peters" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004189" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061865v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kapikranian" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Patte" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.224106" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108201v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Abramova" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N A Enikeev" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828041v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.014111" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174295v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rajan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Enikeev" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/63/1/012121" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107685v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hern&#225;ndez-Mayoral" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serrano" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a-Junceda" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hilger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743284714Y.0000000555" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107689v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Enikeev" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.07.188" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTZLPDTM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174299v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loyer-Prost" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ5R50KL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174301v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurent-Brocq" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legendre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mascaro" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poissonnet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.024" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12WX8VC5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176559v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baluc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Boutard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Dudarev" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rieth" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brito Correia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.12.065" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107679v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Cunningham" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Odette" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valiev" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.12.026" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMF3J7VN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174304v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toffolon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-011-9476-1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/188ED550D4CA66FD2053CACC9C741F5C0D2A2663/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176554v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajashekhara Shabadi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Taillard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie de Baerdemaeker" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Leunis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.297" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176567v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brocq" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.09.011" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JS4CBR1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177323v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Le Breton" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.11.022" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0XQCZ8W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107666v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.05.049" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJN2KB2N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176564v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lambrecht" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malerba" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.12.021" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPNVR40Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107668v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.08.045" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTWHCG1L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107661v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.02.009" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKQZ0PBP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107672v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.08.043" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZXP3F1V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176578v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.05.020" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CXTSB50-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176583v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.11.012" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-392SB3SH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107659v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.02.009" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177324v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.01.146" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGLHCR1F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928882v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Radiguet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wanderka" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Banhart" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Sahoo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2897303" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107657v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massoud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pokor" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.09.015" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107698v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-008-2875-8" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/144810FFDD9F67D19273438FD5C17D8CEAF02EC6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929149v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Miller" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Stoller" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Hoelzer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.09.011" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P658DLJS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896336v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krummeich-Brangier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zabusov" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678370412331320233" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05315420v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rakotomizao" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412913006" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130668v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Revathy Rajan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130665v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441963v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kountchou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courcelle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130667v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954501v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volgin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;camps" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentils" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954504v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535218v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00510750v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315409v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrellou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomoto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.156211" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250369v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murthy Kolluri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederiki Naziris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tanguy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Francois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Gillemot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025038" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094582v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S.M. Pereira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O&#241;orbe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ulbricht" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sharma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.155932" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094588v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jenkins" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rouland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kareer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Haley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.155913" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Habiyaremye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.155710" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Sharma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121397" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318337v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Todeschini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155263" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519681v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Kaden" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Picot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119859" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472469v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libang Lai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann-Erik Brandenburg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chekhonin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duplessi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14030257" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04540210v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baustert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Rose" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Pareige" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.108849" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698441v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Jenkins" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidar Zakirov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120384" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04334904v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courilleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaouadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stergar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duplessi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154616" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03881996v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Castin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonny" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Konstantinovi&#263;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakaev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bergner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtphys.2022.100802" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04402666v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Ying Hsu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stodolna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Todeschini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delabrouille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2021.103175" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592582v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ulbricht" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Hern&#225;ndez-Mayoral" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira O&#241;orbe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12030369" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04529684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.153784" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430291v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01859-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03127358v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Belkacemi-Rebrab" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meslin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Crocombette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.152807" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03474668v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Parviainen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621000131" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03467396v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153216" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02521094v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Mazilkin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Ivanisenko" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201901333" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115392v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152531" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115399v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtener.2020.100472" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02917595v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620001749" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02108234v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malaplate" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michaut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Renault-Laborne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jourdan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dalle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.02.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107329v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619000138" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130691v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.05.022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106727v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dong" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Frolov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Fedotova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Fujii" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618015581" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355516v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nariman Enikeev" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Shamardin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/matertrans.MF201931" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01953260v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfiia Akhatova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Christien" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.08.085" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2BRZ8R1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02172714v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.06.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061491v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hefei Huang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Gao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renduo Liu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjian Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.12.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953165v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Belkacemi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decamps" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.08.031" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061509v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazilkin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Abramova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enikeev" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Lomakin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Z. Valiev" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2018.05.098" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF0NBLWC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061493v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.03.057" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765920v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hyde" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Weekes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927616012678" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766033v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hatzoglou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.05.008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112299v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mancini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766085v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauhan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aktaa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Carlan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.07.060" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FX702ST-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766051v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hug" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prasath Babu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.09.110" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954237v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle A. Marquis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Araullo-Peters" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616004189" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381874v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sallez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Delabrouille" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sornin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaffron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.01.021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQNR5GNC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108201v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Abramova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N A Enikeev" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061865v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kapikranian" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Patte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.224106" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107685v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hern&#225;ndez-Mayoral" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serrano" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a-Junceda" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hilger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743284714Y.0000000555" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107689v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Enikeev" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.07.188" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTZLPDTM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828041v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.014111" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174295v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rajan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Enikeev" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/63/1/012121" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174299v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loyer-Prost" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ5R50KL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174301v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurent-Brocq" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legendre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mascaro" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poissonnet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.024" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12WX8VC5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176559v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baluc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Boutard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Dudarev" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rieth" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brito Correia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.12.065" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107679v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Cunningham" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Odette" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valiev" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.12.026" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMF3J7VN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174304v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toffolon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-011-9476-1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/188ED550D4CA66FD2053CACC9C741F5C0D2A2663/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176554v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajashekhara Shabadi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Taillard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie de Baerdemaeker" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Leunis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.297" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176567v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brocq" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.09.011" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JS4CBR1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107661v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.02.009" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKQZ0PBP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107668v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.08.045" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTWHCG1L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107666v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Le Breton" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.05.049" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJN2KB2N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176564v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lambrecht" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malerba" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.12.021" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPNVR40Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177323v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.11.022" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0XQCZ8W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107672v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.08.043" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZXP3F1V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176578v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.05.020" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CXTSB50-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176583v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.11.012" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-392SB3SH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107659v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.02.009" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177324v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2009.01.146" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGLHCR1F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107657v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massoud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pokor" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.09.015" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928882v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Radiguet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wanderka" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Banhart" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Sahoo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2897303" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107698v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-008-2875-8" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/144810FFDD9F67D19273438FD5C17D8CEAF02EC6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929149v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Miller" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Stoller" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Hoelzer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.09.011" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P658DLJS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896336v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krummeich-Brangier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zabusov" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678370412331320233" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05315420v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rakotomizao" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412913006" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130668v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Revathy Rajan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441963v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kountchou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courcelle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130665v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130667v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954504v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volgin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;camps" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentils" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954501v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535218v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00510750v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>