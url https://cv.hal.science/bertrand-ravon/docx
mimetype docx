--- v0 (2026-04-15)
+++ v1 (2026-05-16)
@@ -100,260 +100,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'institution controversée du parcours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05323499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le traitement des « troubles du comportement » des adolescents aux urgences hospitalières : impasse ou nouvelles régulations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Mamadou Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Gansel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05389888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre écoles de travail social et universités, la voie diplomatique 25 ans d’expérience de la convention de licence Travail social à Lyon 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ravon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, La formation des travailleurs sociaux et l’enseignement supérieur, 47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04762992v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05323499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie clinique et sociologie : quelle fraternité ?</w:t>
               </w:r>
@@ -895,264 +895,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01920472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Refaire parler le métier. Le travail d'équipe pluridisciplinaire : réflexivité, controverses, accordage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°14, pp.99-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La sociologie à l'épreuve de la clinique. Tribulations d'un chercheur sociologue en milieu psy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ravon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canal Psy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, n°100, pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00973743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sociologie dans le vif de la clinique psychosociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pégon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ravon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Compétence en humanité précaire et passage de relais, Compétence en humanité précaire et passage de relais (46-47), pp.3-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957833v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00801268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tradition de l'alternative : entre recherche et professionnalité</w:t>
               </w:r>
@@ -2070,398 +2070,398 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les temporalités du travail social : une approche sociologique. L’exemple des adolescents dits difficiles et des personnes sans domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Gardella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Autant-Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Groupement d’intérêt scientifique HYBRIDA-IS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02057801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluidification des parcours et (dé)synchronisation des temporalités : un défi à la professionnalité des travailleurs sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Congrès International de la Société Suisse de Travail Social, Travail social, parcours de vie sous le signe de l'accélération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01920356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Désordre institutionnel et épreuves de professionnalité , Mars 2015, Université de Genève.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ravon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transformations de la professionnalité en travail social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01920391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les temporalités du travail social : une approche sociologique L'exemple des adolescents dits difficiles et des personnes sans domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Autant-Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Gardella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrida-IS "Métiers en actes, actes de métiers"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01920310v1</w:t>
-              </w:r>
-[...192 lines deleted...]
-                <w:t xml:space="preserve">halshs-01920356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluidification des parcours et épreuves de temporalité. Le cas des politiques sociales et sanitaires</w:t>
               </w:r>
@@ -2799,786 +2799,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01920382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transformation des formations sociales et emprise des savoirs situés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale UNAFORIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, PAris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01920403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souci de la situation et épreuves de professionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles formes du poilotage de l'intervention sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01920398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La recherche-action à l'université, une tradition dérangeante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ravon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualisation de la recherche-action et praxéologie (CCRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00973796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience socio-historique de la relation d'aide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ravon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qu'est-ce qu'aider veut dire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00973467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les épreuves de professionnalité socio-organisationnelles, relationnelles et éthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ravon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les épreuves contemporaines de la professionnalité dans la fabrique du social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00973773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter auprès des professionnels de santé mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ravon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodologies qualitatives, Université de Cergy Pontoise / Université fédérale Fluminense Brésil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00973741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Transformation des formations sociales et emprise des savoirs situés</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologie à l'épreuve de la clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ravon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale UNAFORIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, PAris, France</w:t>
+              <w:t xml:space="preserve">Aux frontières du sans-abrisme (CRRPC/CMW), Université Paris Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00973477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs de reprise réflexive de l'activité, contagion des expériences et mise en réseau des singularités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ravon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eléments et processus non-standardisés des activités professionnelles en travail social,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, bâle, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00973453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire au risque des dispositifs. L'exemple de la prise en charge des 'adolescents difficiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ravon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international " Les territoires vécus de l'intervention sociale ", Laboratoire Printemps,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Saint Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00973481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">repenser le pilotage de l'action sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ravon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouvelles gestions du social : quels enjeux pour les identités pratiques et professionnelles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00973470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'égalité des intelligences dans la conduite de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ravon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche non académique dans le champ de l'action sociale : de multiples arts de faire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00973476v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00973477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité des publics, vulnérabilité de l'action ; le cas des 'adolescents difficiles</w:t>
               </w:r>
@@ -4399,165 +4399,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00977788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Engagement intellectuel critique, expression publique et autonomie du sociologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Implication et engagement, hommage à Philippe Lucas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, Lyon, France. pp.327-338</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00974136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'avenir du bénévolat, entre enracinement et critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ravon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le bénévolat, une valeur pour l'avenir des services aux personnes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2000, Paris, France. pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00974135v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00974136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4863,568 +4863,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01193112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilités sanitaires et sociales : De l'histoire à la sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Brodiez-Dolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle von Bueltzingsloewen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.276, 2014, 978-2-7535-3336-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilités sociales et sanitaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Brodiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Brodiez</w:t>
+                <w:t xml:space="preserve">Isabelle von Bueltzingsloewen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00944058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les travailleurs sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2014</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, pp.125, 2012, Repères</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Axelle Brodiez-Dolino</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00944004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Documentation française, pp.118, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00974121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L' &amp;quot;échec scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions In Press, pp.380, 2000, Réflexions du temps présent</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00705440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aller à la rencontre : l'engagement des professionnels et bénévoles de l'aide auprès des personnes en souffrance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyros Franguiadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle von Bueltzingsloewen</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Eyraud</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, pp.276, 2014, 978-2-7535-3336-3</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'aube, pp.71-87, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...237 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00975444v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00705440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métiers du social</w:t>
               </w:r>
@@ -5706,513 +5706,513 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04700977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le défi d’une reprise pragmatiste des dispositifs de formation des travailleurs sociaux : Sept chemins pour enfin faire confiance à l’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mezzena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Lechaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les défis de la formation des travailleurs sociaux. Entre universités et écoles professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ social, 2022, 9791034607372</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03955738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La formation au logement d'abord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bérut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Chambon; Pascale Estecahandy; Élodie Picolet; Manuel Hennin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La politique du Logement d'abord en pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Rhizome, 2022, 9782494145016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03955707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface à Julie-Anna Richard, La coordination des parcours de soins par les outils connectés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La coordination des parcours de soins par les outils connectés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Érès, 2022, 978-2-7492-7539-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03955692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uses and reconfigurations of the clinic in the field of social intervention: a sociological perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ravon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Ponnou; Christophe Niewiadomski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Psychoanalytic Social Work: Research and Case Studies for Clinical Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2022, 9781032283463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03955762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usure professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ravon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Jorro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des concepts de la professionnalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2022, 978-2-8073-4053-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03955781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jardin académique partagée entre enquêteurs compétents. Une expérience lyonnaise de mise en résonnance entre savoirs universitaires et savoirs professionnels du travail du social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lechaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Lechaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les défis de la formation des travailleurs sociaux. Entre universités et écoles professionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ social, 2022, 9791034607372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03955728v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">halshs-03955738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la latéralité dans la relation d’accompagnement. À propos d’une recherche méconnue de Paul Fustier sur la &amp;quot;tentative Deligny</w:t>
               </w:r>
@@ -6557,216 +6557,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01920486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Controverses : connaitre pour agir ou intervenir pour connaitre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les chercheurs ignorants. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les recherches actions collaborative : une révolution (silencieuse) de la connaissance ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'EHESP, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00973400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vers un nouvel ordre pragmatiste du travail social ? Institutionnalisation de l'autonomie, emprise de la situation, règne des savoirs partagés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ravon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc-Henry Soulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouveaux visages du travail social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 47, Academic Press Fribourg, pp.17-35, 2015, res Socialis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01334242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sans abrisme : histoire d'un problème public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez-Dolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudia Girola; Elodie Jouve; Pascale Pichon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au temps du sans abrisme. Enquête de terrain et problème public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Saint-Etienne, 2015, 978-2-86272-684-7</w:t>
@@ -7586,51 +7586,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souci de la relation d'aide et accompagnement social : le Samu Social et les Camions du cœur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cohen (Martine). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Associations laïques et confessionnelles : identités et valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.79-96, 2006</w:t>
@@ -7726,50 +7726,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers une clinique du lien défait ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ion (Jacques) et al. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail social et « souffrance psychique »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dunod, pp.3-36, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Institutions et dispositifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7782,73 +7855,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ion (Jacques). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail social en débats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.71-95, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation d'aide ou aide à la relation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7868,130 +7941,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ion (Jacques). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail social en débat(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.235-250, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365856v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00365843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace public de la formation en psychologie</w:t>
               </w:r>
@@ -8209,51 +8209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aller à la rencontre&amp;quot; : l'engagement des professionnels et bénévoles de l'aide auprès des &amp;quot;personnes en souffrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9235,50 +9235,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00705488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Travail social, santé mentale et nouvelles professionnalités. Le développement des dispositifs d'accompagnement clinique de la souffrance psychique relative à la précarité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pegon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Modys, ORSPERE/ONSMP. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Usure des travailleurs sociaux et épreuves de professionnalité. Les configurations d'usure : clinique de la plainte et cadres d'action contradictoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9323,218 +9441,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre A. Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Modys. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Travail social, santé mentale et nouvelles professionnalités. Le développement des dispositifs d'accompagnement clinique de la souffrance psychique relative à la précarité sociale</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail de l'engagement. Rencontre et attachements : une analyse de la solidarité en direction des &amp;quot; personnes en souffrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...117 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10047,51 +10047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ravon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Mamadou Diagne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Gansel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762992v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05323499v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04700990v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/canalpsy.3524" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955752v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chambon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.083.0005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03642342v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.15482" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidal-Naquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333643v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333644v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920472v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973743v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;gon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801268v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801263v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974125v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365862v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365827v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705446v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705443v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Decrop" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A. Vidal-Naquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365868v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365832v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705437v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974126v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fritsch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Raymond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920391v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920310v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pichon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Autant-Dorier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gardella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02057801v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920356v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920363v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920367v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920376v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920386v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920382v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973796v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973467v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920398v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973773v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973741v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920403v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973453v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973481v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973476v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973483v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973487v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973515v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973485v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705460v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973522v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973521v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365848v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365852v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365844v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977788v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Franguiadakis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974135v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127502v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gaillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Borie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bompard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Dardier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delorme" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Faudon Delestra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fremeaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193112v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944058v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eyraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brodiez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle von Bueltzingsloewen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brodiez-Dolino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3491" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944004v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Jacques" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974121v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975444v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705440v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974122v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974123v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762995v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04700977v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955707v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;rut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955762v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955781v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955692v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955728v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lechaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955738v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mezzena" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500050v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500051v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897373v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516768v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920486v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334242v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973400v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973396v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944003v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082090v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086666v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973392v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973402v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705478v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705452v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973410v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974140v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365854v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365859v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365850v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365857v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365856v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365843v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974139v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974138v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974137v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974133v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974134v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974127v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974132v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974131v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974130v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974128v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04700986v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973422v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973448v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973417v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365840v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705488v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365869v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365872v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pegon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tabary" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974112v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974114v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974120v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974119v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974116v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everest Pardell" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05323499v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ravon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389888v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Mamadou Diagne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Gansel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762992v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04700990v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/canalpsy.3524" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955752v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chambon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.083.0005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03642342v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.15482" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidal-Naquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333643v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333644v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920472v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801268v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973743v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957833v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;gon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801263v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974125v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365862v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365827v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705446v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705443v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Decrop" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A. Vidal-Naquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365868v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365832v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705437v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974126v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fritsch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Raymond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02057801v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gardella" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Autant-Dorier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pichon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920310v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920363v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920367v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920376v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920386v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920382v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973796v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973467v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973773v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973741v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973477v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973453v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973481v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973483v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973487v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973515v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973485v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705460v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973522v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973521v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365848v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365852v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365844v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977788v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Franguiadakis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974136v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974135v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127502v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gaillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Borie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bompard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Dardier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delorme" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Faudon Delestra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fremeaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01193112v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393750v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brodiez-Dolino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle von Bueltzingsloewen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eyraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3491" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944058v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brodiez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944004v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Jacques" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974121v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705440v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975444v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974122v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974123v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04762995v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04700977v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955738v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lechaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mezzena" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955707v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;rut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955692v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955762v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955781v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03955728v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500050v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500051v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897373v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516768v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920486v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973400v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334242v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973396v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944003v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082090v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086666v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973392v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973402v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705478v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705452v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973410v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974140v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365854v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365859v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365850v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365843v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365857v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365856v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974139v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974138v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974137v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974133v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974134v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974127v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974132v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974131v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974130v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974128v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04700986v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973422v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973448v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973417v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365840v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705488v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365872v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pegon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tabary" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365869v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974112v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974114v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974120v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974119v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974116v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everest Pardell" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>